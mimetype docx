--- v0 (2026-08-24)
+++ v1 (2026-10-23)
@@ -461,217 +461,218 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程详情</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第一天：广州-西双版纳-勐泐大佛寺-星光夜市        餐饮：中            住宿：西双版纳     
+                第一天：广州-西双版纳-勐泐大佛寺-星光夜市        餐饮：中            住宿：西双版纳     
                 <w:br/>
                 <w:br/>
                 广州乘飞机抵达西双版纳，之后前往【勐泐大佛寺】（游览时间约120分钟）：感受小乘佛教文化，勐泐大佛寺位于云南省西双版纳傣族自治州州府景洪市城郊，按照国家AAAA级景区标准打造。
                 <w:br/>
                 勐泐大佛寺是在古代傣王朝的皇家寺院“景飘佛寺”的原址上恢复重建的，“景飘佛寺”是傣族历史上一位名叫拨龙的傣王为纪念病故的王妃南纱维扁而修建。
                 <w:br/>
                 王妃一生信奉佛法，所以每逢节日傣王就亲临寺院，举行大型法会，以纪念爱妃同时弘扬佛法；
                 <w:br/>
                 【告庄西双景星光夜市】素有“小泰国”之称告庄夜景、特色民族文化融为一体的旅游圣地游玩打卡，告庄西双景为傣语，汉意为“九塔十二寨”，旨在重现古时景洪盛景，
                 <w:br/>
                 打造一个繁华昌盛的“景 洪城中之城”。其根植于西双版纳傣族文化，融合大金三角、湄公河流域傣泰文化精华，引进 现代前沿思想，缔造前所未有的大金三角傣泰文明之心，
                 <w:br/>
                 引领西双版纳旅游地产，铸就西双版 纳城市新名片，呈现文化体验之都、休闲度假之都、旅游商贸之都、国际商务之都、傣泰生活。之后入住酒店。
                 <w:br/>
                 <w:br/>
-                第二天：西双版纳-琅勃拉邦                                 餐饮：早         住宿：琅勃拉邦      
-[...2 lines deleted...]
-                西双版纳-磨憨-磨丁-琅勃拉邦-普西山-大象夜市                                                              
+                第二天：西双版纳-琅勃拉邦                                 餐饮：早         住宿：琅勃拉邦      
+                <w:br/>
+                <w:br/>
+                西双版纳-磨憨-磨丁-琅勃拉邦-普西山-大象夜市                                                              
                 <w:br/>
                 根据车次时间前往西双版纳动车站，乘动车前往磨憨，工作人员接团协助办理边检及签证手续过关后，赴磨丁动车站乘火车（参考车次K11，具体车次根据实际出票为准）前往琅勃拉邦，
                 <w:br/>
-                琅勃拉邦是老挝的古都和佛教中心，琅勃拉邦 也称“銮佛邦”，现在是琅勃拉邦省首府，琅勃拉邦的意思是“勃拉邦佛之都”，法国建筑与 传统建筑相融合，联合国教科文组织认证的文化遗产古城，这里有传承千年的信仰。 
+                琅勃拉邦是老挝的古都和佛教中心，琅勃拉邦 也称“銮佛邦”，现在是琅勃拉邦省首府，琅勃拉邦的意思是“勃拉邦佛之都”，法国建筑与 传统建筑相融合，联合国教科文组织认证的文化遗产古城，这里有传承千年的信仰。 
                 <w:br/>
                 游览【普西山】，登临顶峰，欣赏琅勃拉邦的标志性景观—普西山，普西山高 100 米，位于 琅勃拉邦老城区中心地带，两侧分别由湄公河和南坎河守护，该山为 全城的宗教圣地，
                 <w:br/>
                 宗西塔是 山上最高点，每年老挝新年游行的起点。俯瞰琅勃拉邦城全景，欣赏普西山日落，霞光透出，照到 宗西塔上，整个塔身熠熠生辉，姿态万千、光彩夺目…… 。
                 <w:br/>
                 后入住酒店休息
                 <w:br/>
-                 【大象夜市】是拉邦具有代表性的夜市该夜市始于1996年末，最初是作为西方圣诞节庆祝活动的一部分设立的，原本只打算持续几周。
+                 【大象夜市】是拉邦具有代表性的夜市该夜市始于1996年末，最初是作为西方圣诞节庆祝活动的一部分设立的，原本只打算持续几周。
                 <w:br/>
                 后来，苗族工匠和其他当地少数民族开始在此向游客和外国路人出售商品，随着时间的推移，夜市逐渐发展壮大。这里有超过300个摊位。
                 <w:br/>
                 商品种类丰富，包括手工纺织品，如桑蚕丝或棉麻材质的老挝围巾、披肩，靛蓝染色的桌布等。还有手工艺品，如桑树皮手工纸制成的纸灯、老挝少数民族风格的银器首饰、竹编包等。
                 <w:br/>
                 食品类有老挝咖啡、有机茶、烟熏辣椒与香草制成的辣椒酱等。此外，夜市也是美食天堂，有老挝糯米饭、香肠、椰子煎饼、米粉汤等各种特色小吃。
                 <w:br/>
-                摊主们大多热情友好，部分能说简单英语，游客还可与摊主交流，了解老挝文化。 
-[...6 lines deleted...]
-                大皇宫-香通寺-光西瀑布-古城夜市-湄公河游船+歌舞船餐                                                        
+                摊主们大多热情友好，部分能说简单英语，游客还可与摊主交流，了解老挝文化。 
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                第三天：琅勃拉邦                                   餐饮：早中晚         住宿：琅勃拉邦         
+                <w:br/>
+                <w:br/>
+                大皇宫-香通寺-光西瀑布-古城夜市-湄公河游船+歌舞船餐                                                        
                 <w:br/>
                 早餐后，前往参观老挝西萨旺冯国王的皇宫【皇宫博物馆】，欣赏老挝式建筑与法式建筑的完美融 合，参拜拉邦佛（由高棉国王赠送的一尊金佛，尤为宝贵）。
                 <w:br/>
-                气派辉宏，精美雕花，细致装饰，丰 富的色彩，令人目不暇接。 
+                气派辉宏，精美雕花，细致装饰，丰 富的色彩，令人目不暇接。 
                 <w:br/>
                 【香通寺】位于湄公河畔，是琅勃拉邦最华丽又最俱代表性的寺庙，它是由 Saisetthathirat 国王于1560年所建，而且直到1975年为止都受到王室的保护。
                 <w:br/>
                 其中红色的小寺中供奉一尊可追溯到此寺建筑之初年代的卧佛，此佛于1931年曾运至巴全程黎展览，之后供奉于万象，直到1964年才重回琅勃拉邦。
                 <w:br/>
                 【光西瀑布】有老挝“黄龙”之称，光西瀑布内因其喀斯特地貌的原因，使得山泉 水如海水 一样湛蓝，其中有一处高约 200 多米的瀑布直泻而下，相当壮观，
                 <w:br/>
-                可自带 游泳衣和外国友人一起感受世外桃源，体验高空跳水及森林泳池乐趣。 
-[...1 lines deleted...]
-                【古城夜市】琅勃拉邦的古城反映了 19-20 世纪欧洲殖民者建造的传统建筑与城市结构相融合的风格。它独特的镇区保存十分完美，表现了两种截然不同的文化传统的融合，惬意的拉邦古城时光。 
+                可自带 游泳衣和外国友人一起感受世外桃源，体验高空跳水及森林泳池乐趣。 
+                <w:br/>
+                【古城夜市】琅勃拉邦的古城反映了 19-20 世纪欧洲殖民者建造的传统建筑与城市结构相融合的风格。它独特的镇区保存十分完美，表现了两种截然不同的文化传统的融合，惬意的拉邦古城时光。 
                 <w:br/>
                 【琅勃拉邦銮赛船+歌舞船餐】在落日的余晖中欣赏琅勃拉邦湄公河段最美风景，欣赏湄公河“日落”美景，感受湄公河的沧桑与厚重。
                 <w:br/>
                 村上春树对哺育了琅勃拉邦，汹涌着泥般混浊流水的湄公河感受深刻。泛舟河川之上，目睹河畔人们生活百态，感叹“这样的河，我到目前为止在任何地方都没见过”
                 <w:br/>
                 <w:br/>
                 <w:br/>
-                 第四天：琅勃拉邦-万荣                         餐饮：早中晚               住宿：万荣           
-[...2 lines deleted...]
-                 僧侣布施-早市-华隆咖啡-南松河长尾船-万荣酒吧街区-老挝寮式小火锅+篝火晚会                                    
+                 第四天：琅勃拉邦-万荣                         餐饮：早中晚               住宿：万荣           
+                <w:br/>
+                <w:br/>
+                 僧侣布施-早市-华隆咖啡-南松河长尾船-万荣酒吧街区-老挝寮式小火锅+篝火晚会                                    
                 <w:br/>
                 早起 (约早上 5:00 起)【僧侣布施】(一般是 5:30 开始)(约 30 分钟)，于晨雾中参加琅勃拉邦著名 的仪式：(小乘佛教国家特有文化习俗) 亲自对数千名僧侣进行布施，体验老挝人民对于宗教的虔诚 与执着。
                 <w:br/>
-                【早市】早市可寻得各种奇珍异宝，感受琅勃拉邦这座小城的热情。 
-[...1 lines deleted...]
-                早餐后【华隆咖啡】品尝琅勃拉邦当地供销社特产的咖啡，了解老挝当地文化，手工，可以在这里看到当地特色的特产商品，如需要可自行购买。 
+                【早市】早市可寻得各种奇珍异宝，感受琅勃拉邦这座小城的热情。 
+                <w:br/>
+                早餐后【华隆咖啡】品尝琅勃拉邦当地供销社特产的咖啡，了解老挝当地文化，手工，可以在这里看到当地特色的特产商品，如需要可自行购买。 
                 <w:br/>
                 特别安排【琅勃拉邦--万荣城际列车】参考车次：K11，具体车次根据实际出票为准，省去 6 小时拉车时间，乘列车前往有着户外运动天堂之称的万荣，
                 <w:br/>
-                这里有着欧美自由人的天堂之称，各国背包客长期留恋于此。万荣是老挝一个很著名的休闲旅游地，山清水秀，民风纯朴，来到这里的中国人都把他称为“小桂林”。 
+                这里有着欧美自由人的天堂之称，各国背包客长期留恋于此。万荣是老挝一个很著名的休闲旅游地，山清水秀，民风纯朴，来到这里的中国人都把他称为“小桂林”。 
                 <w:br/>
                 【长尾船游南松河】乘坐长尾船，欣赏两岸尽是奇山异石、青山绿水，人到此处像是置身于一副灵动的山水画卷之中，躺在潺潺流水中仰望蔚蓝的天空，舒展身心、天人合一，
                 <w:br/>
                 【万荣酒吧街区】+【特色夜市】自行前往老挝狂欢派对，各种风格酒吧、各国特色餐厅琳琅满目， 其乐无穷。行乌托邦是当地很有名的一家酒吧，大厅的矮方桌周围放的不是椅子，而是用 垫子铺满地板。
                 <w:br/>
                 大家晚上可以在这里以各种造型喝酒聊天，DJ 的音乐很棒！在万荣 的酒吧街区，大家还可以寻觅到各类当地特色美食，让您一饱口福！
                 <w:br/>
                 【老挝特色打边炉】+【篝火晚会】（自助式火锅碳烤风味），炉火上放一个平底锅，中间是凸起很高用来烧烤，周围是盛汤用来烫煮，调料可以自己调配，没有了人工化肥的污染，
                 <w:br/>
                 在老挝，你品尝到的都是最原生态的食材，最打动人心的味道，一定是最本味，最接近食物口感的。这也是夜色下的琅勃拉邦的一道风景，值得体验
                 <w:br/>
                 <w:br/>
-                  第五天：万荣-万象                                    餐饮：早中           住宿： 万象        
-[...2 lines deleted...]
-                  乘嘟嘟车蓝色泄湖-乘坐大巴抵达万象-老挝人家 -湄公河夜市                                               
+                  第五天：万荣-万象                                    餐饮：早中           住宿： 万象        
+                <w:br/>
+                <w:br/>
+                  乘嘟嘟车蓝色泄湖-乘坐大巴抵达万象-老挝人家 -湄公河夜市                                               
                 <w:br/>
                 乘坐当地【网红交通同工具嘟嘟车】【蓝色泻湖】这里的水质富含矿物质，呈碧蓝色，神秘而美丽。百年大榕树，枝丫粗壮遒劲，成为了这里最为迷人的天然跳水台。
                 <w:br/>
                 在这里，尽可以卸下心中所有的顾虑，与欧美、韩国的帅哥美女、还有我们纯真的孩子们一起在这林间感受惊险心动的森林跳水和水中的撒欢嬉戏，一同重温童 年的酣畅与美好的生活。
                 <w:br/>
                 乘坐汽车抵达老挝首都-万象，是老挝人民民主共和国的首都，全国的政治、经济、文化中心和最大城市， 也是老挝唯一的直辖市。据说，万象这个地方曾经生长着许多珍贵的檀木，其名称由此而来。
                 <w:br/>
                 在此之前，万象还曾有过一些其它的名称。如“永珍”，“永”是城市的意思，“珍”是庙宇的意思， 合起来为“庙宇林立的城市”； 再如“月亮之城”，这是因为古代的万象，
                 <w:br/>
                 是一座半圆型城市， 建筑物多呈白色或黄色，周围是翠竹林，远望如一弯新月。
                 <w:br/>
                 走进【老挝家访】，2023年4月中老铁路开通以来，“中老友谊”源远流长，为了积极正面的 宣传文化旅游产业，让到来的游客对老挝有个良好的认知！特别让本地有实力的一些华人,开放公司或住宅区，
                 <w:br/>
                 让老挝本地人与来访游客互动交流。去万象当地人家里拜访做客，体验老挝华侨温馨生活实景 ，体会中老友谊给华侨生活带来的风貌。
                 <w:br/>
-                【湄公河夜市】自行前往琳琅满目的老挝特色小吃，隔河相望对面的泰国-廊开府夜景；湄公 河公 
+                【湄公河夜市】自行前往琳琅满目的老挝特色小吃，隔河相望对面的泰国-廊开府夜景；湄公 河公 
                 <w:br/>
                 园有部分售卖当地特色服饰的小商铺，可欣赏当地特色服装小城。
                 <w:br/>
                 <w:br/>
-                第六天：万象                            餐饮：早中晚                  住宿： 万象               
-[...2 lines deleted...]
-                塔銮-凯旋门-主席府-总理府-老挝国家矿业免税-西蒙寺栓绳祈福-礼宴免税                                          
+                第六天：万象                            餐饮：早中晚                  住宿： 万象               
+                <w:br/>
+                <w:br/>
+                塔銮-凯旋门-主席府-总理府-老挝国家矿业免税-西蒙寺栓绳祈福-礼宴免税                                          
                 <w:br/>
                 【凯旋门】老挝一座大型的纪念碑，六十年代末，中国政府捐资帮助老挝政府重新修缮了凯旋门及广场，使它成为今天开放式公园，这也见证着中老两国的友谊。
                 <w:br/>
                 【塔銮】是佛教和老挝共有的标志，主塔形象还出现在了国徽里。塔銮是老挝的 象征和国宝，是老挝寺塔中最为宏伟的一座，1566 年竣工，是老挝的佛教圣地。
                 <w:br/>
                 【老挝国家主席府】 (车观，当地政府规定游客不可在附近驻足)老挝国家主席府位于万象湄公河畔，是 一座古典装饰风格的巨型法式城堡，最早用作法国殖民时期的总督府。
                 <w:br/>
                 【总理府】 (外观，拍照打卡)漂亮的白色建筑宣誓着在这个国家至高的地位。
                 <w:br/>
                 【西蒙寺】前往万象最灵验本土寺庙，又称为万象的“母亲寺庙”.寺庙不大，但寺庙内珍藏文物繁多。您还可以在这里请高僧进行拴线祈福，栓线代表了最美好的祝福也是老挝人们的传统礼仪。
                 <w:br/>
                 【礼宴免税】老挝的外事事务都在这座礼宴厅举行,以及国事访问的接待都在这里,包括文化推广,通过国礼传递我们的佛教文化,农业传统文化、生态保护理念
                 <w:br/>
                 【老挝国家矿业免税】来到老挝不得不参观当地特色，老挝特产，翡翠饰品等等。
                 <w:br/>
                 <w:br/>
-                 第七天：万象-西双版纳                            餐饮：早             住宿： 西双版纳        
-[...2 lines deleted...]
-                 万象—磨丁/磨憨-西双版纳                                                                      
+                 第七天：万象-西双版纳                            餐饮：早             住宿： 西双版纳        
+                <w:br/>
+                <w:br/>
+                 万象—磨丁/磨憨-西双版纳                                                                      
                 <w:br/>
                 早餐后，根据时间乘车前往万象火车站，乘火车返回磨丁/磨憨-西双版纳，抵达后入住酒店。
                 <w:br/>
                 <w:br/>
-                第八天：勐泐大佛寺-总佛寺-广州                            餐饮：早中           住宿：家      
+                第八天：勐泐大佛寺-总佛寺-广州                            餐饮：早中           住宿：家      
                 <w:br/>
                 <w:br/>
                 早餐后，前往国家4A级景区【野象谷景区】，中国要看亚洲野象必须到野象谷风景区，一是看大象，二是看热 带雨林。景区内有长达四千多米的步行道蜿蜒于热带雨林之间，
                 <w:br/>
                 你可以漫步其中，感受热带雨林的气息，步道两旁不仅可以见到少见的热带植物，还可以看见野象出没留下的脚印、粪便等痕迹。或许还能看到林间漫步的野象群。
                 <w:br/>
                 您可以参观亚洲象种源繁育中心，可以参与喂食和洗澡等互动活动。前往，蟒蛇园、蜥蜴园、蝴蝶园、兰花园等欣赏丰富的动植物资源。
                 <w:br/>
                 【总佛寺】这座始建于公元615年的古老佛寺，已经历了1400多 年的风雨沧桑 ，见证了西双版纳地区的历史变迁与文化传承。它不仅是南传佛教传入西双版纳后修建的第一座佛寺，
                 <w:br/>
                 更是该地区等级最高的佛寺，被誉为傣王的皇家寺院，承载着深厚的宗教与历史意义。佛寺紧邻风景秀丽的曼听公园，是西双版纳佛教信徒心中的圣地。每天从清晨的第一缕阳光洒落，
                 <w:br/>
                 到傍晚的最后一抹夕阳余晖，总佛寺都静静地迎接着来自四面八方的信徒与游客，为他们提供一处心灵的栖息地。
                 <w:br/>
                 之后乘动车前往西双版纳机场乘飞机返回广州，行程愉快结束！
                 <w:br/>
                 <w:br/>
+                <w:br/>
                 备注：以上行程顺序仅供参考，具体以实际为准！
                 <w:br/>
-                行程仅供参考。在不减少景点的前提下，我社保留根据航班、车次、天气等具体情况变更行程的权利！
+                行程仅供参考。在不减少景点的前提下，我社保留根据航班、车次、天气等具体情况变更行程的权利！实际出票航班时间不同，调整进出港口和游览景点顺序，景点和路线标准不变，敬请知悉。
                 <w:br/>
                 温馨提示：不得离团行动，收离团费2000元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1572,51 +1573,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-24</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>