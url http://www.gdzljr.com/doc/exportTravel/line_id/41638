--- v0 (2026-06-15)
+++ v1 (2026-08-25)
@@ -2804,76 +2804,67 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 特别说明：
                 <w:br/>
                 1、游客清楚并知悉：旅游专列的开行日期、停靠站点、运行线路和时长等以铁路相关部门最终客调令为准。铁路运输关系到国计民生，铁路运输组织遵循统一调度指挥原则，如因突发事件 或铁路部门调图、施工、线路事故、车辆故障、线路重线等不可抗拒的原因，致使旅游专列提前或延 期致使旅游行程产生影响，本社提前 7 天通知；如致使旅游专列无法开行的，本社提前 5 天通知；旅 行社不承担任何违约责任。
                 <w:br/>
                 由于旅游专列为包车性质，关于专列游客退团收取损失如下：
                 <w:br/>
                 收取旅游定金后如因个人原因取消，定金不予退还，出发日期前 30 天支付尾款。
                 <w:br/>
                 出发日期前 15－29 天退团收旅游费用总额 50%；
                 <w:br/>
                 出发日期前 1－14 天（含）退团收旅游费用总额 85%；
                 <w:br/>
                 出团当天退团收取旅游费用总额的 100%。
                 <w:br/>
                 游客可在出发 3 天前更换出游人员，不承担任何损失。
                 <w:br/>
                 以上条款为旅游合同的补充约定，如与主合同约定不一致的，以本补充约定为准。
                 <w:br/>
+                *本产品供应商为：四川心已远国际旅行社有限公司，经营许可证号：L-SC-302017，质监电话：020-83371233。此团由四川心已远国际旅行社有限公司托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
                 2、旅行社具有根据自身销售策略进行会员补贴、促销活动等自主定价及产品优惠的权利，游客报名后 可能存在价格差异的问题，根据“ 自由交易 ”的原则，如遇此种情形，旅游者无权要求旅行社退还价差，敬请理解！
                 <w:br/>
                 3、为了确保游客旅途愉快，保障游客人身安全，请各位游客抵达旅游地之后，一切活动听从导游安排； 如游客擅自离团或参加其他团体活动，安全责任自负。如因游客自身原因（包括但不限于不准时到集合地、私自外出无法联系等）造成景点及浏览时间有所变动或不能正常进行的，相关后果由游客自行承担，旅行社将不承担任何责任。
                 <w:br/>
                 4、在自由活动期间，按行程约定旅行社不再提供司机、导游服务，敬请游客注意人身财产安全。
                 <w:br/>
                 5、在行程中如对旅行社的服务或接待标准有异议，请在当地及时提出或及时联络本团导游解决，未能 得到妥善处理的问题，请及时联络你报名的营业部，以便更好地解决；游客投诉以在旅游地填写的意见单（表）为主要依据。为了保障您的权益，请你务必认真填写，恕不受理因虚假填写或不填写意见单（表）而产生的后续争议和投诉。
                 <w:br/>
                 6、如遇因天气、自然灾害、政府性政策、军事等人力不可抗拒因素，导致航空、火车、轮船延误取消 滞留等所造成的一切损失及后果，本公司不承担任何费用和法律责任，造成景点不能游览的，旅行社负责退门票协议价；造成费用增加由客人自己承担；因不可抗因素导致行程变更或取消，我社尽力协调。根据实际行程情况，游客同意旅行社在保证不降低行程标准的情况下对行程游览和住房顺序进行前后调整。团队旅游，要有集体观念、时间观念，旅游途中不要私自活动，避免掉队，耽误团队时间。
                 <w:br/>
                 7、在行程中如游客自行参加当地项目如：潜水、跳伞、滑雪、滑冰、滑翔、狩猎、攀岩、探险、武术、 摔跤、特技、赛马、赛车、蹦极、卡丁车、漂流、骑马等高风险项目的，请根据自身身体健康情况及年龄因素考虑是否参加，本社建议独立出行的未成年人、55 岁以上老年人、有心脏病史及不适合参加以上项目的人群不要参加以上项目，以上项目存在一定安全风险！！！如在签约时代表人已签合约或是游客自由自主参加以上项目，视为已全部清楚并完全理解以上项目所存在的风险，由于游客自身原因造成的一切伤害均由游客自行负责。
                 <w:br/>
                 8、凡患有严重心脏病、高血压、糖尿病、胰腺炎、冠心病、癌症等疾病或已经年满 80 周岁以上的游客建议不要报名参团，如有隐瞒一切责任及因此产生的相关费用由游客自理！因 75 岁以上老年人和 3 岁以下的婴儿保险公司不承保或保额将依法调整为正常人群的 50%等比例，如此年龄段游客参加旅行团，发生意外情况的将按保险公司相关规定进行理赔，保险公司赔偿不足部分游客自行承担。
                 <w:br/>
-                9、我社在不减少景点的前提下，有权根据实际情况调整景点游览先后顺序或多个城市游览顺序，遇人
-[...10 lines deleted...]
-                力不可抗拒因素如塌方，大雪封山，塞车，罢工，列车等原因，造成专列行程变化（提前或延后结束行程），不承担违约责任；
+                9、我社在不减少景点的前提下，有权根据实际情况调整景点游览先后顺序或多个城市游览顺序，遇人力不可抗拒因素如塌方，大雪封山，塞车，罢工，列车等原因，造成专列行程变化（提前或延后结束行程），不承担违约责任；
                 <w:br/>
                 10、当地酒店及餐饮条件与内地有一定差距，请团友予以谅解，异地旅游用餐，较易引致水土不服，请游客自备常用药品。
                 <w:br/>
                 11、用房原则：夫妻团员在不影响总用房数的前提下尽量安排同一房间，但若因此而出现单男单女用房，导游或领队有权拆分夫妻或安排加床，要求单住的客人请自补单房差。
                 <w:br/>
                 12、客人在游程中发生意外伤害则由地接社协助客人入院检查治疗，并按国家法规程序办理相关保险索赔手续。如果在旅游行程中发生财务损害，或者身体受伤，必须在发生地报案和医检，如果游客自感没有问题而主动放弃并游完整个行程，回程后所产生的一切后果和费用，由游客自行承担，以上情况旅行社均不再承担任何其他赔付责任。
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、有严重高血压、心脏病、哮喘病等疾病不适宜参加此行程，报名时需提前告知，如有隐瞒病情者相应后果自负，对于病情严重者我社有权于行程中劝退或中止合同。
                 <w:br/>
                 2、老年旅游者应特别关注自身身体健康状况是否适合参加本次旅行，70岁以上游客需提供半年以内体检报告并签署健康免责承诺书，75周岁以上需直系亲属陪同方可出行。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
@@ -3049,51 +3040,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-15</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>