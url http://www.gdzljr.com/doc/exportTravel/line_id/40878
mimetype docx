--- v0 (2026-06-15)
+++ v1 (2026-08-24)
@@ -479,112 +479,119 @@
               <w:t xml:space="preserve">行程详情</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 D1 广州南－南宁东
                 <w:br/>
-                        当天指定时间前往广州南站集合候车（请客人提前1-1.5小时在南站集合，参考动车时间：发车时间参考09：00-21：00均可），乘坐动车前往南宁东站（车程3-3.5小时）；抵达后将由接站员接站安排酒店入住，后自由活动（当地抵达时间较早的朋友推荐可自行前往南宁青秀山、不夜城等自由活动品尝“粉都”的特色美食：桂林米粉、老友粉、螺蛳粉、酸野、水果捞、特色烤鱼等等）。
+                        当天指定时间前往广州南站集合候车（请客人提前1-1.5小时在南站集合，参考动车时间：发车时间参考09：00-21：00均可），乘坐动车前往南宁东站（车程3-3.5小时）；抵达后将由接站员接站安排酒店入住，后自由活动（当地抵达时间较早的朋友推荐可自行前往南宁青秀山、不夜城等自由活动品尝“粉都”的特色美食：桂林米粉、老友粉、螺蛳粉、酸野、水果捞、特色烤鱼等等）。
                 <w:br/>
                 <w:br/>
                 D2 南宁－东兴－下龙
                 <w:br/>
                 <w:br/>
                 早餐后乘车前往边境城市--东兴市(车程时间约3小时)，抵达后安排享用午餐，后乘车前往国家红树林保护区一【七彩贝丘湾景区】，观赏国家一级保护植物【海上红树林】，登【望海楼】。后享用特色澳洲龙虾宴，在海边长廊餐厅把酒言欢，一边享受海景一边享受美食，别有一番滋味。后前往位于北仑河口景区的【大清国一号界碑】，界碑高六尺余，宽二尺余，厚尺余，用沿海所产的海蚀岩凿成，上面正楷阴刻的字为“大清国钦州界”。该碑于清光绪十六年四月立，碑文为当时的清政府界务总办、四品顶戴钦州直隶州知州李受彤所书。是全国重点文物保护单位。后继续游览北仑河口景区的【竹山古街】、【广西沿边公路的零起点纪念坛】、【北仑河口红树林保护区】、【竹山地标广场】等景点。
                 <w:br/>
-                       后前往【东兴关口】等候办理出出境手续(约1小时，具体时间视当日办证情况而定请耐心等待)。出境后办理入境越南手续。之后行车抵达越南著名的旅游城市--下龙(车程约2个小时)。听导游讲述越南独特的民风民俗，路上将享用越南特色法棍面包，抵达享用晚餐后安排酒店入住，休息片刻，晚上可自由闲逛下龙湾夜市，品尝当时特色美食，还可以打卡网红摩天轮。
+                       后前往【东兴关口】等候办理出出境手续(约1小时，具体时间视当日办证情况而定请耐心等待)。出境后办理入境越南手续。之后行车抵达越南著名的旅游城市--下龙(车程约2个小时)。听导游讲述越南独特的民风民俗，路上将享用越南特色法棍面包，抵达享用晚餐后安排酒店入住，休息片刻，晚上可自由闲逛下龙湾夜市，品尝当时特色美食，还可以打卡网红摩天轮。
                 <w:br/>
                 <w:br/>
                 D3 下龙湾邮轮精华一日游
                 <w:br/>
-                07:00-08:00  起床洗漱，享用美味早餐；越南的早餐从一碗生滚牛肉粉开始，五星酒店自助早餐有几十道菜，大部分人还是偏爱招牌生牛肉粉:生牛肉切片后用热汤浇熟，肉质鲜嫩，搭配越南Pho肉片，汤底口感鲜香酸咸，完全停不下来!另外饮品区还有各式鲜榨果汁，豆浆，牛奶，咖啡，还配有冰块!
-[...23 lines deleted...]
-                18:30-19:00  返回酒店入住，后自由享受酒店的泳池、私家沙滩等设施项目。
+                07:00-08:00  起床洗漱，享用美味早餐；越南的早餐从一碗生滚牛肉粉开始，五星酒店自助早餐有几十道菜，大部分人还是偏爱招牌生牛肉粉:生牛肉切片后用热汤浇熟，肉质鲜嫩，搭配越南Pho肉片，汤底口感鲜香酸咸，完全停不下来!另外饮品区还有各式鲜榨果汁，豆浆，牛奶，咖啡，还配有冰块!
+                <w:br/>
+                08:00-09:00  退房后前往巡州国际码头(车程约15 分钟)，登ambassador-cruise号/sealife-octopus号/Ha Long Princess Day Cruise号下龙湾轮
+                <w:br/>
+                09:00-10:30  邮轮驶过【世界新七大自然奇观】之一的【下龙湾】，欣赏其千姿百态的喀斯特地貌，倘佯于万顷碧波之中，在1500多平方公里的海面上、耸立着3600多座大小不一、千姿百态的喀斯特地貌的山石、更以其“海美、山幽、洞奇”三绝而享誉天下。斗鸡石是越南旅游业的标志性景物，看看是不是真的像两只争斗的雄鸡呢?越南的下龙湾，以美丽的海上风光而闻名于世。下龙湾奇形怪状的岛屿很多。但它的最典型标志，就是斗鸡石。所谓“斗鸡石”，就是两座邻近的小岛，造型奇特，形状犹如两只面对面的斗鸡。它俩怒目相视，嘴角相向，好像随时准备腾跃而起，展开一场惨烈的决斗
+                <w:br/>
+                10:30-11:30  继续游览【惊讶洞】景区--惊讶洞因1938年出版的下龙湾旅游介绍书中法国人把该洞命名为“惊讶的岩洞”(Grottedesupries)而得名，是下龙湾上最宏大、美丽的岩洞之一。其面积约10000平方米，分外，中，内三间。洞顶无数的小窝是惊讶洞最令人称奇之处。惊讶洞的洞口很平常，但进到洞来你就明白它为什么叫惊讶洞了：洞顶都是无数的小窝，游客进洞后仿佛走在云纹密布的天空下一般;
+                <w:br/>
+                11:30-12:30  游换乘【接驳艇】前往越南最浪漫、最漂亮的岛屿【天堂岛】，天堂岛是下龙湾唯一有沙滩的岛屿，金黄色的沙滩，蔚蓝色的海水,仿佛置身世外桃源一般，登上天堂岛领略“会当凌绝顶，一览众山小”的感觉，环顾四周，如同进入蓬莱仙境
+                <w:br/>
+                12:30-13:30  一边聆听抒情的音乐，边观赏下龙湾的美景，享用约100种高级菜肴的自助午餐;
+                <w:br/>
+                13:30-14:30  在餐厅边欣赏下龙湾美景边喝咖啡和下午茶(注意时间，逾时则无可享用);
+                <w:br/>
+                14:30-16:00  欣赏音乐和娱乐表演;
+                <w:br/>
+                16:00-16:30  邮轮往码头驶去，游客办理靠岸手续，结束豪华邮轮之旅。
+                <w:br/>
+                16:30-17:00  前往【下龙湾海滩】绵延近千米的下龙沙滩，椰树成林，碧浪白沙，海水明澈，碧蓝天空一望无际，与海水相融相接，长长的海滩宛若一条白色绸带蜿蜒在海岸边。沙滩的惬意安然，赤足漫步在海边上能感受到与浪花热情的玩耍邀请。
+                <w:br/>
+                17:00-17:30  随后乘坐【观光车环游下龙湾】，深入了解下龙当地生活。
+                <w:br/>
+                17:00-18:30  前往享用晚餐。
+                <w:br/>
+                18:30-19:00  返回酒店入住，后自由享受酒店的泳池、私家沙滩等设施项目。
                 <w:br/>
                 <w:br/>
                 【温馨提示】
                 <w:br/>
-                1、天堂岛登山台阶约480多级，因登山台阶稍微有点陡峭，旅行社建议年龄达70岁以上游客或腿脚不灵便游客等根据自身身体状况量力而行。   
+                1、天堂岛登山台阶约480多级，因登山台阶稍微有点陡峭，旅行社建议年龄达70岁以上游客或腿脚不灵便游客等根据自身身体状况量力而行。   
                 <w:br/>
                 2、下龙湾乘坐邮轮期间，会有当地渔民船只尾随兜售海鲜鱼虾，因为语言障碍及对当地海鲜产品和计量单位的不了解，我公司特提醒不要好奇询问及购买，以免发生不必要的争执和不愉快。
                 <w:br/>
                 3、邮轮上有酒水、按摩和钟点客房为自愿消费项目，请根据个人需求理性消费。
                 <w:br/>
                 <w:br/>
                 D4 下龙－河内－下龙
                 <w:br/>
                 <w:br/>
                 早餐后乘车往越南首都、万花春城--河内（车程时间约2小时），这是一座拥有千年历史文化古城，名胜古迹遍布，使它获得了“千年文物之地”美称。老城区随处可见透露着斑驳怀旧色彩的法式建筑，行走在街道上妇人挑着箢篼或推着小车到处兜售法棍面包，街头巷尾弥漫着浓郁的咖啡香气，整个城市散发出一种慵懒的气息、别样法式风情与浪漫情怀，因此又有“东方小巴黎”之美誉。抵达后前往游览【欧洲小镇 Megagrandword】---越南河内版水上威尼斯(停留参观约 30 分钟)，是河内的新兴网红拍照打卡点，一片五彩斑斓的建筑，就像走进了一幅美丽的油画中!每座房子都像艺术品一样。彩色房子中又包裹着一条小河，小河上还有大帆船,小游船,给这个小镇又增添了些生动的色彩,街道两旁还有不少精致的小商店和咖啡馆，可以找一家可爱的咖啡店，品尝一杯越南咖啡，有种身处电影里的高级感!
                 <w:br/>
-                午餐后参观河内的心脏【巴亭广场】外观，巴亭广场是河内人民集会和节日活动的场所；【主席府】外观，主席府是一橦极漂亮的法国式建筑。在法属期间 ， 曾是法驻印度支那总督居住和办公的地方。【军事博物馆】 馆内展示的是以越南近代战争为基点的军事历史，尤其全方位展示了越战中北越军队和美军使用过的小型喷火器、炸弹、战斗机等武器。结束后前往【还剑湖】，自由漫步还剑湖，还剑湖位于河内旧城的中心区，被称为河内第一风景区，这里汇聚着中越法三国的文化气息，中国的汉字，越南的奥黛，法式的咖啡馆和面包，相映成趣，近距离接触越南街区文化，更贴越南地气；走在街上，林荫大道两旁有着许多带有百叶窗和瓦顶的砖质建筑，仿佛向世人讲述着这个城市的历史。在美丽的还剑湖旁和狭窄的古街上，经常可以看到当地的特色交通工具-人力三轮车。感兴趣的还可以选择乘坐河内特色人力【三轮车】（费用自理，约0.5小时）；观赏沿途的风景，乘坐着这种人力三轮车慢悠悠地游览河内古街是您认识河内的最佳方式。打卡【三十六条古街】越南河内老街最有名的还是属三十六街，这如同我们匡内的古镇街道，四通八达又相互交错。每一条街道都承担着不同的销售职能。工艺品一条街、美食一条街、酒吧一条街、服饰一条街.………总之来到三十六街逛上一遍一定能够满足一个越南人所有的日常所需和精神世界的享受。这是一条有着历史又充满地道烟火气息的老街区，如果你想要了解越南人的真实生活，逛一下三十六街就会得到答案。后前往参观【河内大教堂】圣约瑟夫大教堂又名河内大教堂，建于1886年的法式风格天主教堂，越南规模最大最有名的法国天主教堂，同时也是河内很具代表性的法式建筑。虽是仿巴黎圣母院而建，但是弥撒开始，心都静了，你可以选择距离不远的小摊，来杯滴漏咖啡，在嘈杂中的享受内心的宁静。结束后前往网红打卡点——火车街，超近距离感受到火车的轰鸣和力量，体验与火车“零距离”接触的惊险与刺激。
+                午餐后参观河内的心脏【巴亭广场】外观，巴亭广场是河内人民集会和节日活动的场所；【主席府】外观，主席府是一橦极漂亮的法国式建筑。在法属期间 ， 曾是法驻印度支那总督居住和办公的地方。【军事博物馆】 馆内展示的是以越南近代战争为基点的军事历史，尤其全方位展示了越战中北越军队和美军使用过的小型喷火器、炸弹、战斗机等武器。结束后前往【还剑湖】，自由漫步还剑湖，还剑湖位于河内旧城的中心区，被称为河内第一风景区，这里汇聚着中越法三国的文化气息，中国的汉字，越南的奥黛，法式的咖啡馆和面包，相映成趣，近距离接触越南街区文化，更贴越南地气；走在街上，林荫大道两旁有着许多带有百叶窗和瓦顶的砖质建筑，仿佛向世人讲述着这个城市的历史。在美丽的还剑湖旁和狭窄的古街上，经常可以看到当地的特色交通工具-人力三轮车。感兴趣的还可以选择乘坐河内特色人力【三轮车】（费用自理，约0.5小时）；观赏沿途的风景，乘坐着这种人力三轮车慢悠悠地游览河内古街是您认识河内的最佳方式。打卡【三十六条古街】越南河内老街最有名的还是属三十六街，这如同我们匡内的古镇街道，四通八达又相互交错。每一条街道都承担着不同的销售职能。工艺品一条街、美食一条街、酒吧一条街、服饰一条街.………总之来到三十六街逛上一遍一定能够满足一个越南人所有的日常所需和精神世界的享受。这是一条有着历史又充满地道烟火气息的老街区，如果你想要了解越南人的真实生活，逛一下三十六街就会得到答案。后前往参观【河内大教堂】圣约瑟夫大教堂又名河内大教堂，建于1886年的法式风格天主教堂，越南规模最大最有名的法国天主教堂，同时也是河内很具代表性的法式建筑。虽是仿巴黎圣母院而建，但是弥撒开始，心都静了，你可以选择距离不远的小摊，来杯滴漏咖啡，在嘈杂中的享受内心的宁静。结束后前往网红打卡点——火车街，超近距离感受到火车的轰鸣和力量，体验与火车“零距离”接触的惊险与刺激。
                 <w:br/>
                 结束后乘车返回下龙（车程约2小时），抵达下龙享用晚餐后安排酒店休息。
                 <w:br/>
                 <w:br/>
                 D5 下龙－东兴－南宁东－广州南
                 <w:br/>
-                早餐后，乘车返回关口，途中游览越南版【象鼻山】，象山是长期受雨水冲刷溶蚀风化而脱落，造成崩塌残余型的石梁穿洞类景观，一座形象逼真、巨大无比的天然石象立于水中，形似一头大象鼻子伸进水中饮水的巨象，这是喀斯特地貌的一处象征 ，如明月浮水，构成“象山水月”的奇特景观。接着来到有近千米的海滩--【鸿基沙滩】，沙滩上椰树成林 , 沙滩细白软暖 ，沙滩一望无际，与下龙的喀斯特地貌结合在一起仿佛一面油画，经过千百年的筛炼，沙滩格外松软湿润，海面安静温柔。后途经越南版【十里画廊】，从下龙沿海公路直下，这一路风景优美，蓝天白云笼罩下宛若名师的一幅画卷。沿途群峰竞秀，百岩争奇，波光凌凌的海水点缀其间，返朴归真，再现了远古文明之典型。继续打卡自然奇观【升龙湾】，沿着这条最美的公路前行，一路蜿蜒，风景优美，沿途金色的沙滩、湛蓝的海水，以及翠绿的树木让人眼前一亮，一扫视觉疲劳，夹杂着海洋气息的清新不时地拂面而来，身临其境感悟自然独特的喀斯特地貌，感受“海中有山，山下是海”的风景画卷，还可欣赏拜子龙湾生态旅游区的原野之美和天造的迷人景观，这里不仅拥有的数百座露水岛礁和长达数百公里柔软细腻白沙滩的海岸线，且这里的水质是最好的，与山头的植被浑然一体，可以用“未经触摸”来形容，往远处看四面八方都被连绵不绝的群山包围，与大陆隔绝开来，大岩块被谜一样地切割成五颜六色、鳞次栉比的分层。沉浸眼前的美景中，不知不觉来到【狮子岛】，从远处遥望，这座岛屿犹如一头威猛的狮子一般，狮头扬起，肌肉发达，气势雄伟，栩栩如生。岛上有一座历史悠久的寺庙---【吴将庙】，相传此庙为吴姓将军的祖庙，是为了纪念吴将军一生英勇奋战历史而建 , 供后人参拜。岛上有宽广的【玉石沙滩】，沙滩壮观美丽，海湾名符其实，白沙细软，粗细均匀, 散发着太阳的气息，海滩干净明亮。（此项目价值580元，为赠送项目）。结束后乘车继续往靠近关口的【半岛海滩】（车程约 2 小时），据说这里是越南最北、最长、最靠近边境、最原始、最浪漫的海滩。越南人一次性将这么多“最”集中放在一个地方 ，确实难得。一望无际的海岸线和延绵数十公里的沙滩像一条银色的丝带镶嵌在半岛上，岛上的渔民大多数都是京族，每年的越历六月初十或八月初十的时候，与我国京岛京族同源的越南京族会在海滩上庆祝哈节，通宵达旦，歌舞不息，即便几个世纪过去了，在中越的历史纠葛中，无论是过去还是现代，同根同源的民族渊源丝毫不减。后游览【百年大教堂】，大教堂两边分别有十二座，真人般高的雕工精细汉白玉耶稣故事雕像。这座教堂建于越南法属时期，还曾获梵蒂冈拨专款用于修葺，现在它是半岛上重要的历史文物和旅游景点。结束后等待越南导游办理离境手续（口岸附近休息站等候约半小时），入境返回中国，后乘车返回南宁东站（车程约3小时），乘坐动车（建议20:00后发车的动车）返程，结束愉快的旅程！
+                <w:br/>
+                早餐后，乘车前往打卡自然奇观【升龙湾】，沿着这条最美的公路前行，一路蜿蜒，风景优美，沿途金色的沙滩、湛蓝的海水，以及翠绿的树木让人眼前一亮，一扫视觉疲劳，夹杂着海洋气息的清新不时地拂面而来，身临其境感悟自然独特的喀斯特地貌，感受“海中有山，山下是海”的风景画卷，还可欣赏拜子龙湾生态旅游区的原野之美和天造的迷人景观，这里不仅拥有的数百座露水岛礁和长达数百公里柔软细腻白沙滩的海岸线，且这里的水质是最好的，与山头的植被浑然一体，可以用“未经触摸”来形容，往远处看四面八方都被连绵不绝的群山包围，与大陆隔绝开来，大岩块被谜一样地切割成五颜六色、鳞次栉比的分层。
+                <w:br/>
+                接着来到有近千米的海滩--【鸿基沙滩】，沙滩上椰树成林 , 沙滩细白软暖 ，沙滩一望无际，与下龙的喀斯特地貌结合在一起仿佛一面油画，经过千百年的筛炼，沙滩格外松软湿润，海面安静温柔。
+                <w:br/>
+                行车途中欣赏【十里画廊】，从下龙沿海公路直下，这一路风景优美，蓝天白云笼罩下宛若名师的一幅画卷。沿途群峰竞秀，百岩争奇，波光凌凌的海水点缀其间，返朴归真，再现了远古文明之典型。继而前往游览越南版【象鼻山】，象山是长期受雨水冲刷溶蚀风化而脱落，造成崩塌残余型的石梁穿洞类景观，一座形象逼真、巨大无比的天然石象立于水中，形似一头大象鼻子伸进水中饮水的巨象，这是喀斯特地貌的一处象征 ，如明月浮水，构成“象山水月”的奇特景观。沉浸眼前的美景中，我们来到【狮子岛】，从远处遥望，这座岛屿犹如一头威猛的狮子一般，狮头扬起，肌肉发达，气势雄伟，栩栩如生。岛上有一座历史悠久的寺庙---【吴将庙】，相传此庙为吴姓将军的祖庙，是为了纪念吴将军一生英勇奋战历史而建 , 供后人参拜。岛上有宽广的【玉石沙滩】，沙滩壮观美丽，海湾名符其实，白沙细软，粗细均匀, 散发着太阳的气息，海滩干净明亮。（此为赠送项目，放弃游览无费用退还）
+                <w:br/>
+                结束后等待越南导游办理离境手续（口岸附近休息站等候约半小时），入境返回中国，后乘车返回南宁东站（车程约3小时），乘坐动车（建议20:00后发车的动车）返程，结束愉快的旅程！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -619,53 +626,53 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【交通】广州南-南宁东往返动车二等座（如自理可减430元/人）；国内段旅游空调车（确保每人一正座） ；越南段旅游空调5-45座（确保每人一正座），下龙湾游轮船票费。
                 <w:br/>
                 【住宿】二人住一间房，全程不提供自然单间与三人间，单房差：850元/人
                 <w:br/>
                 参考酒店名录：
                 <w:br/>
-                1晚南宁准五酒店：凤凰宾馆/维也纳酒店/新皇庭简韵酒店或同级 
-[...1 lines deleted...]
-                3晚下龙携程五钻酒店：皇家/Dlioro/景帕丁顿酒店/高尔夫或不低于此标准的其他酒店
+                1晚南宁准五酒店：凤凰宾馆/维也纳酒店/新皇庭简韵酒店 或同级 
+                <w:br/>
+                3晚下龙携程五钻酒店：DeLaSea Ha Long Hotel，迪里奥罗酒店&amp;度假村，下龙宫殿景观大酒店，下龙湾景帕丁顿酒店，孟清下龙中英豪华酒店 或同级别酒店或不低于此标准的其他酒店
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、全程指定入住酒店，行程披露参考酒店如因房满不能接待旅游团队的，旅行社将调整安排入住当地不低原档次的其他同类型酒店，敬请知晓！
                 <w:br/>
                 2、由于不同区域的游客对酒店标准的认知存在偏差，请抱持入乡随俗的闲适旅游心情，敬请谅解！
                 <w:br/>
                 【用餐】含 4 早 7 正(酒店房费含早餐)；酒店含早餐，1正豪华游轮自助午餐+下午茶+1正特色澳洲龙虾宴+4正30标中/越式风味餐+1正越南特色簸箕餐，团队餐为围桌形式，不含酒水，餐厅可根据实际每桌用餐人数酌情增加或减少菜量，但维持餐标不变，整团少于6人退餐自理；若游客放弃用餐，恕不另行退费，敬请谅解。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1. 越南当地旅游餐厅跟国内餐厅稍有区别，根据餐桌大小一般可分为6-8人一桌，具体以实际安排为准！
                 <w:br/>
                 2. 行程内所披露特色餐，如遇节假日餐厅放假、宴席包场或当天餐厅预定满等情况，无法正常安排时，旅行社有权根据实际情况，调整特色餐安排顺序或变更为同等价格的其他特色餐食，由此造成不便，敬请谅解！
                 <w:br/>
                 【门票】行程所列景点首道门票，不含景点第二门票及其他消费（备注：行程内所有赠送景点/旅游项目，如为游客主动放弃游览或因天气原因造成无法游览的费用不退）
                 <w:br/>
                 【购物】不进购物店（景区、餐厅自设商场/芒街办证停留等候商场/途中休息站商场除外）；
                 <w:br/>
                 备注说明：
                 <w:br/>
                 1.行程中途经的越南休息站商场、芒街口岸等候办证停留商店以及公共卫生间等地，仅供游客与司机休息和方便之用，并非旅行社安排的旅游购物店，如游客在此购物属于个人自主行为，游客因购物产生的纠纷与旅行社无关，敬请知晓；
                 <w:br/>
                 2.部分景区及酒店为方便游客自设有商场以及购物场所，商品销售场所作为景区附属设施，仅供了解当地特色文化之用，游客购物为个人自主行为，并非旅行社安排的旅游购物店，此类投诉我社无法受理，敬请知晓；
                 <w:br/>
@@ -1488,51 +1495,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-16</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>