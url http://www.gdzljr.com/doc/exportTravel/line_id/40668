--- v1 (2026-06-15)
+++ v2 (2026-10-21)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">（假日）梦境仙本那五天半自助 澳门AK行程单</w:t>
+        <w:t xml:space="preserve">（假日）梦境仙本那五天半自助 澳门AK 特价行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZLJRMHJQ-CG20260515M</w:t>
+              <w:t xml:space="preserve">ZLJRMHJQ-CG20260925M特价</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -343,99 +343,115 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                D1 澳门-斗湖 AK7013  16:25-19:50
-[...1 lines deleted...]
-                D5 斗湖-澳门 AK7012  12:25-15:45
+                D1	澳门-斗湖	 AK7013  16:25-19:50
+                <w:br/>
+                D5	斗湖-澳门	 AK7012  12:25-15:45
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">
+                仙本那两天精选跳岛浮潜，深度感受仙本那大自然的美丽，
+                <w:br/>
+                【行程1】
+                <w:br/>
+                上帝的水族馆特别安排【卡帕莱】附近海域浮潜，邂逅小丑鱼、海龟；前往仙本那最美水屋拍大片【马布岛MWB水上屋】拍照打卡，满足爱摆拍的你；
+                <w:br/>
+                【行程2】
+                <w:br/>
+                LP世界十大潜水圣地【马达京岛&amp;邦邦岛&amp; 斑淡南岛】：这里有让人着迷的海底世界：多彩珊瑚群，随处可见的大海龟，热带鱼群，; 打卡马达京岛拖尾沙滩—这里是潜水爱好者的麦加圣地
+                <w:br/>
+                【赠送大礼包】
+                <w:br/>
+                赠送每组贵宾赠送一次30秒航拍视频+20简修电子照片（拍摄地点：单数日期马达京，双数日期马布岛，如遇天气原因无法拍摄不作任何退费，请知悉）
+                <w:br/>
+                全程不进店，纯玩无自费，品质保证，走心出品，！
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10500" w:type="dxa"/>
       </w:tblGrid>
@@ -471,121 +487,117 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 第一天	澳门-斗湖
                 <w:br/>
                 	晚餐：自理
                 <w:br/>
                 	住：镇上唐朝珍珠酒店或同级精品酒店（不可指定）
                 <w:br/>
-                请于指定时间自行前往澳门机场集合办理登机手续乘搭飞萤航空公司客机(含飞机餐，每人含20KG行李托运)前往斗湖，坐车前往仙本那镇码头（车程约70分钟）。抵达后办理酒店入住。
-[...4 lines deleted...]
-                	早餐:酒店       午餐：现煮盒饭      晚餐：自理  
+                请于指定时间自行前往澳门机场集合办理登机手续乘搭航空公司客机(含飞机餐，每人含20KG行李托运)前往斗湖，坐车前往仙本那镇码头（车程约70分钟）。抵达后办理酒店入住。
+                <w:br/>
+                <w:br/>
+                第二天      马布岛MWB水屋拍照+卡帕莱岛&amp;amp;马布岛海域浮潜                   
+                <w:br/>
+                	早餐:酒店       午餐：简餐      晚餐：自理  
                 <w:br/>
                 住：镇上唐朝珍珠酒店或同级精品酒店（不可指定）
                 <w:br/>
                 早餐后，从仙本那码头乘船前往【马布岛MWB水上屋】登岛（不含登岛门票马币50/人），马布岛水上木屋是仙本那岛上水上别墅度假村（自由活动约60分钟），坐落于美丽的马布岛上，随手一拍即是风景明信片。
                 <w:br/>
-                午餐享用现煮盒饭
+                享用简餐午餐
                 <w:br/>
                 下午前往【马布岛】与【卡帕莱】海域自由浮潜，这里是远离陆地与尘世的蓝色天堂,这里是鱼儿、珊瑚、海龟们共享的奇妙海洋世界。位于距离著名潜水胜地西巴丹岛仅约十五分钟捷艇船程的马布岛，已晋身浮潜(在浅沙海床水域漫游浮潜)据点之一 ，它是周遭拥有斜沙滩，西北角耸立在一幅两百公顷大珊瑚礁上的一个卵形岛屿。
                 <w:br/>
                 约下午15：30回程，最后结束愉快的出海之旅返回码头。
                 <w:br/>
-                免费赠送行程，下午16:30自行前往【灯塔酒店大堂】我司赠送我爱仙本那·初印象-【海·陆·空观光之旅】:（请提前5分钟抵达，过时不候，迟到或不到视为自动放弃，无费用可退，请知悉！）：
-[...6 lines deleted...]
-                <w:br/>
                 晚餐自理。
                 <w:br/>
                 <w:br/>
-                <w:br/>
-[...16 lines deleted...]
-                	早餐：酒店    午餐：自理    晚餐：自理
+                第三天     马达京+邦邦岛+斑淡南岛海域
+                <w:br/>
+                	早餐：酒店    午餐：简餐    晚餐：自理
+                <w:br/>
+                	住：镇上唐朝珍珠酒店或同级精品酒店（不可指定）   
+                <w:br/>
+                <w:br/>
+                酒店享用早餐后，码头集合然后前往【马达京岛】（未含登岛门票马币15/人），该岛拥有湛蓝的海水，让人疯狂的海底世界，五彩缤纷的珊瑚森林，随处可见的软珊瑚，可爱的NEMO鱼，洁白柔软的沙滩，风暴一般的鱼群，更有可爱的大海龟，一切一切都这么疯狂和完美。
+                <w:br/>
+                享用简餐午餐
+                <w:br/>
+                下午前往【邦邦岛】（未含登岛门票马币10/人），在这里一边浮潜，一边看海龟从身边游过，海底的多彩珊瑚更是一场绚丽的色彩视觉盛宴，
+                <w:br/>
+                随后前往【斑淡南】海域浮潜（不登岛）
+                <w:br/>
+                下午15：30坐船回程返回酒店休息，晚餐自理
+                <w:br/>
+                <w:br/>
+                第四天    全天自由活动，自行DIY行程
+                <w:br/>
+                	早餐：酒店    午餐：自理    晚餐：自理
                 <w:br/>
                 	住：镇上唐朝珍珠酒店或同级精品酒店（不可指定）
                 <w:br/>
                 享用早餐后可在度假村自由拍照或搭乘度假村班车前往镇上海鲜市场自由购买海鲜，也可以自费参加以下行程：
                 <w:br/>
+                享用早餐后全天自由DIY行程，或您也可以自费参加以下行程：
+                <w:br/>
                 推荐行程1： 红树林长鼻猿生态萤火虫（含晚餐）马币２2０／人
                 <w:br/>
                 推荐行程2：半天体验海钓（含盒饭午餐）马币230/人—可选上午场或下午场
                 <w:br/>
-                推荐行程3：7小时深海钓（含盒饭午餐）马币400/人
-[...14 lines deleted...]
-                ************地接导游有权按实际情况调整行程游览顺序，以当地安排为准**********
+                推荐行程3：7小时深海钓（含盒饭午餐） 马币350/人
+                <w:br/>
+                推荐行程4：情人湾半日游（含岛上茶点）节假日马币400/人/平日马币350/人（所有水上项目任玩一次）
+                <w:br/>
+                <w:br/>
+                推荐行程5：仙本那水果园+水果大餐+ATV+水上脚踏船+含果园BBQ晚餐 马币250/人（逢一，三，五出发）
+                <w:br/>
+                <w:br/>
+                第五天   斗湖-澳门
+                <w:br/>
+                	早餐：酒店    午餐：自理
+                <w:br/>
+                酒店享用早餐后前往机场办理离境登机手续(含每人20KG行李托运)，返回澳门机场散团。结束愉快仙本那之旅！  
+                <w:br/>
+                ***以上行程仅供参考，在确保上述景点和标准不变的前提下，我社保留调整行程先后顺序的权利***
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -616,111 +628,111 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.全程机票税金以及导游司机客服小黑服务费 600元/人
                 <w:br/>
-                2.澳门斗湖往返机票及税含20KG行李；
-[...11 lines deleted...]
-                8.赠旅游意外险、入境卡申报服务
+                1.澳门斗湖往返机票含20KG行李；
+                <w:br/>
+                2.行程所列4晚住宿两人一室；
+                <w:br/>
+                3.行程所列用餐全程2正4早餐；
+                <w:br/>
+                4.行程空调旅游车(根据团队人数保证每人1正座）；
+                <w:br/>
+                5..本产品无领队随团，全程安排中文管家提供线上服务+仙本那段马来司机接送机+两天出海跳岛船上提供中文导游服务。
+                <w:br/>
+                6.出海跳岛12-30人一艘快艇拼船出海，含码头税，出海浮潜工
+                <w:br/>
+                7.赠旅游意外险、入境卡申报服务
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.马布岛水屋50马币/人、海上平台上岛费25马币/人、马达京岛马币15/人；合计90马币，请当地现场支付
+                1.马布岛水屋50马币/人、邦邦岛马币10/人、马达京岛马币15/人；合计75马币，请当地现场支付
                 <w:br/>
                 2.马来西亚政府旅游税10马币/间/晚
                 <w:br/>
                 3.国内往返澳门机场的交通。
                 <w:br/>
                 4.单房差（因酒店不设自然单间单人需补房差）
                 <w:br/>
                 5.一切个人消费，行程备注不含项目。
                 <w:br/>
                 6.12周岁以下不占床儿童不含早
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
@@ -1133,51 +1145,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-16</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-21</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>