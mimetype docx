--- v1 (2026-06-15)
+++ v2 (2026-08-24)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【海口纯净海南】海南海口三亚双高5天丨蜈支洲岛丨南山丨呀诺达丨槟榔谷丨升级2晚海边五钻海棠湾万达嘉华酒店行程单</w:t>
+        <w:t xml:space="preserve">【海口纯净海南】海南海口三亚双高5天丨蜈支洲岛丨南山丨呀诺达丨槟榔谷丨升级2晚三亚五钻酒店行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -396,51 +396,51 @@
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★经典&amp;大牌：5A蜈支洲岛 | 5A南山丨5A槟榔谷丨5A呀诺达
                 <w:br/>
                 ★特色美食：火车头万人海鲜广场爆款海鲜餐 | 文昌鸡特色餐 | 黎家簸箕餐
                 <w:br/>
-                ★甄选睡眠：海口精选品质酒店+升级2晚三亚一线海景酒店：三亚海棠湾万达嘉华度假酒店
+                ★甄选睡眠：海口精选品质酒店+升级2晚三亚网评五钻酒店--海棠湾麓湖度假酒店
                 <w:br/>
                 ★每团不超过22人（不包括儿童），赠送玫瑰谷电瓶车
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -729,51 +729,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：X     晚餐：火车头海鲜广场定制海鲜餐，放弃不用费用不退   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">三亚指定酒店（升级五钻）：海棠湾万达嘉华度假酒店.园景房或不低于以上标准网评5钻酒店</w:t>
+              <w:t xml:space="preserve">三亚指定酒店（升级五钻）：三亚海棠湾麓湖度假酒店.园景房/海棠湾中国太平铂骊酒店.高级房或不低于以上标准网评5钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -826,51 +826,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：黎苗簸箕餐     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">三亚指定酒店（升级五钻）：海棠湾万达嘉华度假酒店.园景房或不低于以上标准网评5钻酒店</w:t>
+              <w:t xml:space="preserve">三亚指定酒店（升级五钻）：三亚海棠湾麓湖度假酒店.园景房/海棠湾中国太平铂骊酒店.高级房或不低于以上标准网评5钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1960,51 +1960,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-16</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>