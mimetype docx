--- v1 (2026-06-15)
+++ v2 (2026-08-24)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">（假日）【陕晋大环线•传奇陕晋 】山西陕西双飞6天丨秦始皇陵兵马俑丨波浪谷丨雨岔大峡谷丨大唐不夜城丨云丘山丨黄河壶口瀑布丨小西天（纯玩）行程单</w:t>
+        <w:t xml:space="preserve">（假日）【陕晋大环线•传奇陕晋 】山西陕西双飞6天丨波浪谷丨雨岔大峡谷丨云丘山（丨黄河壶口瀑布丨小西天丨广胜寺（纯玩）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">DFY-20260506A2(运城早机）</w:t>
+              <w:t xml:space="preserve">DFY-20260910A2(下午机）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -168,51 +168,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">运城市</w:t>
+              <w:t xml:space="preserve">运城市-临汾市-延安市</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -343,114 +343,114 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【航班早知道】全景大环线，不走回头路！
-[...5 lines deleted...]
-                （具体航班时间以实际出票为准，可能会调成下午机去，晚机回，旅行社有权根据航班时间调整游览顺序）
+                【参考航班】全景大环线，不走回头路！
+                <w:br/>
+                【去程】广州 → 临汾｜CZ8903/1645-1930 或 广州 → 运城｜CZ3921/1700-1930
+                <w:br/>
+                【回程】临汾 → 广州｜CZ8904/2025-2300 或 运城 → 广州｜CZ3922/2020-2305
+                <w:br/>
+                （具体航班时间以实际出票为准，可能会调成晚机去，晚机回，旅行社有权根据航班时间调整游览顺序）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★【地球上的火星地貌】打卡《国家地理》同款火星秘境——【波浪谷】感受黄土地的脉搏！
+                ★【地球上的火星地貌】打卡《国家地理》同款火星秘境【波浪谷】感受黄土地的脉搏！
                 <w:br/>
                 ★【中和养生圣地】华夏大地秘境瑰宝，5A景区【云丘山】触摸【万年冰洞群】体验冰火两重天的感官刺激！
                 <w:br/>
-                ★【世界第八大奇迹】沉睡两千年的地下军团——【秦始皇兵马俑】8000陶佣栩栩如生，仿佛听见大秦战鼓自地心轰鸣
-[...1 lines deleted...]
-                ★【万里黄河第一瀑】中华母亲河——【黄河壶口瀑布】亲眼见证“黄河在咆哮”的壮观景象！
+                ★【飞虹塔下忆西游】86版西游记《扫塔辨奇冤》取景地【广胜寺飞虹琉璃塔】通体镶嵌七彩琉璃，日光下流光溢彩，如虹贯日，被誉为“琉璃艺术之冠”。
+                <w:br/>
+                ★【中华母亲河】世界唯一的金色瀑布【黄河壶口瀑布】亲眼见证“黄河在咆哮”的壮观景象！
                 <w:br/>
                 ★【中国革命精神坐标】走进【枣园&amp;杨家岭】宝塔山下，延河水畔，窑洞灯火照亮民族前路！
                 <w:br/>
-                ★【黄土高原光影奇观】被《国家地理杂志》赞为中国最美的狭缝峡谷——【雨岔大峡谷】可媲美美国羚羊谷！
+                ★【黄土高原光影奇观】被《国家地理杂志》赞为中国最美的狭缝峡谷【雨岔大峡谷】可媲美美国羚羊谷！
                 <w:br/>
                 ★【老祖宗的极繁美学】跟着《黑神话悟空》打卡东方巴洛克【隰县小西天】悬浮于尘世之上的艺术圣殿！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -569,158 +569,154 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-运城-云丘山-壶口
-[...3 lines deleted...]
-                导游接团后，车赴云丘山（约1.5小时），参观“河汾第一名胜”【云丘山】（游览约2小时），这里历史文化积淀博大精深，上古时期，是稷王教民稼穑的农耕文化始发地，是上古羲和以云丘山为北顶高榘观天定时，夏历产生的地方。参观【塔尔坡古村】欣赏云丘山婚俗表演，体验打花鼓、观皮影戏、村长家访、听民歌！还可自费参观全国仅有的【万年冰洞群】（不含门票+电瓶车套票130元/人，非必须，如需参观敬请自理），夏日结冰，冬日冒热气，更为奇观的是犬牙交错的冰凌柱争奇斗艳，十分壮观，经央视科技频道探索节目播出之后，吸引着无数游客揭开神秘面纱。
+                广州-临汾
+                <w:br/>
+                根据航班时间，于指定时间在广州白云机场集中，送团人将为您办理登机手续，搭乘航班飞赴临汾，前往酒店办理入住。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
-                景点：【云丘山】
-                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：不含早餐     午餐：团队餐，餐标30元/人     晚餐：特色餐黄河鱼庄   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">壶口：七月轩、学苑宾馆、壶口瀑布大酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：不含餐     午餐：不含餐     晚餐：不含餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">临汾：秋果酒店、晋琳酒店或同级，或运城：美豪怡致酒店，美巢雅韵或者同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                壶口-隰县-延安
-[...1 lines deleted...]
-                酒店早餐后，游览世界上唯一的金色瀑布【黄河壶口瀑布】（约2小时），世界上最大的黄河瀑布，黄河巨流至此，两岸苍山挟持，被压缩到20—30米的宽度。1000立方米/秒的河水，从20多米高的陡崖上倾注而泻，形成“千里黄河一壶收”的气概。车赴隰县（约2.5小时），游览中国佛教“西方圣境”之地—【隰县小西天】（约 2 小时），原名千佛庵。一看明版善本藏经；二看彩色悬塑艺术：全堂彩塑是我国少见的彩塑艺术群塑；三看小西天楹联“果有因因有果，有果有因，种甚因结甚果；心即佛佛即心，即心即佛，欲求佛先求心”，车赴延安，晚餐后入住酒店！
+                临汾-壶口-隰县-延安
+                <w:br/>
+                酒店早餐后，车赴壶口（约1.5小时），游览世界上唯一的金色瀑布【黄河壶口瀑布】（约2小时），世界上最大的黄河瀑布，黄河巨流至此，两岸苍山挟持，被压缩到20—30米的宽度。1000立方米/秒的河水，从20多米高的陡崖上倾注而泻，形成“千里黄河一壶收”的气概。特别安排【苹果采摘】（项目提示：入园费已含，采摘买苹果费用自理，如遇苹果未成熟不能入园，则改为壶口酥梨采摘或赠送每人2个苹果，无费用退还，敬请谅解）车赴隰县（约2小时），游览中国佛教“西方圣境”之地—【隰县小西天】（约 2 小时），原名千佛庵。一看明版善本藏经；二看彩色悬塑艺术：全堂彩塑是我国少见的彩塑艺术群塑；三看小西天楹联“果有因因有果，有果有因，种甚因结甚果；心即佛佛即心，即心即佛，欲求佛先求心”，车赴延安（约2.5小时），晚餐后入住酒店！
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【黄河壶口瀑布】【隰县小西天】
+                景点：【黄河壶口瀑布】【隰县小西天】【苹果采摘】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：团队餐餐标30元/人     晚餐：特色餐陕北风味   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐黄河大鲤鱼     晚餐：特色餐陕北风味   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">延安：金岳酒店、泗海酒店、欢顺酒店、御澜华廷或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -733,74 +729,74 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 延安-靖边-延安
                 <w:br/>
-                早餐后，车赴靖边（约2小时），游览【靖边波浪谷】（约3小时，为保证充足游览时间，景区内无法安排中餐，请自备干粮，敬请谅解！），景区内的丹霞地貌景观主要形成于距今9600万年前的白垩纪时期。这里的沙丘不断浸渍地下水，一层层沉积下来，凝结成砂岩,又经地壳运动、流水与风力的自然雕琢，形成了各类线谷、巷谷、赤壁等奇特的丹霞地貌景观。目前龙洲丹霞地貌是陕西规模最大的一个丹霞地貌景地，当地人称之为“波浪谷”、“红石峁”，也叫靖边红沙岩峡谷。这里的红色砂岩在风雨剥蚀下呈现出千奇百怪的姿态和色彩，在不同角度、时间都会呈现不同的景象。当雨后天晴时，红砂岩的色泽会更加鲜艳，同时也会因为阳光的作用形成特殊的光影效果，壮观奇特，正因如此也吸引了世界各地的摄影大咖目光。游览【杨家岭】（约1小时），中共中央在这里领导和开展了轰轰烈烈的大生产运动和延安整风运动。游览【枣园】（约1小时），毛泽东同志和老一辈无产阶级革命家，在这里领导和指挥了抗日战争和解放战争，培育了永放光芒的“延安精神”。打卡重现北宋延州历史风貌的【金延安】（约1小时），以老延安为摹本重现历史场景，穿过曾经激情燃烧的革命岁月，让人仿佛置身于千年前的北宋延州府边塞小城，穿越时空走进当年无数热血青年向往的老延安，领略黄土文化，感受古老延安！
+                酒店早餐后，游览【杨家岭】（约1小时），中共中央在这里领导和开展了轰轰烈烈的大生产运动和延安整风运动。游览【枣园】（约1小时），毛泽东同志和老一辈无产阶级革命家，在这里领导和指挥了抗日战争和解放战争，培育了永放光芒的“延安精神”。特邀安塞老艺人与您同台互动被称为“天下第一鼓”的【腰鼓表演】，齐唱时代的信仰--陕北红歌唱不衰！车赴靖边（约2小时），游览【靖边波浪谷】（约3小时），景区内的丹霞地貌景观主要形成于距今9600万年前的白垩纪时期。这里的沙丘不断浸渍地下水，一层层沉积下来，凝结成砂岩,又经地壳运动、流水与风力的自然雕琢，形成了各类线谷、巷谷、赤壁等奇特的丹霞地貌景观。目前龙洲丹霞地貌是陕西规模最大的一个丹霞地貌景地，当地人称之为“波浪谷”、“红石峁”，也叫靖边红沙岩峡谷。这里的红色砂岩在风雨剥蚀下呈现出千奇百怪的姿态和色彩，在不同角度、时间都会呈现不同的景象。当雨后天晴时，红砂岩的色泽会更加鲜艳，同时也会因为阳光的作用形成特殊的光影效果，壮观奇特，正因如此也吸引了世界各地的摄影大咖目光。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【靖边波浪谷】【杨家岭】【枣园】【金延安】
+                景点：【杨家岭】【枣园】【靖边波浪谷】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：不含午餐     晚餐：团队餐餐标30元/人   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：团队餐餐标30元/人     晚餐：团队餐餐标30元/人   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">延安：圣都酒店、金岳酒店、欢顺酒店、御澜华廷或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -811,244 +807,234 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                延安-甘泉-西安
-[...1 lines deleted...]
-                酒店早餐后，赴甘泉（60KM/车程约1.5小时），走进“黄土高原自然的地缝奇观”【甘泉大峡谷】（约2.5小时），这里是神奇的光影世界，被称为能与美国羚羊大峡谷相媲美的地方，走进峡谷，峡壁呈现凹凸不平，线条流畅，如波浪从您身边划过，宽的地方可几人并排可行，窄的地方只容一人过去，属于陕北独一无二的地质奇观，在几亿万年前，陕北地区发生过强烈的地震，史其一座黄土大山分开一条大裂缝，又经过几百年雨水冲刷，慢慢的形成了我们今天看到的甘泉大峡谷。每当阳光直射进峡谷内时，便可看到光影的奇迹！车赴西安（约4小时），夜游【大唐不夜城】（约1.5小时），整条街以大唐群英谱，贞观之治，武后行从，霓裳羽衣，雁塔题目，开元盛世等大型文化群雕贯穿其中，还有专门为这条街打造的璀璨绚烂的景观灯，结合周围恢弘大气的精致仿唐建筑群宛如梦回盛唐。
+                延安-甘泉-延安
+                <w:br/>
+                酒店早餐后，赴甘泉（约1.5小时），走进“黄土高原自然的地缝奇观”【甘泉大峡谷】（约2.5小时），这里是神奇的光影世界，被称为能与美国羚羊大峡谷相媲美的地方，走进峡谷，峡壁呈现凹凸不平，线条流畅，如波浪从您身边划过，宽的地方可几人并排可行，窄的地方只容一人过去，属于陕北独一无二的地质奇观，在几亿万年前，陕北地区发生过强烈的地震，史其一座黄土大山分开一条大裂缝，又经过几百年雨水冲刷，慢慢的形成了我们今天看到的甘泉大峡谷。每当阳光直射进峡谷内时，便可看到光影的奇迹！车返延安（约1小时），打卡重现北宋延州历史风貌的【金延安】（约1小时），以老延安为摹本重现历史场景，穿过曾经激情燃烧的革命岁月，让人仿佛置身于千年前的北宋延州府边塞小城，穿越时空走进当年无数热血青年向往的老延安，领略黄土文化，感受古老延安！
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【甘泉大峡谷】【大唐不夜城】
+                景点：【甘泉大峡谷】【金延安】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐秦宫御宴     晚餐：不含晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">西安：高新南智选、浐灞智选、港务区智选、港湾假日酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐 农家宴     晚餐：不含餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">延安：圣都酒店、金岳酒店、欢顺酒店、御澜华廷或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                西安-临潼-运城
-[...11 lines deleted...]
-                4、西安博物院逢周二闭馆，免费不免票，需提前预约。如遇闭馆或预约不成功，则改为参观：西安事变纪念馆/陕历博分馆之秦汉馆，以实际预约为准，旅行社不另作赔偿，敬请谅解。
+                延安-乡宁-临汾
+                <w:br/>
+                酒店早餐后，车赴云丘山（约3.5小时），参观“河汾第一名胜”【云丘山】（游览约2小时），这里历史文化积淀博大精深，上古时期，是稷王教民稼穑的农耕文化始发地，是上古羲和以云丘山为北顶高榘观天定时，夏历产生的地方。参观【塔尔坡古村】欣赏云丘山婚俗表演，体验打花鼓、观皮影戏、村长家访、听民歌！还可自费参观全国仅有的【万年冰洞群】（不含门票+电瓶车套票130元/人，非必须，如需参观敬请自理），夏日结冰，冬日冒热气，更为奇观的是犬牙交错的冰凌柱争奇斗艳，十分壮观，经央视科技频道探索节目播出之后，吸引着无数游客揭开神秘面纱。车赴临汾（约1.5小时），漫游【临汾鼓楼街夜市】（自由活动约1小时）。临汾最具地标性、人气最旺的综合性夜生活中心，在这里可以体验最地道、最热闹的临汾夜生活，感受这座城市的脉搏，这里能满足您对“逛吃”和“休闲”的双重需求！
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【西安博物院】【钟鼓楼广场+北院门仿古步行街】【秦始皇帝陵博物院】
+                景点：【云丘山】【临汾鼓楼街夜市】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：不含午餐     晚餐：特色餐晋南家宴   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">运城：美巢雅韵酒店、美豪怡致或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐养生宴     晚餐：不含晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">临汾：秋果酒店、晋琳酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                运城-广州
-[...1 lines deleted...]
-                早餐后，游览【运城盐湖】（乘旅游大巴环湖一周，约30分钟），途中路过【观景台】短暂停留，拍照留念，这里是世界三大硫酸钠型内陆盐湖之一。由于其盐含量类似中东的“死海”，人在水中可以漂浮不沉，故被誉为“中国死海”。结束后根据航班时间前往机场。送团乘机返广州，结束愉快旅程！
+                临汾机场/运城机场-广州
+                <w:br/>
+                酒店早餐后，游览【广胜寺】（游览约2小时）是全国首批重点文物保护单位，也是一座历史悠久的佛教文化景区，以其精美的建筑和丰富的文化遗产而闻名。中国现存最完整、最高大的明代琉璃塔【飞虹琉璃塔】1986年央视《西游记》第16集《扫塔辨奇冤》实景拍摄地。这座建于明代的全国最高琉璃塔（47米），通体镶嵌七彩琉璃，日光下流光溢彩，如虹贯日，被誉为“琉璃艺术之冠”。探源“最早中国”的文明殿堂【临汾市博物馆】（免费参观，周一闭馆）走进这座形如“日月同辉”的现代化博物馆，您将穿越五千年——从陶寺古国的观象台，到晋国霸业的青铜鼎，在一件件文物中，读懂：“中国”二字，为何始于山西？根据航班时间送团乘机返广州，结束愉快旅程！
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：不含午餐     晚餐：不含晚餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：团餐，餐标30元人     晚餐：不含餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">不含</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1103,51 +1089,51 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.大交通：含往返机票经济舱（机票一经开出，不得更改、不得签转、不得退票）
                 <w:br/>
                 2.住宿：全程入住豪华酒店标准双人房。每成人每晚一个床位，若出现单男单女， 没有三人间或者加床，客人需补单房差入住双标间，如参考酒店不能入住的情况下，调整入住不低于以上行程中参考备选酒店的质量标准。
                 <w:br/>
                 3.用餐：含5早7正，正餐餐标30元/人/正，行程内所有正餐均为团队用餐，若游客放弃用餐，恕不另行退费，请游客谅解。人数增减时，菜量相应增减，但维持餐标不变！餐饮风味、用餐条件与当地饮食有一定的差异，大家应有心理准备。
                 <w:br/>
                 4.门票：含行程中景点首道大门票，不含园中园门票。因个人原因自愿放弃景点参观，将不退还门票费用；在不影响旅游景点的情况下，我司有权对进出港口和旅游景点顺序进行调整，恕不另行通知（学生优惠请携带相关有效证件与当地导游协商退现，门店不办理退门票费用）！
                 <w:br/>
                 5.导游：当地持证专业中文导游！
                 <w:br/>
-                6.交通：陕西省当地旅游空调大巴，9-55座旅游车，根据人数安排车型。
+                6.交通：陕西省/山西省当地旅游空调大巴，9-55座旅游车，根据人数安排车型。
                 <w:br/>
                 7.儿童：半价餐、占车位、导游服务费、 含半价早餐，不占床，含半价门票,超高需当地补门票差价。
                 <w:br/>
                 8.其他：每天每人赠送一瓶矿泉水！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1377,188 +1363,110 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 238.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">《西安千古情》或《驼铃传奇》</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">70 分钟</w:t>
+              <w:t xml:space="preserve">景区交通+耳麦</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                自费项目：
+                <w:br/>
+                云丘山万年冰洞+景交套票130元      波浪谷玻璃桥+扶梯70元  
+                <w:br/>
+                枣园+杨家岭耳麦30元      广胜寺耳麦20元     小西天耳麦20元
+                <w:br/>
+                备注：以上项目非必须，可根据自身体力自愿自费，敬请谅解！行程内景区多为国家 5A 级无烟无噪音景区，为更加深入的了解当地文化，建议游客使用无线讲解耳麦！
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 298.00</w:t>
-[...85 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">¥(人民币) 270.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1723,51 +1631,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-16</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>