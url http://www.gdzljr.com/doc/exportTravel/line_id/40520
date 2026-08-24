--- v0 (2026-04-29)
+++ v1 (2026-08-24)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">（假日）【全景•大美陕西】双飞6天 | 兵马俑 | 回民街 | 大秦帝国| 大唐不夜城 | 西岳华山 | 西安博物院 | 壶口瀑布 | 枣园 |杨家岭（纯玩）行程单</w:t>
+        <w:t xml:space="preserve">（假日）【全景•大美陕西】【全景•大美陕西】双飞6天 | 兵马俑 | 华清宫| 回民街 | 大唐不夜城 | 西岳华山 | 西安博物院 | 壶口瀑布 | 南泥湾 |安塞腰鼓（纯玩）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">DFY-20260506A3（安康往返6天）</w:t>
+              <w:t xml:space="preserve">DFY-20260910A3（安康往返6天）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -396,59 +396,61 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★ 【世界第八大奇迹】沉睡两千年的地下军团——【秦始皇陵兵马俑】8000陶佣栩栩如生，仿佛听见大秦战鼓自地心轰鸣，铁骑踏碎六国山河！此生若未亲临，怎敢言懂中国之魂？
                 <w:br/>
-                ★ 【中国革命精神坐标】走进【枣园&amp;杨家岭】宝塔山下，延河水畔，窑洞灯火照亮民族前路！
-[...7 lines deleted...]
-                ★ 【陕北好江南】自力更生的精神原乡——【南泥湾】昔日荒山变稻浪“到处是庄稼，遍地是牛羊”。
+                ★【中国革命精神坐标】走进【枣园&amp;杨家岭】宝塔山下，延河水畔，窑洞灯火照亮民族前路！
+                <w:br/>
+                ★【国宝物语】一座博物馆，半部华夏史——【西安博物院】13万件珍宝静静诉说十三朝风云。
+                <w:br/>
+                ★【万里黄河第一瀑】中华母亲河——【黄河壶口瀑布】秋日水量丰沛，黄浪奔涌如千军万马，水雾升腾间，彩虹常现，气势磅礴却不失壮美！
+                <w:br/>
+                ★【奇险天下第一山】千仞绝壁如刀劈，万丈深渊云海吞——【西岳华山】胆魄在此淬炼，心志于此登顶！
+                <w:br/>
+                ★【陕北好江南】自力更生的精神原乡——【南泥湾】昔日荒山变稻浪“到处是庄稼，遍地是牛羊”，重温“自己动手，丰衣足食”的朴素智慧！
+                <w:br/>
+                ★【双重历史现场】中华文明刚柔并济的缩影——【华清宫】看一眼盛世余韵，忆一段家国深情
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -567,79 +569,79 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-安康-西安
                 <w:br/>
-                根据航班时间，于指定的地点集中前往广州白云机场集中，送团人将为您办理登机手续！导游接团后，参观【西安博物院】（约1.5小时），又名“小雁塔”，馆内珍藏丰富，各类文物琳琅满目，每一件都讲述着古都西安的辉煌过往。青铜器的厚重、陶俑的生动、瓷器的温润、金银器的华丽、书画的墨香……无不散发着古文化的独特魅力。漫步于【钟鼓楼广场+北院门仿古步行街】（约1.5小时），在具有民族特色的回民小吃街自费品尝美食：【网红蛋菜夹馍】、没有翅膀却能带你味蕾飞翔的【羊肉泡馍】、回坊必打卡的【花奶奶酸梅汤】、念念不忘必有回响的【石家包子】等等！夜游【大唐不夜城】（约2小时），整条街以大唐群英谱，贞观之治，武后行从，霓裳羽衣，雁塔题目，开元盛世等大型文化群雕贯穿其中，还有专门为这条街打造的璀璨绚烂的景观灯，结合周围恢弘大气的精致仿唐建筑群宛如梦回盛唐。
+                根据航班时间，于指定的地点集中前往广州白云机场集中，送团人将为您办理登机手续！导游接团后，漫步于【钟鼓楼广场+北院门仿古步行街】（约1.5小时），在具有民族特色的回民小吃街自费品尝美食：【网红蛋菜夹馍】、没有翅膀却能带你味蕾飞翔的【羊肉泡馍】、回坊必打卡的【花奶奶酸梅汤】、念念不忘必有回响的【石家包子】等等！参观【西安博物院】（约1.5小时），又名“小雁塔”，馆内珍藏丰富，各类文物琳琅满目，每一件都讲述着古都西安的辉煌过往。青铜器的厚重、陶俑的生动、瓷器的温润、金银器的华丽、书画的墨香……无不散发着古文化的独特魅力。夜游【大唐不夜城】（约2小时），整条街以大唐群英谱，贞观之治，武后行从，霓裳羽衣，雁塔题目，开元盛世等大型文化群雕贯穿其中，还有专门为这条街打造的璀璨绚烂的景观灯，结合周围恢弘大气的精致仿唐建筑群宛如梦回盛唐。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、西安博物院逢周二闭馆，免费不免票，需提前预约。如遇闭馆或预约不成功，则改为参观：西安事变纪念馆/陕历博分馆之秦汉馆，以实际预约为准，旅行社不另作赔偿，敬请谅解。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
                 景点：【西安博物院】【钟鼓楼广场+北院门仿古步行街】【大唐不夜城】
                 <w:br/>
                 到达城市：，
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：不含     午餐：特色餐长安大排档     晚餐：不含晚餐   </w:t>
+              <w:t xml:space="preserve">早餐：不含餐     午餐：不含餐     晚餐：不含餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">西安：高新南智选、浐灞智选、港务区智选假日、季枫酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -732,74 +734,74 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 延安-壶口-华山
                 <w:br/>
-                酒店享用自助早餐，车赴壶口（约2小时），途中路过延安精神的发源地南泥湾短暂停留，于【南泥湾党徽广场】拍照留念（约30分钟），南泥湾精神是延安精神的重要构成‘自己动手、丰衣足食’，激励着我们一代又一代的中华儿女。参观世界上唯一的金色瀑布【黄河壶口瀑布】（约2小时），黄河巨流至此，两岸苍山挟持，约束在狭窄的石谷中，山鸣谷应，声震数里，领略“天下黄河一壶收”的汹涌澎湃。车赴华山（约3小时），晚餐后入住酒店！
+                酒店享用自助早餐，车赴壶口（约2小时），途中路过延安精神的发源地南泥湾短暂停留，于【南泥湾党徽广场】拍照留念（约30分钟），南泥湾精神是延安精神的重要构成‘自己动手、丰衣足食’，激励着我们一代又一代的中华儿女。参观世界上唯一的金色瀑布【黄河壶口瀑布】（约2小时），黄河巨流至此，两岸苍山挟持，约束在狭窄的石谷中，山鸣谷应，声震数里，领略“天下黄河一壶收”的汹涌澎湃。特别安排【苹果采摘】（项目提示：入园费已含，采摘买苹果费用自理，如遇苹果未成熟不能入园，则改为壶口酥梨采摘或赠送每人2个苹果，无费用退还，敬请谅解），车赴华山（约3小时），晚餐后入住酒店！
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【南泥湾党徽广场】【壶口瀑布】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐迎亲宴     晚餐：团队餐餐标30元/人   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐黄河鱼庄     晚餐：团餐，餐标30元/人   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">华山：麗致酒店、雅斯特酒店、华悦里或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -849,139 +851,139 @@
                 2、因职业自身的身体承受能力，导游只带客人乘索道登上华山，简单讲解并交代注意事项后，游客在山上自由活动，导游在山下约定的时间、地点等候集合，不陪爬山！
                 <w:br/>
                 3、因华山上无法安排正餐，请游客提前准备些干粮或小食品，自行安排中餐！
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【西岳华山】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：不含餐     晚餐：特色餐英雄宴   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">华山：华山客栈、华山华悦里、华山白玉兰、华鑫国际或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：不含午餐     晚餐：特色餐英雄宴   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">华山：麗致酒店、雅斯特酒店、华悦里或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 华山-临潼-安康
                 <w:br/>
-                酒店享用自助早餐，车赴临潼（约1小时），参观“世界第八大奇迹”【秦始皇帝陵博物院】（约2.5小时）。景区包含兵马俑1、2、3号坑，兵马俑坑的规模宏大，三个坑共约有2万多平方米，坑内共计有陶俑马近八千件，木制战车一百余乘和青铜兵器4万余件。根据考古判断，这几座从葬坑象征着始皇生前的宿卫军守卫着陵园，而三座坑是按兵法布阵的，其中三号坑是总指挥部统帅三军。独家赠送价值238元/人《大秦帝王秦陵秘境》（含表演+秦俑手工制作+秦弓体验+真人AI变装）通过自己动手体验，进一步了解修复兵马俑背后的奥秘，学习工匠智慧，增强文物保护意识，通过A1体验，带你沉浸式穿越，走进秦始皇统一六国的壮烈历程。车赴安康（约3小时），打卡安康网红夜市【鼓楼街】（约1小时），位于汉江北岸，以“美食+文化娱乐轻时尚”为主题打造的旅游综合性街区，是安康本地居民夜生活的首选之地，在这里游客可自费品尝帝道陕南美食，满足不同口味需求.
+                酒店享用自助早餐，车赴临潼（约1.5小时），参观“世界第八大奇迹”【秦始皇帝陵博物院】（约2.5小时）。景区包含兵马俑1、2、3号坑，兵马俑坑的规模宏大，三个坑共约有2万多平方米，坑内共计有陶俑马近八千件，木制战车一百余乘和青铜兵器4万余件。根据考古判断，这几座从葬坑象征着始皇生前的宿卫军守卫着陵园，而三座坑是按兵法布阵的，其中三号坑是总指挥部统帅三军。游览【华清宫】（约2小时）这里遗留有比较完整的周、秦、汉、唐、明、清历代文化遗址、园林景观、古建筑及古树名木等文物资源。尤以唐明皇与杨贵妃缠绵的爱情故事而蜚声天下。车赴安康（约3小时），打卡安康网红夜市【鼓楼街】（约1小时），位于汉江北岸，以“美食+文化娱乐轻时尚”为主题打造的旅游综合性街区，是安康本地居民夜生活的首选之地，在这里游客可自费品尝帝道陕南美食，满足不同口味需求！
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                1、不含兵马俑单程电瓶车 5 元/人，乘坐约 5 分钟，如不坐电瓶车需要步行 10 分钟左右；非必须产生项目，请根据自身情况选择。
+                1、兵马俑电瓶车不含，单程 5 元/人，乘坐约 5 分钟，如不坐电瓶车需要步行 10 分钟左右；非必须产生项目，请根据自身情况选择。
                 <w:br/>
                 2、兵马俑景区内设有景区购物场所，可自由进出，属景区自身行为，非我社安排，请您谨慎消费！
                 <w:br/>
                 3、为保证讲解质量，兵马俑景区规定必须统一由景区讲解员进行讲解，讲解员为景区统一调配，如遇旺季人多讲解员不够或团队人数较少，可能会出现拼团讲解的情况，敬请谅解。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【秦始皇帝陵博物院】【鼓楼街】
+                景点：【秦始皇帝陵博物院】【华清宫】【鼓楼街】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐秦宫御宴     晚餐：不含   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐秦王宴     晚餐：不含餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">安康：宜尚酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1108,51 +1110,51 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.大交通：含往返机票经济舱（机票一经开出，不得更改、不得签转、不得退票）
                 <w:br/>
                 2.住宿：全程入住豪华酒店标准双人房。每成人每晚一个床位，若出现单男单女， 没有三人间或者加床，客人需补单房差入住双标间，如参考酒店不能入住的情况下，调整入住不低于以上行程中参考备选酒店的质量标准。
                 <w:br/>
-                3.用餐：含5早6正，正餐餐标30元/人/正，行程内所有正餐均为团队用餐，若游客放弃用餐，恕不另行退费，请游客谅解。人数增减时，菜量相应增减，但维持餐标不变！餐饮风味、用餐条件与当地饮食有一定的差异，大家应有心理准备。
+                3.用餐：含5早5正，正餐餐标30元/人/正，行程内所有正餐均为团队用餐，若游客放弃用餐，恕不另行退费，请游客谅解。人数增减时，菜量相应增减，但维持餐标不变！餐饮风味、用餐条件与当地饮食有一定的差异，大家应有心理准备。
                 <w:br/>
                 4.门票：含行程中景点首道大门票，不含园中园门票。因个人原因自愿放弃景点参观，将不退还门票费用；在不影响旅游景点的情况下，我司有权对进出港口和旅游景点顺序进行调整，恕不另行通知（学生优惠请携带相关有效证件与当地导游协商退现，门店不办理退门票费用）！
                 <w:br/>
                 5.导游：当地持证专业中文导游！
                 <w:br/>
                 6.交通：陕西省当地旅游空调大巴，9-55座旅游车，根据人数安排车型。
                 <w:br/>
                 7.儿童：半价餐、占车位、导游服务费、 含半价早餐，不占床，含半价门票,超高需当地补门票差价。
                 <w:br/>
                 8.其他：每天每人赠送一瓶矿泉水！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -1351,51 +1353,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">约70分钟，含门票导游服务费车费</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">70 分钟</w:t>
+              <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 238.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1479,91 +1481,161 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">景区交通+耳麦</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 山水景观必消环保车费用（当地现付给导游）
                 <w:br/>
-                壶口瀑布电瓶车40+华山索道及往返景交车（详见行程第四天备注的温馨提示：180/280/360，以上方式三选一）
-[...1 lines deleted...]
-                <w:br/>
+                壶口瀑布电瓶车40+华山索道及往返景交车（详见行程第四天备注的温馨提示：190/280/360，以上方式三选一）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 230.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">自愿消费的景区交通</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
                 自愿消费
                 <w:br/>
-                杨家岭耳麦10 +枣园耳麦10+ 延安革命纪念馆耳麦10+兵马俑耳麦20+ 西安博物院耳麦20 + 兵马俑单程电瓶车5
+                杨家岭+枣园耳麦30 兵马俑电瓶车5+耳麦20 西安博物院耳麦30 华清宫耳麦10
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">¥(人民币) 95.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1772,51 +1844,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-30</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>