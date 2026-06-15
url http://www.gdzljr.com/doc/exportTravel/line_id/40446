--- v0 (2026-04-30)
+++ v1 (2026-06-15)
@@ -601,53 +601,58 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                深圳北/珠海站-岳阳-宜昌【洞庭湖】【汴河街】
-[...1 lines deleted...]
-                指定时间自行于深圳北/珠海站集合乘高铁前往岳阳（车程约3.5小时）。抵达后游览八百里【洞庭湖】风光带（游览时间约1小时），欣赏我国第二大淡水湖，号称“八百里洞庭湖”;洞庭湖的意思就是神仙洞府，可见其风光之绮丽迷人，洞庭湖浩瀚迂回，山峦突兀，其最大的特点便是湖外有湖，湖中有山，渔帆点点，芦叶青青，水天一色，鸥鹭翔飞；碧波万顷的洞庭湖不愧为“天下第一水”，游览【汴河街】是以岳阳楼文化、洞庭文化、巴陵文化为基础精心打造的一条特色仿古商业街。汴河街建筑设计古朴典雅，是国内仿古建筑面积最大的传统风貌商业街，历史上该地区称之为汴河区，仿古街因此而得此名。游览结束乘车往宜昌（车程约3.5小时），晚宿宜昌
+                广州南/深圳北/珠海站-岳阳-宜昌【洞庭湖】【汴河街】
+                <w:br/>
+                指定时间自行于广州南/深圳北/珠海站集合乘高铁前往岳阳（车程约3.5小时）。抵达后游览八百里【洞庭湖】风光带（游览时间约1小时），欣赏我国第二大淡水湖，号称“八百里洞庭湖”;洞庭湖的意思就是神仙洞府，可见其风光之绮丽迷人，洞庭湖浩瀚迂回，山峦突兀，其最大的特点便是湖外有湖，湖中有山，渔帆点点，芦叶青青，水天一色，鸥鹭翔飞；碧波万顷的洞庭湖不愧为“天下第一水”，游览【汴河街】是以岳阳楼文化、洞庭文化、巴陵文化为基础精心打造的一条特色仿古商业街。汴河街建筑设计古朴典雅，是国内仿古建筑面积最大的传统风貌商业街，历史上该地区称之为汴河区，仿古街因此而得此名。游览结束乘车往宜昌（车程约3.5小时），晚宿宜昌
+                <w:br/>
+                <w:br/>
+                *1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。 
+                <w:br/>
+                2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 交通：高铁，大巴
                 <w:br/>
                 景点：洞庭湖，汴河街
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -1005,53 +1010,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                宜昌-【荆州古城】-岳阳-深圳北/珠海站
-[...1 lines deleted...]
-                早餐后，乘车前往三国文化名城——荆州（车程约1.5小时），乘电瓶车游览【荆州古城】（游览约40分钟）（不含：电瓶车40元人)：其又名江陵城，是中国历史文化名城之一。有保存较完好的荆州古城墙，城内东西直径3.75公里，南北直径1.2公里，面积4.5平方公里，城墙周长10.5公里，高8.83米，共六座城门，每座城门上均建有城楼。荆州古城墙始建于春秋战国时期，曾是楚国的官船码头和渚宫，后成为江陵县治所，出现了最初城廓。经过三百五十多年的风雨，现存的古城墙大部分为明末清初建筑。现耸立在人们眼前的雄伟砖城，为明清两代所修造。砖城逶迤挺拔、完整而又坚固，是我国府城中保存最为完好的古城垣。中餐后车返岳阳乘高铁返回深圳北/珠海站，抵达后结束愉快的行程，返回温馨的家！
+                宜昌-【荆州古城】-岳阳-广州南/深圳北/珠海站
+                <w:br/>
+                早餐后，乘车前往三国文化名城——荆州（车程约1.5小时），乘电瓶车游览【荆州古城】（游览约40分钟）（不含：电瓶车40元人)：其又名江陵城，是中国历史文化名城之一。有保存较完好的荆州古城墙，城内东西直径3.75公里，南北直径1.2公里，面积4.5平方公里，城墙周长10.5公里，高8.83米，共六座城门，每座城门上均建有城楼。荆州古城墙始建于春秋战国时期，曾是楚国的官船码头和渚宫，后成为江陵县治所，出现了最初城廓。经过三百五十多年的风雨，现存的古城墙大部分为明末清初建筑。现耸立在人们眼前的雄伟砖城，为明清两代所修造。砖城逶迤挺拔、完整而又坚固，是我国府城中保存最为完好的古城垣。中餐后车返岳阳乘高铁返回广州南/深圳北/珠海站，抵达后结束愉快的行程，返回温馨的家！
                 <w:br/>
                 交通：大巴，高铁
                 <w:br/>
                 景点：荆州古城
                 <w:br/>
                 自费项：荆州古城：电瓶车40元/人，登城墙35元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
@@ -1120,51 +1125,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">、交通：深圳北/珠海站—岳阳东，岳阳东-深圳北/珠海站往返高铁二等座位，请所有出游旅客必须携带本人有效身份证，无证者所造成损失由旅客自行承担。车次时间以确认件为准，我社保留行程根据具体高铁车次时间前后调整的权利，景点、标准不变！2、住宿：入住当地舒适酒店+升级2晚四钻豪华酒店，每人一床位，如出现单男或单女参团出现无法安排拼住时，需补单人房差600元/人、或减房差含早400元/人（酒店均无三人房）。（如遇节假日或用房紧张或政策等原因酒店被征用，我社将换用同等级别酒店，但不赔偿任何损失；当地条件有限，山区小城勿与广东珠三角区域相比，敬请谅解）。宜昌参考酒店：维也纳酒店或君鼎致尚酒店或同级建始参考酒店：九龙民俗酒店或1520民宿或悦悦高酒店或小西湖酒店或同级宣恩参考酒店：上悦酒店或睿欧酒店或宣恩悠然山居或新欣酒店或同级恩施参考酒店：星呈酒店、M酒店、维也纳酒店、半湾大酒店、朗曼大酒店酒店、硒茶小镇LOFT酒店、新凤居酒店、怡游假日酒店或同级3、用餐：行程中含5早5正，酒店含早，餐标30元/人/餐，升级2正当地特色餐40元/人/餐：摔碗酒、宣恩烤鱼（十人一桌，九菜一汤，人数增减时，菜量相应增减，维持餐标不变，不含酒水，餐不用不退）。4、用车：全程空调旅游车（2+1车型）（1人1正座，按尊老爱幼和晕车优先的原则乘坐，请尽量携带中小行李箱）5、门票：含景点首道门票（及行程所含交通费用），自身娱乐项目自理。6、购物：纯玩不进店；但行程中途经的很多场所（如：景区、酒店、餐厅、火车站等）内部都设有购物性场所，此类均不属于旅行社安排。7、导游：持有全国导游资格证及IC卡上岗，中文导游服务。8、保险：旅行社责任保险，建议客人购买旅游人身意外险！注：如因天气原因或人力不可抗拒等因素造成无法游览以上景点，我社不退任何费用；如因个人自身原因放弃游览以上景点我社不退任何费用</w:t>
+              <w:t xml:space="preserve">、交通：广州南/深圳北/珠海站—岳阳东，岳阳东-广州南/深圳北/珠海站往返高铁二等座位，请所有出游旅客必须携带本人有效身份证，无证者所造成损失由旅客自行承担。车次时间以确认件为准，我社保留行程根据具体高铁车次时间前后调整的权利，景点、标准不变！2、住宿：入住当地舒适酒店+升级2晚四钻豪华酒店，每人一床位，如出现单男或单女参团出现无法安排拼住时，需补单人房差600元/人、或减房差含早400元/人（酒店均无三人房）。（如遇节假日或用房紧张或政策等原因酒店被征用，我社将换用同等级别酒店，但不赔偿任何损失；当地条件有限，山区小城勿与广东珠三角区域相比，敬请谅解）。宜昌参考酒店：维也纳酒店或君鼎致尚酒店或同级建始参考酒店：九龙民俗酒店或1520民宿或悦悦高酒店或小西湖酒店或同级宣恩参考酒店：上悦酒店或睿欧酒店或宣恩悠然山居或新欣酒店或同级恩施参考酒店：星呈酒店、M酒店、维也纳酒店、半湾大酒店、朗曼大酒店酒店、硒茶小镇LOFT酒店、新凤居酒店、怡游假日酒店或同级3、用餐：行程中含5早5正，酒店含早，餐标30元/人/餐，升级2正当地特色餐40元/人/餐：摔碗酒、宣恩烤鱼（十人一桌，九菜一汤，人数增减时，菜量相应增减，维持餐标不变，不含酒水，餐不用不退）。4、用车：全程空调旅游车（2+1车型）（1人1正座，按尊老爱幼和晕车优先的原则乘坐，请尽量携带中小行李箱）5、门票：含景点首道门票（及行程所含交通费用），自身娱乐项目自理。6、购物：纯玩不进店；但行程中途经的很多场所（如：景区、酒店、餐厅、火车站等）内部都设有购物性场所，此类均不属于旅行社安排。7、导游：持有全国导游资格证及IC卡上岗，中文导游服务。8、保险：旅行社责任保险，建议客人购买旅游人身意外险！注：如因天气原因或人力不可抗拒等因素造成无法游览以上景点，我社不退任何费用；如因个人自身原因放弃游览以上景点我社不退任何费用</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -1725,51 +1730,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-30</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-16</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>