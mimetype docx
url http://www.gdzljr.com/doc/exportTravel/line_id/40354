--- v0 (2026-04-30)
+++ v1 (2026-06-15)
@@ -412,51 +412,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★私家小团，一单一团，2-8人一团，真纯玩零自费，休闲度假
                 <w:br/>
                 ★甄选睡眠：2大住宿标准随心选
                 <w:br/>
                 舒适四钻版：全程入住网评近海4钻酒店
                 <w:br/>
-                海边五钻版：全程入住网评海边五钻酒店--三亚海棠湾万达嘉华酒店，私享2400㎡雨林泳池，一线海边酒店
+                五钻海景版：全程入住网评海边五钻酒店.海景房--三亚凤凰岛度假酒店.全海景房/三亚金凤凰海景酒店.豪华海景房
                 <w:br/>
                 ★  酷炫潮玩 惬意海上时光：【豪华飞桥游艇出海或双体帆船出海】，休闲海钓/海上KTV/摩托艇体验/浮毯/浮潜等
                 <w:br/>
                 ★  上天下海、穿越雨林、网红打卡、礼佛祈福......总有一款适合您 玩法7选1
                 <w:br/>
                 ①礼佛祈福【南山文化旅游区】108米海上观音+网红打卡【凤凰岛天空酒廊下午茶一份】，享醉美下午休闲时刻
                 <w:br/>
                 ②浪漫天堂【蜈支洲岛】，“中国的马尔代夫”，激情花样玩海+赠送【岛上下午茶一份】，椰风海浪，惬意时光
                 <w:br/>
                 ③世外桃源【西岛】，打卡网红珊瑚墙、逛百年渔村；爱在【天涯海角】+赠送【天涯书局下午茶】，浪漫与你同行
                 <w:br/>
                 ④钻石级热带雨林【呀诺达】呼吸负氧离子+赠送【雨林下午茶一份】，关上手机 聆听山野 远离喧嚣；
                 <w:br/>
                 ⑤解锁黎苗风情【槟榔谷黎苗文化旅游区】，嗨玩14项游乐项目（水陆越野车+雨林水漂（不含雨衣）+飞林探巢+田野卡丁车+高空滑索+高空自行车+黎家弓弩+小火车+山地滑车+雨林旱滑+雨林天眼+步步惊心+攀岩+彩虹滑道）
                 <w:br/>
                 ⑥野趣生成中【野王UTV越野乘坐初体验】、狂野瞬间放飞自我 ；【直升机飞行体验1圈】低空飞行，上帝视角俯瞰美景
                 <w:br/>
                 ⑦走呀，去冲浪！！【后海冲浪体验1带3】，乘风破浪、拥抱大海，体验站板的乐趣和快感
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -614,91 +614,91 @@
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-三亚（飞行时间约70-80分钟）
                 <w:br/>
                 于指定时间自行前往广州白云机场（具体时间/位置出团前1-2天告知，建议提前120分钟抵达机场），由工作人员为您协助办理乘机手续后。乘坐客机降临美丽的鹿城—三亚（参考航班：广州-三亚AQ1111/20:10-21:40，含15kg免费托运行李额，具体航班时间以实际出票为准），感受美丽鹿城的热带风情，抵达三亚机场后由安排专车接机送往酒店.
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 3、温馨提示：全天不含餐、旅游车及导游服务 ；
                 <w:br/>
                 4、需要自行办理住店手续，交纳住店押金（具体以酒店收取为准，房间无任何损坏等问题情况下退房时押金会给予全部退还）
                 <w:br/>
                 5、三亚机场接机专车接机，落地无需等待其他人。
                 <w:br/>
                 6、航班参考：广州三亚AQ1111/20:10-21:40、CZ6744/18:30-20:05（周四），九元航空AQ仅含15kg免费托运行李额，不得指定航班，最终航班以实际出票为准。如指定其他航班，价格请单询。
                 <w:br/>
                 7、预定须知：私家小团，一单一团，2人起订；
                 <w:br/>
                 8、2大住宿标准选择，不同住宿版本对应价格不同，请根据需求进行选择：
                 <w:br/>
-                舒适四钻版参考：三亚大东海君亭/新城酒店/椰蓝湾或不低于以上标准酒店
-[...1 lines deleted...]
-                海边五钻版参考：三亚海棠湾万达嘉华酒店.园景房，备选酒店：三亚清能丽景海湾酒店.豪华园景房或不低于以上标准酒店
+                舒适四钻版参考：三亚大东海君亭酒店（豪华房）/楚道洪宾假日酒店（高级房）/君锦滨海酒店（A栋山景房）或不低于以上标准酒店
+                <w:br/>
+                海边五钻版参考：三亚凤凰岛度假酒店（全海景房）/三亚金凤凰海景酒店（豪华海景房），备选：三亚丽禾华美达广场酒店.豪华海景房/天通富禾.超级海景房
                 <w:br/>
                 交通：飞机+接机一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">三亚指定酒店：（4钻版参考）大东海君亭或不低于以上标准酒店；海边五钻版：海棠湾万达嘉华酒店或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">三亚指定酒店：（4钻版参考）三亚大东海君亭酒店（豪华房）/楚道洪宾假日酒店（高级房）/君锦滨海酒店（A栋山景房）或不低于以上标准酒店；五钻海景版参考行程参考酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -803,51 +803,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">三亚指定酒店：（4钻版参考）大东海君亭或不低于以上标准酒店；海边五钻版：海棠湾万达嘉华酒店或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">三亚指定酒店：（4钻版参考）三亚大东海君亭酒店（豪华房）/楚道洪宾假日酒店（高级房）/君锦滨海酒店（A栋山景房）或不低于以上标准酒店；五钻海景版参考行程参考酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1062,51 +1062,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">三亚指定酒店：（4钻版参考）大东海君亭或不低于以上标准酒店；海边五钻版：海棠湾万达嘉华酒店或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">三亚指定酒店：（4钻版参考）三亚大东海君亭酒店（豪华房）/楚道洪宾假日酒店（高级房）/君锦滨海酒店（A栋山景房）或不低于以上标准酒店；五钻海景版参考行程参考酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1815,51 +1815,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-30</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-16</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>