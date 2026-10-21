--- v0 (2026-08-24)
+++ v1 (2026-10-21)
@@ -567,51 +567,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 第一天：广州南/广州东/深圳北/新塘站→云霄站
                 <w:br/>
                 上午：广州南/广州东/深圳北/新塘站乘高铁动车前往云霄站（广州南出发游客12306直达无票，则改为深圳北中转）。
                 <w:br/>
-                下午：抵达后导游接团，漫步【苏峰山·环岛路】（游玩1小时，电瓶车10元/人自理）苏峰山为东山岛外八景之一，称"苏柱擎天"在苏峰山下的环岛路，环山线路是东山岛生态环岛公路东线最佳的观景线路。行走在这里，一路风景如画！还可观沧海茫茫，山海天共长天一色，实在美不胜收。打卡【乌礁湾醉美风车田】（约20分钟）。半城烟火半边海【南门湾】（约1小时）南门湾为电影《左耳》的拍摄地，电影《左耳》里回荡的那句“爱对了是爱情，爱错了是青春”，是时候岁月走过，我们应该寻一个平静的去处，扔去那些世俗里积累的烦恼。品【龙虾鲍鱼小管宴】。办理入住酒店休息。
+                下午：抵达后导游接团，乘坐快艇穿梭鱼排其中，像是进入了一个世外桃源，海上世外桃园。错落有致，线条柔美，层层叠叠就像是画笔游走，描出一幅灵动无比的水墨山水画。这里就像“海上威尼斯”，由数十万个鱼箱和数百个小木屋组成的海上鱼排。登上【海上鱼排】（体验约2小时）可以在鱼排钓鱼，进行自由海钓活动（根据个人喜好安排时间）【岛主驾到·蚝门蟹宴】任吃生蚝+海螃蟹+东山红薯。半城烟火半边海【南门湾】（约1小时）南门湾为电影《左耳》的拍摄地，电影《左耳》里回荡的那句“爱对了是爱情，爱错了是青春”，是时候岁月走过，我们应该寻一个平静的去处，扔去那些世俗里积累的烦恼。品【东山小管宴】。办理入住酒店休息。
                 <w:br/>
                 交通：动车
                 <w:br/>
                 到达城市：福建省
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：含餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -644,227 +644,223 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第二天：鱼排体验→漳州古城→七彩官畲
-[...3 lines deleted...]
-                下午：前往华安车程约1小时，参观【七彩官畲村】（游玩2小时，含电瓶车）官畲村是一个传统村落，也是世界文化遗产大地土楼群的中途休憩站，是建在半山腰上的畲寨，古朴的自然风光、多样的畲寨风情成就了官畲这个小村落。在这样的村庄里，于青山绿水间领略畲寨风情，俨然有种超脱世外之感。观赏七星瓢虫小屋-荡铁索桥-孔雀翎-儿童乐园-茶园区-百香果木架等。晚餐享用【官畲欢迎晚宴】。办理入住酒店休息。
+                第二天：东山岛苏峰山→漳州古城→洛伽寺→梧林古村落
+                <w:br/>
+                上午：酒店早餐，漫步【苏峰山·环岛路】（游玩1小时，含电瓶车）苏峰山为东山岛外八景之一，称"苏柱擎天"在苏峰山下的环岛路，环山线路是东山岛生态环岛公路东线最佳的观景线路。行走在这里，一路风景如画！还可观沧海茫茫，山海天共长天一色，实在美不胜收。打卡【乌礁湾醉美风车田】（约20分钟）。集合时间车程赴漳州车程约2小时，参观【漳州古城】（游玩约1小时，赠送漳州特色四果汤）漳州古城是一座可以让人没思没想的城市，不似已经变得客套的厦门，或者已悄然有了偶像包袱的泉州，这里暂时没有“文创”的打扰，有的就是日常的悠闲，在这里你可以买上一瓶加了片仔癀草的甘蔗汁，闲逛个半天，渴了四果汤，饿了手抓面，一路踅来，古迹和旧时的烙印就像熟悉的邻居，一切清闲得恰好。
+                <w:br/>
+                下午：前往晋江车程约2小时，参观【洛伽寺】（约1小时）一个建在海上的寺庙，随手一拍都是大片，泉州市石狮市滨海东路黄金海岸的宫屿岛上，被誉为“海天佛国”，以其独特的地理位置和深厚的佛教文化底蕴吸引着无数游客前来朝拜和游览。寺庙始建于唐朝末年，有着千年的历史，是泉州地区最古老的寺院之一。【黄金海岸沙滩】与洛伽寺仅一桥之隔，游客可以在这里享受阳光、沙滩和海风的陪伴，感受海边的浪漫和惬意。【梧林传统村落】（游玩约1小时）现存明朝百福墙、清朝官式红砖大厝、近现代哥特式和罗马式洋楼、番仔楼等各式风貌建筑200幢，它们默默讲述着百年侨村的辉煌荣耀，传递着一代代华侨的悠悠家国情。办理入住酒店休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：含餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">住宿：七星瓢虫屋</w:t>
+              <w:t xml:space="preserve">泉州豪生酒店/宝辉大酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第三天：华安土楼→石狮洛伽寺→梧林古村落
-[...15 lines deleted...]
-                下午：前往晋江车程约2小时，参观【洛伽寺】（约1小时）一个建在海上的寺庙，随手一拍都是大片，泉州市石狮市滨海东路黄金海岸的宫屿岛上，被誉为“海天佛国”，以其独特的地理位置和深厚的佛教文化底蕴吸引着无数游客前来朝拜和游览。寺庙始建于唐朝末年，有着千年的历史，是泉州地区最古老的寺院之一。【黄金海岸沙滩】与洛伽寺仅一桥之隔，游客可以在这里享受阳光、沙滩和海风的陪伴，感受海边的浪漫和惬意。【梧林传统村落】（游玩约1小时）现存明朝百福墙、清朝官式红砖大厝、近现代哥特式和罗马式洋楼、番仔楼等各式风貌建筑200幢，它们默默讲述着百年侨村的辉煌荣耀，传递着一代代华侨的悠悠家国情。酒店休息。
+                第三天：洛阳桥→泉州西街·开元寺→南少林、埔村含簪花
+                <w:br/>
+                上午：酒店早餐，【洛阳桥】中国第一座跨海梁式石桥，誉称海内第一桥；与赵州桥、卢沟桥、广济桥并称中国古代四大名桥；后前往【西
+                <w:br/>
+                街】（游玩约1小时）是泉州较早开发的街道和区域，早在宋朝，它就已经象征了泉州的繁荣，它还是泉州市区保存较完整的古街
+                <w:br/>
+                区，保留着大量具有历史原貌的建筑。【西街观景平台】站在西街高处，俯视千年古刹开元寺，观西街，忆繁华泉州。泉州必打卡
+                <w:br/>
+                经典之西街【小西埕】白岩松说过: 泉州,这是你这一生至少要去一次的城市。【开元寺】（游玩约1小时）福建省内规模最大的佛
+                <w:br/>
+                教寺院。泉州22处代表性古迹遗址之一。
+                <w:br/>
+                下午：【泉州南少林】坐落在‌福建省泉州市丰泽区清源山东岳山麓‌，具体地址在东岳古道前街66号附近。寺庙依山而建，规模庞大，占地面积近500亩，与开元寺、承天寺、崇福寺并称为泉州四大丛林。后前往【蟳蜅村】（游玩约2小时）这里是泉州海上丝绸之路的起点的重要港口。大部分载瓷器商船就是在这里起航的。返航压舱的蚵壳于是就地取材，成了当地特色的“蚵壳厝”。在这里我们也可以换上当地特色渔家女服饰，再由蟳蜅阿姨给你梳个簪花围头饰，带你当一回真正的蟳蜅女（女士赠送体验非遗文化-簪花围）。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早     午餐：含餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：含餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">住宿：石狮铂尔曼大酒店/同级酒店</w:t>
+              <w:t xml:space="preserve">泉州豪生酒店/宝辉大酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第四天：厦门北→广州南/广州东/深圳北/新塘站
-[...3 lines deleted...]
-                下午：【蟳蜅村】（游玩约2小时）这里是泉州海上丝绸之路的起点的重要港口。大部分载瓷器商船就是在这里起航的。返航压舱的蚵壳于是就地取材，成了当地特色的“蚵壳厝”。在这里我们也可以换上当地特色渔家女服饰，再由蟳蜅阿姨给你梳个簪花围头饰，带你当一回真正的蟳蜅女（女士赠送体验非遗文化-簪花围）。厦门北乘坐高铁返广州南/深圳北，结束愉快旅途（返广州南游客12306直达无票，则改为深圳北中转）。
+                第四天：泉州→云水谣（南靖土楼）→漳州→广州南/深圳北
+                <w:br/>
+                下午：酒店早餐后，乘车赴南靖，参观【云水谣】（游玩3小时）是个历史悠久的古老村落，村中幽长古道、百年老榕、神奇土楼，还有那灵山碧水，无不给人以超然的感觉。电影《云水谣》，在此拍 摄取景。漫步【云水谣】古道，感受小桥流水、千年古榕树的宁静与悠闲。【和贵楼】和贵楼又称山脚楼，建于清代雍正十年，由简次屏公建造的，占地1547平方米，是南靖最高的土楼。精美双环圆土楼—【怀远楼】此楼建于清宣统元年（1909年），至今保存完好，文化底蕴深厚，是国家级重点文物保护单位，目前已被列入《世界文化遗产名录》。
+                <w:br/>
+                下午：适时送漳州高铁站，乘坐高铁返程，结束愉快旅途（返广州南游客12306直达无票，则改为深圳北中转）。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：含餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1428,51 +1424,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-24</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-21</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>