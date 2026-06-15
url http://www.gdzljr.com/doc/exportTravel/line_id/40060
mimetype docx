--- v0 (2026-04-30)
+++ v1 (2026-06-15)
@@ -343,53 +343,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-新加坡  CZ353/08:20-12:30
-[...1 lines deleted...]
-                吉隆坡-广州CZ350 /13:35-17:40
+                广州-新加坡  CZ353（08:20-12:30）或CZ349（08:30-12:45）或CZ3047（09:25-13:40）；
+                <w:br/>
+                吉隆坡-广州CZ350 （13:35-17:40）或CZ354（13:45-17:50）或CZ3040（17:50-22:05）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -559,51 +559,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-新加坡，参考航班 CZ353 （08:20-12:30）星耀樟宜-鱼尾狮--滨海湾花园
+                广州-新加坡，星耀樟宜-鱼尾狮--滨海湾花园
                 <w:br/>
                 请各位贵宾提前3小时，自行前往广州白云国际机场集中办理登机手续，乘搭国际航班飞抵著名的花园城市--【新加坡】.
                 <w:br/>
                 【打卡星耀樟宜】（自行游览，不含付费区域门票）星耀的核心景点， 目前全世界最高的室内瀑布，滂湃 的 40 米的高空倾泻而下，从建筑的顶端到地底下 2 楼，像锅炉一样的漩涡，时时激起然然云雾，还 不时地变化多端。无论日或夜，都是不可思议的美！（备注：如遇维修不对外开放则取消此项，无费用退还）
                 <w:br/>
                 【鱼尾狮公园】（约20分钟）：坐落于新加坡河畔，是新加坡的标志和象征；公园周围地带的其他新加坡著名的地标性建筑：【政府大厦】、【高等法院】、【维多利亚剧院】、【国会大厦】、【伊丽莎白公园】、【莱佛士铜像】、【滨海艺术中心】。 
                 <w:br/>
                 【国会大厦】（外观）位于新加坡中心商业地区，与全国最大的金融中心莱佛士坊隔新加坡河相望，是本区文化建筑的地标，也是外国游客必来地之一。
                 <w:br/>
                 【市政厅】（外观）此地见证了许多的新加坡建国重大相关的历史事件。在这里新加坡总理办公室、外交部、最高法院、新加坡法律学会、公共服务委员会、仲裁法庭都在此地。
                 <w:br/>
                 【高等法院】（外观）最高法院与政府大厦相邻，建于1939年，地点为前欧洲大酒店(Grand Hotel de L'Europe)遗址，是新加坡最近期的殖民时期建筑。
                 <w:br/>
                 【滨海艺术中心】坐落在新加坡市区内的新加坡河入海口，与滨海湾毗邻。滨海艺术中心是新加坡首屈一指的艺术表演场地。造型独特的圆顶为它赢得了“榴莲”的称号。
                 <w:br/>
                 【滨海湾花园】几颗高50余米的人造天空树再滨海湾拔地而起。阿凡达电影场景重现，超级树其实是个大温室，当初设计概念便是以供应生活机能为主要诉求，超级树的树叶会在白天的时候吸收太阳光，转化成电能储存，同时还具有遮荫的效果。等到夜晚来临，树冠便会亮起成为路灯，形成照明设备，主要靠的便是白天所搜集到的太阳能。
                 <w:br/>
                 【超级树灯光秀】（不含超级树门票，如遇政策原因不开，费用不退）阿凡达电影场景重现，超级树其实是个大温室，当初设计概念便是以供应生活机能为主要诉求，超级树的树叶会在白天的时候吸收太阳光，转化成电能储存，同时还具有遮荫的效果。等到夜晚来临，树冠便会亮起成为路灯，形成照明设备，主要靠的便是白天所搜集到的太阳能。
                 <w:br/>
                 温馨提示：《入境卡》——请务必在登机前 3 天内申请好电子入境卡 SG Arrival Card（需要提供有效电子邮件，以确保能收到电子通行证） 。SG Arrival Card 申请网站（免费）：https://eservices.ica.gov.sg/sgarrivalca
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
@@ -944,51 +944,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                吉隆坡-广州，参考航班 CZ350 （13:35-17:40）
+                吉隆坡-广州
                 <w:br/>
                 酒店享用早餐后，自由活动。于指定时间集合，前往吉隆坡机场办理登机手续，乘搭国际航班飞往广州机场。航班抵达广州机场后散团，结束愉快的旅程！
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、返程前请仔细检查自己的行李物品， 不要遗漏酒店； 
                 <w:br/>
                 2、以上行程仅作为参考，具体航班和详细安排请以出团最终确定行程为准； 
                 <w:br/>
                 3、如因航班调整或客人原因，减少用餐，餐费不退。以上酒店仅供参考，最终以出团通知书为准。
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1507,51 +1507,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-30</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-16</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>