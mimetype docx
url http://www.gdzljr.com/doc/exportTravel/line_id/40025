--- v0 (2026-04-01)
+++ v1 (2026-08-24)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">（假日）五一【奢享新马MH-新动环球】新加坡、马来西亚、环球影城(MH三飞6天）行程单</w:t>
+        <w:t xml:space="preserve">（假日）【奢享新马MH-新动环球】新加坡、马来西亚、环球影城(MH三飞6天）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZLJRQY-SXXM-B-QY51</w:t>
+              <w:t xml:space="preserve">ZLJRQY-SXXM-B-QY-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -657,67 +657,71 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                黑风洞-首相署-苏丹皇宫-独立广场-双子星塔-莎罗马人行天桥-特色美食街
+                黑风洞-苏丹皇宫-独立广场-国家清真寺-默迪卡118-双子星塔-莎罗马人行天桥-亚罗街美食中心
                 <w:br/>
                 享用早餐，然后开始游览： 
                 <w:br/>
-                【黑风洞】参观印度教圣地，又名【七彩天梯】，位于吉隆坡北郊 13 公里处的黑风洞景区内，拥有 272 梯级的陡峭阶梯，景区以石灰岩溶洞群分布，享有“马来西亚大自然景观”“石灰岩的梦世界”之美誉。欲登上黑风洞，得先攀登272层阶梯才可抵达。
-[...7 lines deleted...]
-                【莎罗马人行天桥】Saloma Link行人天桥地点位于吉隆坡甘榜峇鲁轻快铁站（Kampung Baru LRT）附近，主要是衔接甘榜峇鲁与吉隆坡国油双塔楼（KLCC）的
+                【黑风洞】（约60分钟）参观印度教圣地，又名【七彩天梯】，位于吉隆坡北郊 13 公里处的黑风洞景区内，拥有 272 梯级的陡峭阶梯，景区以石灰岩溶洞群分布，享有“马来西亚大自然景观”“石灰岩的梦世界”之美誉。欲登上黑风洞，得先攀登272层阶梯才可抵达。
+                <w:br/>
+                【苏丹皇宫】（外观，约30分钟）：这里本是一个中国富商的住宅，1926年出售改建成雪兰萌苏丹的王宫，现在是国王的王宫。马来西亚的国王是由各州世袭苏丹中选出的。皇家的花园会、授职仪式、招待会等都在这里举行。王宫不对外开放，游客只能欣赏它的外观。
+                <w:br/>
+                【独立广场】（约60分钟）独立广场坐落于苏丹阿都沙末大厦对面，绿草如茵的广场极具历史价值。为纪念马来西亚脱离英国统治独立而建，每年会在此举办国庆活动。广场对面是城市长廊，门口的“I LOVE KL”是其标志性logo。周边有圣玛丽教堂、历史博物馆、雪兰莪俱乐部等很多混合各国特色的老式建筑。
+                <w:br/>
+                【国家清真寺】（外观、约30分钟）位于吉隆坡市中心，占地5.5公顷，于1965年建成，这是一组包括祈祷大厅、大尖塔、陵墓和办公大楼的建筑群，其造型和装饰与麦加的三大清真寺相仿，气势恢弘，是伊斯兰建筑艺术的杰出代表。
+                <w:br/>
+                【“默迪卡118”（Merdeka 118）】（外观）以楼高678.90米记录，取代上海中心大厦成为世界第二高楼，仅次于阿联酋迪拜的哈里发塔。吉隆坡默迪卡118大厦成为马来西亚与东南亚最高的建筑物，彰显了马来西亚的实力和骄傲。
+                <w:br/>
+                【双子星塔】（外观，约40分钟）马来西亚的标志性建筑；这幢外形独特的银色尖塔式建筑，号称世界最高的塔楼，是马来西亚经济蓬勃发展的象徵。 
+                <w:br/>
+                【莎罗马人行天桥】（约20分钟）Saloma Link行人天桥地点位于吉隆坡甘榜峇鲁轻快铁站（Kampung Baru LRT）附近，主要是衔接甘榜峇鲁与吉隆坡国油双塔楼（KLCC）的
                 <w:br/>
                 行人天桥。该人行天桥的屋顶部分，由4100盏LED灯打造而成，晚间会随不同节日变换颜色，尤其是夜间看起来更具吸引力，不妨傍晚到访，等待等入夜后的亮灯，这样就可以体验两种日夜不同感觉。
                 <w:br/>
-                【特色美食街】（1.5 小时，晚餐自理）本地人喜爱的美食中心，价格亲民，里面设置很多小摊位，下班时间这里非常热闹，我们加入其中，品尝最地道的马来味道。
+                【特色美食街】（约80 分钟，晚餐自理）本地人喜爱的美食中心，价格亲民，里面设置很多小摊位，下班时间这里非常热闹，我们加入其中，品尝最地道的马来味道。
                 <w:br/>
                 交通：大巴车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助     午餐：肉骨茶     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -937,71 +941,73 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                鱼尾狮-滨海湾花园-甘榜格南-苏丹回教堂-哈芝巷-国立大学-星耀樟宜-机场-吉隆坡
+                鱼尾狮-滨海湾花园-甘榜格南-苏丹回教堂-南洋药油世家-国立大学-星耀樟宜-机场-吉隆坡
                 <w:br/>
                 酒店享用早餐，
                 <w:br/>
                 【鱼尾狮公园】（约20分钟）：坐落于新加坡河畔，是新加坡的标志和象征；公园周围地带的其他新加坡著名的地标性建筑：【政府大厦】、【高等法院】、【维多利亚剧院】、【国会大厦】、【伊丽莎白公园】、【莱佛士铜像】、【滨海艺术中心】。 
                 <w:br/>
                 【国会大厦】（外观）位于新加坡中心商业地区，与全国最大的金融中心莱佛士坊隔新加坡河相望，是本区文化建筑的地标，也是外国游客必来地之一。
                 <w:br/>
                 【市政厅】（外观）此地见证了许多的新加坡建国重大相关的历史事件。在这里新加坡总理办公室、外交部、最高法院、新加坡法律学会、公共服务委员会、仲裁法庭都在此地。
                 <w:br/>
                 【高等法院】（外观）最高法院与政府大厦相邻，建于1939年，地点为前欧洲大酒店(Grand Hotel de L'Europe)遗址，是新加坡最近期的殖民时期建筑。
                 <w:br/>
                 【滨海艺术中心】（外观）坐落在新加坡市区内的新加坡河入海口，与滨海湾毗邻。滨海艺术中心是新加坡首屈一指的艺术表演场地。造型独特的圆顶为它赢得了“榴莲”的称号。
                 <w:br/>
                 【超级树】（不含超级树门票）阿凡达电影场景重现，超级树其实是个大温室，当初设计概念便是以供应生活机能为主要诉求，超级树的树叶会在白天的时候吸收太阳光，转化成电能储存，同时还具有遮荫的效果。等到夜晚来临，树冠便会亮起成为路灯，形成照明设备，主要靠的便是白天所搜集到的太阳能。
                 <w:br/>
                 【甘榜格南】位于Bugis地铁站的东北方，与Victoria街、Jln Sultan和Beach路相邻。这里有着美轮美奂的建筑、异国情调的商店和可口精致的美食。如果你在斋月期间到此，会发现周边到处都是小吃摊位和文化表演，尤其晚上的节日氛围更令人沉浸。
                 <w:br/>
                 【苏丹回教堂】外观 Sultan Mosque 属于甘榜格南的标志性建筑，走在路上远远就能看到教堂的金色圆顶，教堂前面的Bussorah St有很多特色小店，土耳其，阿拉伯中东餐厅。 
                 <w:br/>
-                【新加坡国立大学】（如遇政策原因不开放，则改为外观）位于新加坡共和国，是环太平洋大学联盟、亚洲大学联盟、全球大学校长论坛、亚太国际教育协会、国际研究型大学联盟、Universitas 21、新工科教育国际联盟、国际应用科技开发协作网成员。2024年QS世界大学排名中，新加坡国立大学位列第8名。
+                【南洋药油世家】狮城人气伴手礼的药油，传承百年历史，探访药油传承，其中消炎治跌打的红花油、专治风湿的千里追风油、针对蚊虫的豆蔻油、万应驱风油、镇痛膏，是送给家中长辈最好的温暖。
+                <w:br/>
+                【新加坡国立大学】（如因学校原因不允许进入或不允许下车，将更改为车游或在门口参观！）位于新加坡共和国，是环太平洋大学联盟、亚洲大学联盟、全球大学校长论坛、亚太国际教育协会、国际研究型大学联盟、Universitas 21、新工科教育国际联盟、国际应用科技开发协作网成员。2024年QS世界大学排名中，新加坡国立大学位列第8名。
                 <w:br/>
                 【星耀樟宜】（自行游览，不含付费区域门票）星耀的核心景点， 目前全世界最高的室内瀑布，滂湃 的 40 米的高空倾泻而下，从建筑的顶端到地底下 2 楼，像锅炉一样的漩涡，时时激起然然云雾，还 不时地变化多端。无论日或夜，都是不可思议的美！（备注：如遇维修不对外开放则取消此项，无费用退还） 后搭乘航班飞往吉隆坡，入住酒店休息。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、凡是⼊境马来西亚都需要填写⼊境卡MDAC，必须在旅游日期的三天内填写，网址：https://imigresen-online.imi.gov.my/mdac/main
                 <w:br/>
                 交通：大巴车+飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1874,51 +1880,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-02</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>