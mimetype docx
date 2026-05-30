--- v0 (2026-04-01)
+++ v1 (2026-05-30)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">（假日）4-7月【韩国花语】樱花季·韩国首尔欢乐时光双飞5天4晚行程单</w:t>
+        <w:t xml:space="preserve">（假日）5-8月【韩国花语】韩国首尔欢乐时光双飞5天4晚行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZLJRQYJQ-HGHY-4-7</w:t>
+              <w:t xml:space="preserve">ZLJRQYJQ-HGHY-5-8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -394,61 +394,59 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【韩国花语】韩国·首尔愉快时光双飞5天4晚
-                <w:br/>
                 【优质服务】专业的中国籍领队、中文导游贴心服务，让您玩舒心、开心、放心；
                 <w:br/>
                 【甄选酒店】全程入住仁川网评四钻酒店，让您整个行程睡眠无忧；
                 <w:br/>
                 【舌尖美味】参鸡汤、石锅拌饭、韩式脊骨汤；
                 <w:br/>
                 【优质航空】正点航班直飞首尔仁川，安全舒适，免去红眼之苦；
                 <w:br/>
-                【网红景点】赠送月尾岛游船，童话村，【景福宫】体验韩国文化！景点热榜推荐地【北村韩屋村】，感受融合现代与传统的美，体验不同魅力的传统文化！热门韩剧《来自星星的你》拍摄地---【南山公园+爱情锁墙】，远眺欣赏首尔市的美丽全景！
+                【网红景点】赠送月尾岛游船，童话村，【景福宫】体验韩国文化！景点热榜推荐地【南山韩屋村】，感受融合现代与传统的美，体验不同魅力的传统文化！热门韩剧《来自星星的你》拍摄地---【南山公园+爱情锁墙】，远眺欣赏首尔市的美丽全景！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -489,51 +487,51 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【韩国花语】韩国·首尔愉快时光双飞5天4晚
                 <w:br/>
                 【优质服务】专业的中国籍领队、中文导游贴心服务，让您玩舒心、开心、放心；
                 <w:br/>
                 【甄选酒店】全程入住仁川网评四钻酒店，让您整个行程睡眠无忧；
                 <w:br/>
                 【舌尖美味】参鸡汤、石锅拌饭、韩式脊骨汤；
                 <w:br/>
                 【优质航空】正点航班直飞首尔仁川，安全舒适，免去红眼之苦；
                 <w:br/>
-                【网红景点】赠送月尾岛游船，童话村，【景福宫】体验韩国文化！景点热榜推荐地【北村韩屋村】，感受融合现代与传统的美，体验不同魅力的传统文化！热门韩剧《来自星星的你》拍摄地---【南山公园+爱情锁墙】，远眺欣赏首尔市的美丽全景！ 
+                【网红景点】赠送月尾岛游船，童话村，【景福宫】体验韩国文化！景点热榜推荐地【北村韩屋村】，感受融合现代与传统的美，体验不同魅力的传统文化！热门韩剧《来自星星的你》拍摄地---【南山公园+爱情锁墙】，远眺欣赏首尔市的美丽全景！ 
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -705,57 +703,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                景福宫（赠送韩服体验不含妆发）-青瓦台(外观)--南村韩屋村-广藏市场
+                景福宫-青瓦台(外观)--南村韩屋村-广藏市场
                 <w:br/>
                 享用早餐，前往参观--
                 <w:br/>
                 【青瓦台】（停留约15分钟）（外观）青瓦台是韩国总统府，坐落在首尔市西北部，面向景福宫，背靠北狱山和仁旺山，是韩国政治中心。
                 <w:br/>
-                【景福宫】（停留约60分钟）（赠送韩服体验不含妆发）1392年在创建朝鲜王朝的太祖李成桂的命令下于 1395 年建成的第一个正宫。以举行国王即位大典和文武百官朝礼仪式的“勤政殿 ”和用作迎宾馆“庆会楼 ”等为主体的殿阁建筑群。
+                【景福宫】（停留约60分钟）1392年在创建朝鲜王朝的太祖李成桂的命令下于 1395 年建成的第一个正宫。以举行国王即位大典和文武百官朝礼仪式的“勤政殿 ”和用作迎宾馆“庆会楼 ”等为主体的殿阁建筑群。
                 <w:br/>
                 【南山韩屋村】（停约40分钟）南山韩屋村位于首尔市中心,树木、小溪、亭子营造传统韩国的庭院,从四大贵族到一般平民家庭生活式样,以及使用的家具都尽收眼底。
                 <w:br/>
                 【广藏市场】(停留约90分钟）是韩国国内规模最大的市场，热闹的小吃摊，琳琅满目的杂货铺应有尽有。
                 <w:br/>
                 交通：大巴车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：包含早餐     午餐：韩式脊骨汤     晚餐：X   </w:t>
@@ -1379,50 +1377,385 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38线【临津阁+展望台】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 350.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">韩国烤肉</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 350.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">涂鸦秀</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 350.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1868,51 +2201,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-02</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-31</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2085,50 +2418,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="shop">
     <w:name w:val="shop"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>