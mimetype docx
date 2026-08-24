--- v1 (2026-05-30)
+++ v2 (2026-08-24)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">（假日）5-8月【韩国花语】韩国首尔欢乐时光双飞5天4晚行程单</w:t>
+        <w:t xml:space="preserve">（假日）【韩国花语】韩国首尔欢乐时光双飞5天4晚行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -2201,51 +2201,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-31</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>