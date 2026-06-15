--- v0 (2026-04-30)
+++ v1 (2026-06-15)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【品质•全景河南】双飞6天丨纯玩0购物丨洛阳牡丹花丨栾川老君山丨龙门石窟丨白马寺丨打卡中国国家地理封面崖天下宝泉大峡谷丨太行山万仙山郭亮挂壁公路丨红旗渠青年洞丨开封清明上河园行程单</w:t>
+        <w:t xml:space="preserve">【品质•全景河南】双飞6天丨纯玩0购物丨栾川老君山丨龙门石窟丨白马寺丨打卡中国国家地理封面崖天下宝泉大峡谷丨太行山万仙山郭亮挂壁公路丨红旗渠青年洞丨开封清明上河园行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -926,57 +926,55 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                老君山—龙门石窟—白马寺—牡丹园（汽车）
+                老君山—龙门石窟—白马寺（汽车）
                 <w:br/>
                 早餐后，乘车前往洛阳（车程2.5小时左右），参观与“莫高窟”“云冈石窟”共称为中国三大石窟之一的【龙门石窟】『参观1.5小时左右』，中国四大石窟之一，历史悠久，开凿经历了多个朝代，断续营造达500余年之久，共有97000余尊佛像。以伊河为界，石窟分为西山和东山两部分，东山石窟多是唐代作品，而西山石窟开凿于北朝和隋唐时期。龙门石窟是洛阳最经典的景点，其中西山石窟是龙门最精华的部分，包括奉先寺的卢舍那佛像和古阳洞中的“龙门二十品”。
                 <w:br/>
                 参观中国第一古刹【白马寺】（参观约1小时），白马寺始建于东汉永平年间，是佛教传入我国后所修建的第一座官办寺院，距今将近2000年历史，为纪念当时“白马驮经”而取名--白马寺。被称为中国佛教的“祖庭”和“释源”。寺内保存了大量元代夹纻干漆造像如三世佛、二天将、十八罗汉等，弥足珍贵。
-                <w:br/>
-                游览【牡丹园】（参观约1小时）(3月室内牡丹园开放，如因花期问题或受天气影响，未能欣赏到花景，我社不作赔偿，敬请谅解！）牡丹是我国传统观赏名花，洛阳牡丹栽培始于隋，盛于唐，宋时甲于天下。它雍容华贵、国色天香、富丽堂皇，寓意吉祥富贵、繁荣昌盛，是华夏民族兴旺发达、美好幸福的象征。花朵硕大，品种繁多，花色奇绝，层次分明、花色众多，色彩瑰丽，有红、白、粉、黄、紫、蓝、绿、黑及复色9大色系、10种花型、1000多个品种。每年4月份绽露芳容，游人络绎不绝“花开花落二十日，一城之人皆若狂”。
                 <w:br/>
                 前往【洛邑古城】（自由活动约1小时）这里极具古韵，拥有众多历史遗迹。“洛邑”是洛阳古时的旧称，历经十三朝古都，这里沉淀了太多的华夏文化。行走在洛邑古城内，城墙、古院、老树等，每一处都令人沉醉。后入住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：龙门石窟、白马寺、牡丹园、洛邑古城
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
@@ -1767,51 +1765,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-30</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-16</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>