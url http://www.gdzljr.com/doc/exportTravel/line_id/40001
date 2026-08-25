--- v1 (2026-06-15)
+++ v2 (2026-08-25)
@@ -1326,121 +1326,50 @@
               </w:rPr>
               <w:t xml:space="preserve">停留时间</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
-            </w:r>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">¥(人民币) 399.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">景区交通及其他（自愿选择）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1765,51 +1694,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-16</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>