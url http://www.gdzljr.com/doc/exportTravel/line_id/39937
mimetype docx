--- v0 (2026-04-01)
+++ v1 (2026-06-15)
@@ -1229,50 +1229,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                因相关技术原因，双方就合同中未能明确约定的地接社信息（名称、地址、联系人、联系电话进行如下约定：双方同意，此团由A China Travel Company Ltd委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，在出团通知或出团前（集合地）派发的行程表中告知。
+                <w:br/>
+                <w:br/>
                 特别提醒：以上报价视酒店预订情况可能会有酒店星级变动，酒店无房间，或大型活动和公共假期期间，酒店房间有加收等特殊情况，将以最终的确认报价为准，特此声明。请所有客人注意，酒店房间内及房间阳台不可吸烟，违者罚款500纽币起（酒店要求）。如酒店发出房间内吸烟的罚款，所住房间责任人须承担罚款，如拒绝接受罚款，我社已与酒店达成协议，将由酒店提交至新西兰小额法庭。后续产生的罚款，诉讼，签证及出入境问题由个人承担。如有晕车，请提前备好晕车药及呕吐袋。 条件与限制： 旅行社有可能根据天气情况调整行程。如由于人力不可抗拒的因素导致景点无法参加我社退还费用或安排同等价位的产品。自由活动时客人自行购物被视作个人行为，与我方无关。 保险： 强烈建议客人购买旅游保险！以保障非预期情况下产生的费用，如额外的交通费，取消费，珍贵物品遗失所造成的损失等。客人如自愿放弃购买旅游保险，当有意外发生时，需自行承担，如额外的交通费，住宿费，取消费，珍贵物品遗失所造成的损失等。如果遇到天气、战争、罢工、地震等人力不可抗力因素影响而无法旅游，我社将按照旅行社协议，退还尚未使用旅游景点门票。其他项目按照供应商的政策执行。游客因个人原因临时自愿放弃旅游，一律不退款。我社只提供文字中所列的服务项目及相关事项的有限责任，不承担与此文字描述之外的责任，如人情、个人方面的，不可预见性的突发事件，和法律或者刑事方面相关的，宗教信仰等方面的等一切责任。 以上所有的价格NZD或$等标注均为新西兰元。 以上所有条件和限制和行程描述都是依据新西兰相关的法律、法规制定，并接受新西兰法律约束和保护。以上所有文字、图片、标志、图标均为我社版权所有，翻录必究。
                 <w:br/>
                 *如有最新版行程，请以最新版的内容描述为准。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -1414,51 +1417,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-02</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-16</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>