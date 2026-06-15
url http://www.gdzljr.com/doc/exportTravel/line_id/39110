--- v0 (2026-03-04)
+++ v1 (2026-06-15)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">（假日）西班牙+葡萄牙+摩洛哥14天11晚（ZH）BCNBCN行程单</w:t>
+        <w:t xml:space="preserve">（假日）西班牙+葡萄牙+摩洛哥一价全含14天11晚（ZH）BCNBCN行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU202602241545HC</w:t>
+              <w:t xml:space="preserve">EU202605091100HC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -697,51 +697,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 深圳-(飞机)-巴塞罗那-(大巴约300公里)-萨拉戈萨
                 <w:br/>
                 参考航班：
                 <w:br/>
-                ZH865  深圳宝安国际机场 T3 - 巴塞罗那安普拉特机场 (BCN) T1  01:35/08:35 
+                ZH865  深圳宝安国际机场 T3 - 巴塞罗那安普拉特机场 (BCN) T1  01:50/09:40
                 <w:br/>
                 ●【巴塞罗那】（游览不少于1小时）,巴塞罗那像是一个筑梦的欢乐天堂，这个城市拥有地中海热情的阳光与自由奔放的气息，其现代建筑、流行式样、设计水平遥遥领先于欧洲其它城市，毕加索、米罗、高迪等艺术大师都在这里崭露头角，这座城市是名副其实的艺术之都。
                 <w:br/>
                 ●【圣家族大教堂】外观（游览不少于15分钟）,天才艺术家高迪的代表作，不仅被列入了联合国世界文化遗产，也是众多游客心目中的圣地。教堂三座立面以宏伟而协调的手法呈现，线条简洁利落，教堂门墙上的浮雕展示出圣经的故事，形同活物，教堂内部以洞穴、山脉、花草动物为灵感的设计又给教堂增添了神秘韵律，令人印象深刻。
                 <w:br/>
                 交通：飞机 大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：中式团餐     晚餐：中式团餐   </w:t>
@@ -1119,51 +1119,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 塞维利亚-(大巴约200公里)-塔里法-(轮渡)-丹吉尔
                 <w:br/>
-                参考船班：西班牙塔里法 Tarifa-摩洛哥丹吉尔 Tanger Ville 17:00-17:00
+                参考船班：西班牙塔里法 Tarifa-摩洛哥丹吉尔 Tanger Ville 17:00-17:00（以实际为准）
                 <w:br/>
                 ●【塞维利亚】（游览不少于1小时）,塞维利亚是西班牙两大国粹弗朗门戈和斗牛的发源地，是一座历经西班牙荣辱的历史名城，也是世界文学名著《卡门》、《唐璜》等故事发生的地方。
                 <w:br/>
                 ●【塞维利亚西班牙广场】（游览不少于15分钟）,1492年，航海家哥伦布，就是从这里出发前往探险，今天我们的参观就好像回顾历史，亦如徜徉在文学与历史古迹的熏陶之中。这里也是1929年西班牙承办万国博览会的主场地，两旁有着古典的喷泉回廊。
                 <w:br/>
                 ●【玛丽亚路易莎公园】,是塞维利亚最大的公园，占地40多万平方米，它的前身是一座浪漫派风格的花园，由路易莎德奥尔良公主捐赠，1929年为拉丁美洲博览会而改建。
                 <w:br/>
                 ●【塞维利亚大教堂】外观（游览不少于15分钟）,世界文化遗产，世界三大教堂之一，伊比利亚半岛规模居首位的大教堂。这里也是哥伦布的灵柩所在之地。
                 <w:br/>
                 ●【黄金塔】外观（游览不少于15分钟）,是西班牙辉煌航海史的见证，曾作为军事瞭望塔，并储存西班牙珍宝船队从美洲带回的贵金属。
                 <w:br/>
                 ●【丹吉尔】,位于摩洛哥王国的西北角，此地为欧洲之交，自古以来一直被用作贸易港。
                 <w:br/>
                 交通：大巴 轮渡
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
@@ -1213,51 +1213,51 @@
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 丹吉尔-(大巴约115公里)-舍夫沙万-(大巴约115公里)-丹吉尔
                 <w:br/>
                 ●【丹吉尔】（游览不少于1小时）,位于摩洛哥王国的西北角，此地为欧洲之交，自古以来一直被用作贸易港。
                 <w:br/>
                 ●【卡斯巴大灯塔】（游览不少于15分钟）,坐落在大西洋岸边海拔300米的山坡上,面对辽阔浩茫的大西洋,在塔的东面是地中海。
                 <w:br/>
-                ●【非洲之洞】（游览不少于15分钟）,当地人称之为“大力神洞”或“非洲洞”。它的奇迹之处在于是千百年来海浪冲击岩石自然形成的。
+                ●【非洲之洞】入内（游览不少于30分钟）,当地人称之为“大力神洞”或“非洲洞”。它的奇迹之处在于是千百年来海浪冲击岩石自然形成的。
                 <w:br/>
                 ●【舍夫沙万】（游览不少于1小时）,具有浓浓的西班牙风格，涂满各种蓝色颜料的小镇。有「摩洛哥天空之城」之称。
                 <w:br/>
                 ●【舍夫沙万麦地那老城】入内（游览不少于30分钟）,踏在并不规则的鹅卵石路面上，顿时你会觉得恍如隔世。广场上那座有着斑驳迹象的城堡，被红色城墙包围着，还有引人注目的大清真寺，无不吸引着游人前往观摩、朝拜。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
@@ -1295,51 +1295,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 丹吉尔-(轮渡约115公里)-塔里法-(大巴约20公里)-阿尔赫西拉斯
                 <w:br/>
-                参考船班：摩洛哥丹吉尔 Tanger Ville-西班牙塔里法 Tarifa 12:00-14:00
+                参考船班：摩洛哥丹吉尔 Tanger Ville-西班牙塔里法 Tarifa 12:00-14:00（以实际为准）
                 <w:br/>
                 ●【阿尔赫西拉斯】（游览不少于1小时）,阿尔赫西拉斯是西班牙南部的一个港口城市，邻近英国海外领地直布罗陀，是直布罗陀海峡地区最大的城市，气候温暖，有海滨浴场，为冬季疗养地。这座城市受到了阿拉伯文化的影响，将阿拉伯和西班牙风情互相融合，处处弥漫着和谐的气息。
                 <w:br/>
                 交通：轮渡 大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
@@ -1378,50 +1378,52 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 阿尔赫西拉斯-(大巴约258公里)-格拉纳达
                 <w:br/>
                 ●【格拉纳达】（游览不少于1小时）,穆斯林摩尔人在伊比利亚半岛上建立的摩尔王国政治文化中心，是安达卢西亚的骄傲，也是西班牙的骄傲，更是伊斯兰教徒心中的圣地。
                 <w:br/>
                 ●【阿尔拜辛】（游览不少于30分钟）,西班牙安达卢西亚城市格拉纳达的一个区，保留了狭窄而蜿蜒的中世纪摩尔街道。1984年与著名的阿尔罕布拉宫一同列为世界遗产。阿尔拜辛位于面对阿尔罕布拉宫的小山上，不少旅客到阿尔拜辛，主要是从圣尼古拉教堂的角度，来观赏阿尔罕布拉宫。 阿尔拜辛区的亮点包括阿拉伯浴室、格拉纳达考古博物馆，和修建在摩尔人清真寺遗址上的救主教堂（San Salvador）。阿尔拜辛还包含一些原来摩尔人的房子，各种餐馆，其中几条街道经营北非小吃店。
+                <w:br/>
+                ●【阿尔罕布拉宫花园】入内（游览不少于45分钟）,花园是整个阿尔罕布拉宫不可忽视的一部分，与宏伟的建筑群共同成为一个整体。在这里我们还看到一处古朴的庭院花园，摩尔人把玫瑰、柑橘，以及其他野花野草塑造了阿尔罕布拉宫独特的自然环境，后花园是大自然的乐章，是花、草、水与建筑的共鸣。温馨提示：【阿尔罕布拉宫及花园】属世界文化遗产，实行限流参观政策。团队门票需申请预约，以实际获批的参观时间为准，可能与行程预排时间不符，敬请谅解！若预约未获批，届时【阿尔罕布拉宫花园】将无法入内参观，将退票13欧处理或改塞维利亚大王宫，敬请谅解。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1819,107 +1821,109 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.	住宿：全程欧洲豪华或同等级酒店，摩洛哥升级两晚国际连锁超豪华系列酒店：以两人一房为标准、酒店欧陆式早餐
                 <w:br/>
                 2.	用餐：行程注明所含的11个早餐 22个正餐（含4个特色餐：西班牙海鲜饭，品尝葡式蛋挞，火腿餐、葡萄牙鳕鱼餐 ），以中式六菜一汤为主（不含酒水），8-10人一桌，或根据餐厅提供桌型安排就餐座位；无法安排中餐的城市将安排当地餐或退餐费，所有餐食如自动放弃，款项恕不退还；如果在全团协议下同意更改为风味餐，不退正常团餐费用；
                 <w:br/>
                 3.	国际交通：国际间往返经济舱团体机票、机场税及燃油附加费，及欧洲境内段机票（含机场税）；
                 <w:br/>
                 4.	用车：境外旅游巴士：根据团队人数，安排35-50座巴士，及专业外籍司机；
                 <w:br/>
-                5.	门票：行程中所含的首道门票：马德里皇宫（含中文人工专业讲解），丹吉尔-塔里法往返船票；详细参照附带行程中所列之景点（其他为免费对外开放或外观景点或另付费项目）； 
-[...1 lines deleted...]
-                6.	保险：境外30万人民币医疗险。自备签证或免签的客人请自理旅游意外保险。
+                5.	门票：行程中所含的首道门票：马德里皇宫（含中文人工专业讲解），阿尔罕布拉宫花园（含中文人工专业讲解），丹吉尔-塔里法往返船票，非洲之洞门票；详细参照附带行程中所列之景点（其他为免费对外开放或外观景点或另付费项目）； 
+                <w:br/>
+                6.	保险：境外30万人民币医疗险。自备签证或免签的客人请自理旅游意外保险；
+                <w:br/>
+                7.行程所需ADS团队签证；
+                <w:br/>
+                8.全程司导服务费。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.	全程司导服务费、签证费 ，共计3500元/人，需随团款付清
-[...1 lines deleted...]
-                个人旅游意外保险：具体保险险种请在报名时向销售人员咨询并购买，出行时请将该保单资料随身携带；65岁以上（含65岁）老年人特殊保险费用（请视自身情况购买，并请签署健康承诺函及亲属知晓其参团旅行的同意书）；
+                1.个人旅游意外保险：具体保险险种请在报名时向销售人员咨询并购买，出行时请将该保单资料随身携带；65岁以上（含65岁）老年人特殊保险费用（请视自身情况购买，并请签署健康承诺函及亲属知晓其参团旅行的同意书）；
                 <w:br/>
                 2.	因境外目的地有服务费文化，为了感谢欧洲各地有当地官方导游讲解及热忱服务（例如：巴塞罗那、托莱多、塞维利亚、马德里皇宫等），请另付上服务费EUR 1/人。
                 <w:br/>
-                3.	单房差：酒店单人房附加费 （3500元人民币/人/全程）注：酒店单房差仅指普通单人间（如团友要求大床单间或单独一人住标双，单房差另议）；
+                3.	单房差：酒店单人房附加费 （4500元人民币/人/全程）注：酒店单房差仅指普通单人间（如团友要求大床单间或单独一人住标双，单房差另议）；
                 <w:br/>
                 a)	**分房以团友报名的先后顺序安排拼房，若团友不接受此种方式或经协调最终不能安排，或出现单男单女且团中无同性别团员同住的情况，需在出发前补单房差入住单人房；
                 <w:br/>
                 5.	行程表费用包含项目以外或未提及活动项目所需的费用，例如行程不含的特殊门票、特殊交通、酒店内的私人消费等费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
@@ -2267,161 +2271,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
-            </w:r>
-[...109 lines deleted...]
-              <w:t xml:space="preserve">不含签证费加境外司导服务费3500元人民币/人，需随团费付清</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2815,51 +2708,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-16</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -3061,79 +2954,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="own">
     <w:name w:val="own"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:name w:val="lineServer"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>