--- v0 (2026-03-04)
+++ v1 (2026-06-15)
@@ -343,51 +343,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                参考航班：CZ6023 乌鲁木齐-巴库 1940-2045 （飞行时间：5小时5分钟）
+                CZ6023 乌鲁木齐-巴库 1940-2045 （飞行时间：5小时5分钟）
                 <w:br/>
                 CZ5092 埃里温--乌鲁木齐 2340--0830+1 （飞行时间：4小时50分钟）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -430,51 +430,51 @@
                 <w:br/>
                 金羊毛的传说：阿尔戈英雄们寻找金羊毛的历险，美狄亚与伊阿宋的悲剧爱情
                 <w:br/>
                 五个文明：罗马帝国、希腊城邦、波斯帝国、阿拉伯帝国、以及沙俄王朝，都在这里留下过印记
                 <w:br/>
                 五处遗产：从史前先民的壁画，神话传说的遗物，到古代文明的艺术结晶，为您展现六处世界遗产的风采：
                 <w:br/>
                 阿塞拜疆：少女塔+希尔旺沙宫、戈布斯坦国家公园
                 <w:br/>
                 格鲁吉亚：姆茨赫塔古城、巴格拉特大教堂及格拉特修道院
                 <w:br/>
                 亚美尼亚：埃奇米阿津大教堂和教堂群及兹瓦尔特诺茨考古遗址、格加尔德修道院和阿扎特山谷
                 <w:br/>
                 无穷回味：11天旅途，百般筹划安排，触摸千年文化，领略万种风情，留下无穷回味
                 <w:br/>
                 民族艺术：足尖舞表演、DUDUK笛演奏，欣赏灿烂的高加索艺术之花
                 <w:br/>
                 特色体验：葡萄酒，品味数千年酒文化
                 <w:br/>
                 增游：圣剑山，SNO人头村，第比利斯垂直观光小火车
                 <w:br/>
                 【航空公司】搭乘中国南方航空公司，可全国免费联运；飞行无忧，中文空乘服务员为您随时服务，飞行期间无语言障碍
                 <w:br/>
                 【专业领队服务】安排5年以上优秀专业领队+当地中文地接导游，专业为您保驾护航
                 <w:br/>
-                【酒店升级】全程当地五星酒店
+                【酒店升级】四-五星酒店+2晚山景酒店
                 <w:br/>
                 【 服务标准】纯玩团，无自费无购物
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -735,51 +735,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：里海烤鱼餐     晚餐：皇帝抓饭餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">当地五星级酒店</w:t>
+              <w:t xml:space="preserve">国际四星</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -823,51 +823,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：舍基可汗铁板烤肉   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">当地五星级酒店</w:t>
+              <w:t xml:space="preserve">山景酒店（不挂星）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1139,51 +1139,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 库塔伊西—巴统（车程约3小时）
                 <w:br/>
-                午：酒店早餐后【马特维利大峡谷Martvili Canyon】（含乘船游览60分钟），马尔特维利峡谷是一个明亮有特色的自然景点，它位于巴统市附近。 为什么叫这个名字，是因为它位于Albashi河上的Martvili小镇附近。 峡谷的最大深度为40米，长度可达2400米。 游客们被美丽的山景和惊人的瀑布吸引而来，是当地的著名景点之一。
+                上午：酒店早餐后【马特维利大峡谷Martvili Canyon】（含乘船游览60分钟），马尔特维利峡谷是一个明亮有特色的自然景点，它位于巴统市附近。 为什么叫这个名字，是因为它位于Albashi河上的Martvili小镇附近。 峡谷的最大深度为40米，长度可达2400米。 游客们被美丽的山景和惊人的瀑布吸引而来，是当地的著名景点之一。
                 <w:br/>
                 乘车前往海滨城市巴统。气候宜人的巴统一直令格鲁吉亚人民引以为傲，同样也是黑海沿岸各国人民的首选度假城市。
                 <w:br/>
                 下午：午餐后，特别安排乘船出海（游览约20分钟），感受独属于黑海的浪漫。
                 <w:br/>
                 可以前往欧洲广场看看欧洲建筑，外观格鲁吉亚圣母教堂。沿着历经岁月的石板路，去找寻老城各种建筑的历史痕迹，感受这座小城别样的浪漫气息。
                 <w:br/>
                 游览巴统天文钟 (外观约5分钟），字母塔(外观约5分钟）
                 <w:br/>
                 安排海边下午茶，让您在此悠闲品尝一杯咖啡或红茶，感受黑海的浪漫.
                 <w:br/>
                 前往Ali and Nino 雕塑品味美好纯粹的爱情故事（停留约1小时），去黑海海岸步行道吹吹风，享受黑海边的闲暇时光。
                 <w:br/>
                 海滨大道上有各式餐厅，晚上您可以自行选择喜欢的餐厅享用晚餐。夜宿巴统。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1618,100 +1618,100 @@
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.签证标准：亚美尼亚免签，格鲁吉亚免签，阿塞拜疆免签(仅限于中国大陆护照，其他国籍含港澳台护照现询)
                 <w:br/>
                 2.机票标准：乌鲁木齐起止全程团队经济舱机票及机场税（可申请全国联运，全国免费联运），团队机票不允许改名、退票、改票、改期。（不含航空公司临时新增的燃油附加费）
                 <w:br/>
                 3.酒店标准：行程中所列星级酒店的双人间。（标准为二人一房，如需入住单间则另付单间差费用或我社有权有权利提前说明情况并调整夫妻及亲属住宿安排）
                 <w:br/>
                 4.用餐标准：行程中所列餐食，午晚餐为中式团队餐（10-12人一桌，餐标八菜一汤)或特色餐（以行程为准）。如果不用餐或因个人原因超出用餐时间到达餐厅的，不再另补且费用不退。（用餐时间在机场候机或飞机上的餐食由客人自理）
                 <w:br/>
                 5.景点标准：行程中所列景点的首道门票（不含景区内的二道门票及个人消费）。行程表中标明的景点游览顺序和停留时间仅供参考，我公司有权根据当地天气、交通等情况调整景点顺序，实际停留时间以具体行程游览时间为准。
                 <w:br/>
                 6.用车标准：空调旅游巴士
                 <w:br/>
                 7.导游司机标准：全程中文领队或中文导游，境外专业司机。
                 <w:br/>
                 8保险标准：旅行社责任险。
+                <w:br/>
+                9. 司机导游服务费：RMB1500/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.护照费用；
-                <w:br/>
-                2. 司机导游服务费：RMB1500/人
                 <w:br/>
                 3. 全程单房差3000人民币/人（不含游轮/火车单间差）
                 <w:br/>
                 4. 行程表以外行程费用；	
                 <w:br/>
                 5. 行李物品的搬运费、保管费及超重费；
                 <w:br/>
                 6. 一切个人消费（如：电话、传真、电视付费频道、洗衣、饮料等）；
                 <w:br/>
                 7. 旅游者因违约、自身过错或自身疾病引起的人身和财产损失；
                 <w:br/>
                 8. 非我社所能控制因素下引起的额外费用，如：自然灾害、罢工、境外当地政策或民俗禁忌、景点维修等；
                 <w:br/>
                 9. 游客人身意外保险（强烈建议客人自行购买旅游意外险）
                 <w:br/>
                 10. 客人往返国内出境口岸的一切费用；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1932,51 +1932,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-15</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>