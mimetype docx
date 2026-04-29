--- v0 (2026-03-04)
+++ v1 (2026-04-29)
@@ -394,51 +394,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【航空公司】中国南方航空，广州直飞伊斯坦布尔；特别安排2段内陆飞，免拉车辛苦！
+                【航空公司】中国南方航空，广州直飞伊斯坦布尔（全国联运+500）；特别安排2段内陆飞，免拉车辛苦！
                 <w:br/>
                 【酒店标准】
                 <w:br/>
                 1晚洞穴+2晚海滨酒店+1晚温泉酒店+2晚国际五星+1晚费特希耶精品酒店
                 <w:br/>
                 特别升级2晚伊斯坦布尔国际五星酒店
                 <w:br/>
                 特别安排1晚洞穴酒店体验
                 <w:br/>
                 特别安排1晚棉花堡当地五星温泉酒店，舒缓旅途的疲劳
                 <w:br/>
                 特别安排1晚费特希耶精品酒店
                 <w:br/>
                 特别安排1晚地中海海滨国际五星酒店
                 <w:br/>
                 特别安排1晚爱琴海海滨五星酒店
                 <w:br/>
                 【产品升级】
                 <w:br/>
                 5处小镇，各具特色
                 <w:br/>
                 安塔利亚卡勒伊奇小镇、希林斯小镇、阿拉恰特小镇、费特希耶小镇、卡什小镇
                 <w:br/>
                 4大世界遗产，一网打尽 
                 <w:br/>
@@ -464,57 +464,63 @@
                 <w:br/>
                  网红沙滩-卡普塔什海滩 (Kaputas)
                 <w:br/>
                 ★ 网红打卡之路---土耳其最美的沿海公路-D400
                 <w:br/>
                 ★ 网红大桥-加拉塔大桥
                 <w:br/>
                 ★ 打卡网红卡帕多奇亚红绿线一日游
                 <w:br/>
                 ★ 鸟岛-库萨达斯重要地标建筑/西部一座小岛-鸽子岛
                 <w:br/>
                 ★ 切什梅城堡---守望爱琴海的古老遗迹
                 <w:br/>
                 ★ 哈德良门---古罗马时期的壮丽遗迹
                 <w:br/>
                 ★ 凯马克利地下城入内参观
                 <w:br/>
                 ★ 卡帕多奇亚制高点--乌奇萨尔城堡俯瞰整个格雷梅的“月球地貌”景观，打卡网红爱心之窗拍照点
                 <w:br/>
                 ★ 前往格雷梅小镇【日落观景台】
                 <w:br/>
                 ★ 圣索菲亚清真寺入内
                 <w:br/>
                 【升级方案】于团队出发前5天，可+RMB1800/人升级热气球体验
                 <w:br/>
-                【郑重承诺】全程不进店
+                【郑重承诺】
+                <w:br/>
+                全程不进店
                 <w:br/>
                 餐食升级：全程USD15/人餐标，中式餐升级八菜一汤
                 <w:br/>
                 座位舒适度：全程空调巴士空置率保证至少40%
                 <w:br/>
                 土耳其段全程免费车载WIFI，实时分享,长途驱车不再无趣
+                <w:br/>
+                遵循港团服务标准，每人每天2瓶水
+                <w:br/>
+                午餐/晚餐均供应餐桌水
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -711,51 +717,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-伊斯坦布尔-伊兹密尔-阿拉恰特-伊兹密尔或库萨达斯
                 <w:br/>
-                上午：抵达伊斯坦布尔后，飞往伊兹密尔（节省拉车7小时）。
+                午：抵达伊斯坦布尔后，飞往伊兹密尔（节省拉车7小时）。
                 <w:br/>
                 后驱车前往阿拉恰特，走进爱琴海幽静的童话小镇（入内游览约1小时）
                 <w:br/>
                 下午：午餐后前往游览【切什梅城堡】（约45分钟），该城堡被称为“守望爱琴海的古老遗迹”。切什梅城堡是切什梅小镇的标志性景点，这座城堡建于16世纪初，是座典型的奥斯曼建筑，站在城堡的顶端，可以俯瞰切什梅海天一色的蓝，令人神往。
                 <w:br/>
                 前往【“鸟岛”库萨达斯重要地标建筑/西部一座小岛-鸽子岛，一边饱览爱琴海海景，一边从海上角度看沿山脚和海岸线建立的库萨达斯海湾小镇美景，如幸运的话还可看到非常漂亮的日落，它被被联合国科教文组织暂定为世界遗产名录】（约30分钟）。岛屿通过公路与海湾相连，岛上有一座14世纪的城堡，库萨达斯是奥斯曼帝国时期爱琴海沿岸的一个重要防御港，岛上的堡垒就是用来抵抗敌人的攻击，是过去战乱时基餐徒避难用的场所，用来防御来自西爱琴海的攻击。鸽子岛不大，从码头走在这里不需要太多时间。鸽子岛生态环境保护得相当好，珊珊礁随处可见，幸运的话还可以看到海龟。
                 <w:br/>
                 前往酒店享用晚餐及入住休息。
                 <w:br/>
                 景点小贴士：
                 <w:br/>
                 阿拉恰特小镇，这里远离喧嚣，旅游开发程度不高，小镇特有的文化被保存完好，走进巷子深处有如走进世外桃源，精致的建筑和惬意的居民让人倍感舒适。
                 <w:br/>
                 交通：飞机、汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
@@ -1594,117 +1600,993 @@
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.机票标准：广州白云国际机场起止全程团队经济舱机票及机场税，团队机票不允许改名、退票、改票、改期。（不含航空公司临时新增的燃油附加费）
                 <w:br/>
                 2.签证标准：免签（仅限中国大陆护照，其他国籍护照另询）
                 <w:br/>
                 3.酒店标准：行程中所列星级酒店的双人间。（标准为二人一房，如需入住单间则另付单间差费用或我社有权有权利提前说明情况并调整夫妻及亲属住宿安排）
                 <w:br/>
                 4.用餐标准：行程中所列餐食，午晚餐为中式团队餐（10-12人一桌，餐标八菜一汤)或特色餐（以行程为准）。如果不用餐或因个人原因超出用餐时间到达餐厅的，不再另补且费用不退。（用餐时间在机场候机或飞机上的餐食由客人自理）
                 <w:br/>
                 5.景点标准：行程中所列景点的首道门票（不含景区内的二道门票及个人消费）。行程表中标明的景点游览顺序和停留时间仅供参考，我公司有权根据当地天气、交通等情况调整景点顺序，实际停留时间以具体行程游览时间为准。
                 <w:br/>
                 6.用车标准：空调旅游巴士。（9人以下用13座，10-14人用25座，15以上用40座）
                 <w:br/>
                 7.导游司机标准：全程中文领队，境外专业司机，中文导游或英文导游+中文翻译
                 <w:br/>
                 8.保险标准：旅行社责任险
+                <w:br/>
+                9.司机导游服务费+酒店税：1500元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.护照费用；
                 <w:br/>
-                2.不含司机导游服务费RMB1500/人
-[...15 lines deleted...]
-                10. 客人往返国内出境口岸的一切费用；
+                2.全程单房差RMB 3500/人
+                <w:br/>
+                3. 行程表以外行程费用；
+                <w:br/>
+                4. 行李物品的搬运费、保管费及超重费；
+                <w:br/>
+                5. 一切个人消费（如：电话、传真、电视付费频道、洗衣、饮料等）；
+                <w:br/>
+                6. 旅游者因违约、自身过错或自身疾病引起的人身和财产损失；
+                <w:br/>
+                7.非我社所能控制因素下引起的额外费用，如：自然灾害、罢工、境外当地政策或民俗禁忌、景点维修等；
+                <w:br/>
+                8. 游客人身意外保险；（强烈建议客人自行购买旅游意外险）
+                <w:br/>
+                9. 客人往返国内出境口岸的一切费用；
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">出海游船 （安塔利亚）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                乘船游览安塔利亚沿岸风光，远观杜登瀑布
+                <w:br/>
+                最低人数：8人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 75.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">伊斯坦布尔旋转舞表演</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                Mevlevi Sema Show  ( ~ 1 hour )  min 6 pax (宗教舞蹈，恕不提供餐饮）
+                <w:br/>
+                最低人数：6人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 70.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">热气球飞行 （卡帕多奇亚）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                卡帕多奇亚、肯尼、南非是世界上玩热气球最受欢迎的三个地方，游人在此可以乘坐热气球观看卡帕多奇亚全景。卡帕多奇亚由于火山喷发后形成的熔岩，在自然风蚀后形成的千奇百怪的地形，山谷的衍生，山脉的褶皱，弯曲的河流，散落的集镇，一切尽在鸟瞰中。通常在日出前的片刻，热气球开始起飞，乘客上升到大约300米的高空欣赏日出以及卡帕多奇亚的全景。下降时则漂浮过山谷之间，令游人尽情欣赏童话般的烟囱和洞穴，并从绝佳的角度进行摄影或录像。着陆后，您将获得一杯香槟以庆祝您的冒险之旅，而且还会收到一份飞行证书证明您的空降体验。
+                <w:br/>
+                （为保障游客的安全，土耳其当局严格管制热气球数量，如当天限额已满将无法预定，建议尽早预定；如天气不好，将无法安排飞行,旅行社无违约责任）
+                <w:br/>
+                时间：约2小时，飞行时间约40分钟
+                <w:br/>
+                价格：USD320
+                <w:br/>
+                (棉花堡热气球 USD300)
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 320.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">复古老爷车热气球拍照（固定位置供拍照）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                恐高不敢坐热气球？
+                <w:br/>
+                热气球其实还有另外一种玩法啦！那就是租辆老爷车去追逐热气球，以热气球为背景可以拍出很多好看的照片。（4-5人一辆车，无摄影师）
+                <w:br/>
+                最低人数：3人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 100.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">吉普车探索之旅 （卡帕多奇亚）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                乘越野车探索卡帕多奇亚是最令人兴奋的事情，越野车让您可以畅享山谷、教堂和文化美景；带您去人烟罕至的地方，让您远离喧嚣，看尽青山绿水，感受越野旅游带来的兴奋。(4人一辆车）
+                <w:br/>
+                最低人数：4人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 100.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">卡帕多奇亚四驱ATV体验</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">零距离观赏卡帕多奇亚奇特地貌的最刺激方式--ATV驾驶。由专业领队带领，驾驶ATV穿梭于卡帕多奇亚最具特色的精灵烟囱群，体验探险者的乐趣，寻找隐藏在山间的拜占庭教堂以及古老的村落遗迹，体会最原汁原味的风土人情。（注意：此项目为刺激性项目。行驶过程中较为颠簸，存在一定风险性，心脏病、高血压及70周岁以上游客请勿报名此项目！）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 80.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">土耳其之夜</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                土耳其是肚皮舞的发源地之一，但它与现代埃及表演流派的风格截然不同，土耳其舞者通常穿着比较暴露，不过这并不是这种风格的要求。土耳其肚皮舞以动作大胆、奔放，幅度很大著称。胯部的动作非常夸张，而且穿着比较暴露，很有视觉冲击力。除此之外视情况可能还会增加一些土耳其当地特色舞蹈表演（不含餐，如需含餐另加USD10/人）
+                <w:br/>
+                最低人数：8人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 80.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">土耳其浴</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                土耳其浴是中东地区在公众浴场进行的一种传统洗浴方式，利用浴室内的高温，使人大汗淋漓，再用温水或冷水淋浴全身，达到清除污垢，舒活筋骨，消除疲劳的目的。
+                <w:br/>
+                最低人数：8人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 90.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">费特希耶出海游船</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                2小时 --最多停2-3个点（视天气情况，报名前可与导游确认好）
+                <w:br/>
+                最低人数：8人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 100.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">费特希耶滑翔伞</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                一对一的教练将带您乘坐滑翔伞欣赏费特希耶全景。为确保游客安全，滑翔伞公司将根据游客的不同身高及体重来分配不同教练，同时将提供每人一套安全头盔及飞行服以备飞行使用。（报名限制：此项目为刺激性项目，报名者仅限于18-55周岁之间的成年人，癫痫症、哮喘、心脏病患者及腰部功能障碍或身体欠佳等人士切勿参加。报名游客体重必须在40-100公斤之间。注意事项：由于高空飞行风速较大，请参加者当日着装注意保暖，并自备防风眼镜。由于滑翔伞为刺激性项目，具有一定危险性，参加者务必听从教练指挥，切勿做出危险性动作。参加该项目时，请遵守秩序，切勿拥挤推搡）
+                <w:br/>
+                时间：约30分钟（实际飞行时间约5-15分钟，视天气情况而定）（不含视频及照片）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 220.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1902,51 +2784,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2090,50 +2972,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>