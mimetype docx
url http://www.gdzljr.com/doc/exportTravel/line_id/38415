--- v0 (2026-03-04)
+++ v1 (2026-04-30)
@@ -213,51 +213,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程天数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">22</w:t>
+              <w:t xml:space="preserve">23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">去程交通</w:t>
             </w:r>
           </w:p>
@@ -1571,55 +1571,60 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                冰岛北部
-[...3 lines deleted...]
-                ◇膳食：酒店早餐，当地午晚餐          交通：步行+车        住宿：当地无评星酒店
+                冰岛西部——斯奈山半岛
+                <w:br/>
+                斯奈山半岛位于冰岛西部，北临布雷扎湾和华姆斯峡湾，南濒法赫萨湾，斯奈山半岛长约90公里，其景色壮丽，常被称为冰岛的缩影，著名的斯奈菲尔火山及其冰川位于半岛西端。
+                <w:br/>
+                草帽山位于Grundarfjordur小镇，是摄影爱好者不能错过的景点。完美的圆锥型山峰，加上双层瀑布的点缀，在夕阳下美得实在奢侈（参观时间约为30分钟）。阿尔纳斯塔皮是冰岛斯奈山半岛南侧Stapafell山脚下的一个小渔村，位于海德纳和Breiðavík农场之间（参观时间约为30分钟）。布迪尔黑教堂是很受欢迎的冰岛求婚地点，以及观赏午夜阳光及北极光的热门地点；教堂在上世纪五十及八十年代经过两次修缮，但保持了其原始的丹麦设计风格（外观，参观时间约15分钟）。阿尔纳斯塔皮是一个繁忙的港口，更是一个倍受游客欢迎的旅游胜地, 在这里可以看到奇特的中间镂空的海崖（参观时间约为15分钟）。Djúpalónssandur黑沙滩位于冰岛西部的斯奈山半岛，黝黑的卵石、陡峭的断崖都是火山运动的产物。小镇原本也是一座繁荣的渔村，但后来渐渐被废弃；如今这些渔港小镇虽也有人居住，但大多都作为游客中转站而活跃在斯奈山半岛的经济版图上（参观时间约为30分钟）。
+                <w:br/>
+                斯蒂基斯霍尔米是位于冰岛西部、斯奈山半岛北部的一个城镇和自治市。它是该地区的服务和商业中心。大多数人以渔业和旅游业为生。渡轮穿过布雷扎湾前往西峡湾，它是通往弗拉蒂的门户。斯蒂基斯霍尔米的起源可以追溯到它的天然港口，在冰岛历史早期就成为重要的贸易站。从那时起，贸易就一直是该地历史的核心（参观时间约为20分钟）。
+                <w:br/>
+                <w:br/>
+                ◇膳食：酒店早餐，当地午晚餐           交通：步行+车        住宿：当地无评星酒店
                 <w:br/>
                 交通：步行+车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1651,57 +1656,56 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                冰岛北部、东部
-[...5 lines deleted...]
-                ◇膳食：酒店早餐，当地午晚餐         交通：步行+车        住宿：当地无评星酒店
+                冰岛北部
+                <w:br/>
+                早餐后，前往赫伦瀑布（Hraunfossar), 它是环带状分布的瀑布，瀑布分支从火山熔岩的边际飞溅而下，非常的宏伟壮观。沿河岸步行10分钟可达儿童瀑布（Barnafoss），那里岩石形状各异（两瀑布参观时间共1小时）。之后驱车前往冰岛的号称为冰岛的“北方之都”阿克雷里，一路上会看到数不尽的山峰和湖泊。途经瓦斯达尔湖山谷Vatnsdalur，连绵起伏的山谷口、形态各异的小山。阿克雷里有地球上最北的植物园，园里种植着冰岛各地及其他国家移植来的2000多种花草树木，因此阿克雷里又有“北极圈边的花园城市”的美誉（参观时间约40分钟）。阿克雷里大教堂（Akureyrarkirkja）和首都雷克雅未克大教堂是同一个建筑师设计的，但线条更简洁，简单的线条寥寥几笔，衬托出了教堂的庄严（参观时间30分钟）。阿克雷里港是风平浪静的天然良港，基本上全年不结冰，港口经常停泊着众多的渔船、游船和巨型邮轮（参观时间约30分钟）。
+                <w:br/>
+                <w:br/>
+                ◇膳食：酒店早餐，当地午晚餐          交通：步行+车        住宿：当地无评星酒店
                 <w:br/>
                 交通：步行+车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1733,57 +1737,60 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                冰岛东部、南部
-[...5 lines deleted...]
-                交通：车
+                冰岛北部、东部
+                <w:br/>
+                游览神灵瀑布（Godafoss）。神灵瀑布据说是公元 1000 年Thorgeir 被赋予重任来决定冰岛人是否要信基督教，当他的决定最终达成时，回到家把家里的异教神像都扔进了这个瀑布，这个瀑布由此得名（参观时间约1小时）。游览冰岛北部最重要的旅游区——米湖。米湖的地貌相当奇特，在 2000 多年前的一次火山喷发中形成的假火山口不计其数，仿如月球。除了美丽景色之外这里还保存有完整的火山地理景观，包括地热、间歇性喷泉、假火山口等。湖中分布着许多奇形怪状的岛屿，栖息着各种水鸟，仅野鸭一类，就达 10 多种，数量约 10 万只以上。参观冰岛北部地热区。在地热区公路两边有许多罅隙，大的有 1～2 米宽，小的也有1～2 尺，只见团团水汽从洞中冲出，使这一带弥漫着黄色的烟雾。较低处泥浆翻滚，热气蒸腾，这是米瓦登湖区的第三大奇观——泥浆喷泉（Namaskard）（参观时间约30分钟）。
+                <w:br/>
+                游览黛提瀑布（Dettifoss）。黛提瀑布位于冰岛北部国家公园米湖区附近，其源流是瓦特纳冰原。黛提瀑布宽度约100米，高度有44米，被认为是欧洲落差最大、流量最大的瀑布。流量因季节而异，枯水期约有每秒200立方米；夏季冰融使河水增加，流量也达到500立方米。由于黛提瀑布水量很大，只要听水声就可以找到瀑布所在地。当河流经过荒凉地区，强大的水流带着泥砂流过44米的断崖，其气势无比的惊人。冰岛著名作曲家琼·莱夫斯从此瀑布得到灵感，谱写了一首曲子“Dettifoss”。这里也是电影《普罗米修斯》的拍摄地之一（参观时间约1小时）。
+                <w:br/>
+                <w:br/>
+                ◇膳食：酒店早餐，当地午晚餐         交通：步行+车        住宿：当地无评星酒店
+                <w:br/>
+                交通：步行+车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1813,223 +1820,227 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                雷克雅未克
-[...3 lines deleted...]
-                ◇膳食：酒店早餐，当地午餐，中餐馆晚餐          交通：车         住宿：雷克雅未克四星级酒店
+                冰岛东部、南部
+                <w:br/>
+                上午乘车到瓦特纳冰川国家公园（Skaftafell）。瓦特纳冰川国家公园位于冰岛东南部，是冰岛面积最大的国家公园及自然保护区，集冰川、火山、峡谷、森林和瀑布为一体，景色壮观。瓦特纳部冰川在冰岛东南部的霍思城附近，排名世界第三，是欧洲最大的冰川，面积八千三百平方公里，仅次于南极冰川和格陵兰冰川。游览冰岛最大最著名的冰川湖——杰古沙龙湖（Jokulsarlon）。杰古沙龙冰川湖位于瓦特纳冰原南端，是冰岛最大、最著名的冰河湖。湖底深达230米，也是冰岛的第一大深湖。在杰古沙龙冰川湖上乘坐水陆两栖船，观赏形态各异的浮冰是该冰川游览的一大特色。著名的好莱坞电影"古墓丽影"和"蝙蝠侠.开战时刻"及007系列电影如"择日而亡"，等都曾在此取景拍摄（乘船时间约30分钟）。钻石冰沙滩位于冰岛南岸的杰古沙龙冰河湖旁，是一片遍布碎冰的绝美黑沙滩（游览时间约10分钟）。乘车前往瓦特那冰川国家公园的斯卡夫塔山自然保护区，徒步探索斯瓦蒂瀑布（Svartifoss）(游览时间约2小时)。斯卡夫塔山自然保护区景象多样，冰川、瀑布、森林、山脉相映成趣，更是徒步爱好者的天堂。斯瓦蒂瀑布在冰岛语意为“黑色的瀑布”，由于瀑布周围环绕的黑色玄武岩而得名。这些柱状的玄武岩颜色深黑，没有遭受风化作用，边缘笔直锋利，直垂到半山腰，但由于流水的冲刷侵蚀和冰岛的冻融循环，玄武岩呈现出水晶一般的构造，看上去像极了教堂中的管风琴。玄武岩组成的峭壁上，一条约12米高的瀑布飞流直下，至刚的岩石与至柔的流水，深黑与亮白，极端对立的元素和谐统一在一起，构成了罕见而让人难以忘怀的景象。斯瓦蒂瀑布是众多冰岛瀑布中风格非常鲜明的一个，而它的独特形态激发了冰岛人的无穷想象，许多冰岛建筑的设计灵感都能追溯到这个瀑布，比如雷克雅未克哈尔格林姆斯大教堂的柱状外型。（徒步保护区时间约2小时，其中观光瀑布时间约30分钟。山坡较陡、路途较远，请量力而行。）
+                <w:br/>
+                <w:br/>
+                ◇膳食：酒店早餐，当地午晚餐        交通：车        住宿：当地无评星酒店
                 <w:br/>
                 交通：车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">雷克雅未克四星级酒店</w:t>
+              <w:t xml:space="preserve">当地无评星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                雷克雅未克——伊卢利萨特
-[...11 lines deleted...]
-                交通：飞机+公共汽车
+                雷克雅未克
+                <w:br/>
+                游览维克。维克是个安宁和睦的小镇，在小镇后面是一望无际的大海。小镇最著名的是它的一片神秘黑沙滩，经常有摄制组到这里取景拍摄外星球等科幻类型的影片。维克小镇雷尼斯黑沙滩（Reynisfjara），黑沙滩景色奇诡，气氛神秘，常被评为世界上最美的非热带沙滩之一。沙滩外，立于大西洋波涛中的雷尼斯岩柱(Reynisdrangar)状似城堡，展现着地质构造的神奇。鸟儿飞翔在石壁上空，美景伴随着海浪声和鸟叫声，让人忘却时间（维克市区及黑沙滩参观时间1小时）。之后游览斯科加瀑布（又名森林瀑布），瀑布从60米高的茂密森林飞奔直下、气势磅礴，经常被作为广告素材使用。瀑布溅起大量水汽，晴天下总能看到彩虹，幸运的话更可能是道双彩虹！斯科加民俗博物馆，这座博物馆的建筑本身就是一个写满历史的冰岛传统草顶屋。塞里雅兰瀑布是冰岛西南部一座垂直高度60米的瀑布，在瀑布后面悬崖底部有一条可供游人穿过的小径。塞里雅兰瀑布虽然在冰岛的众多瀑布中排不上较好名次，既不是最大的，也不是最高的，但却是最优雅美丽的。塞里雅兰瀑布最美丽时刻为日出或者日落时分，太阳照耀在瀑布的水帘上，幻化成一道美丽璀璨的水雾，让人陶醉不已（两个瀑布游览时间约1小时）。返回雷克雅末克，冰岛环岛观光之旅结束。
+                <w:br/>
+                <w:br/>
+                ◇膳食：酒店早餐，当地午餐，中餐馆晚餐          交通：车         住宿：雷克雅未克四星级酒店
+                <w:br/>
+                交通：车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">当地无评星酒店</w:t>
+              <w:t xml:space="preserve">雷克雅未克四星级酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                伊卢利萨特
-[...5 lines deleted...]
-                交通：步行或公共汽车
+                雷克雅未克——努克
+                <w:br/>
+                上午自由活动，下午搭乘航班前往格陵兰首都——努克。抵达后入住酒店休息。
+                <w:br/>
+                （北极内陆飞机小、天气变化无常，或其它原因可能会导致冰岛-格陵兰岛间航班延误或取消，因此引起后续行程更改或取消的经济和法律责任或其它责任问题由客人负责，与旅行社无关。） 
+                <w:br/>
+                ◇参考航班信息：GL711  7月26日  KEFGOH雷克雅未克-努克  1500/1740 或待定
+                <w:br/>
+                飞行时间：3小时40分钟
+                <w:br/>
+                ◇时差：努克比哥本哈根慢3小时
+                <w:br/>
+                ◇膳食：酒店早餐，午餐飞机上自理，当地餐馆晚餐    交通：飞机+公共汽车   住宿：当地无评星酒店
+                <w:br/>
+                交通：飞机+公共汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -2059,57 +2070,62 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                伊卢利萨特
-[...5 lines deleted...]
-                交通：步行或公共汽车
+                努克——伊卢利萨特
+                <w:br/>
+                上午乘坐飞机到格陵兰心脏——伊卢利萨特。伊卢利萨特位于格陵兰西岸的中部，北纬69°，北极圈以北200公里。伊卢利萨特的丹麦语名字“雅各布港”也广为人知。伊卢利萨特是格陵兰第三大的定居地，人口约有4000多人，爱斯基摩人定居在这里已经有4000多年历史，2004年伊卢利萨特爱斯基摩人古村落被收录为联合国教科文组织世界文化遗产。伊卢利萨特按格陵兰语直译是“冰山”，冰湾的冰山大小能与南极的媲美，在2004年联合国教科文组织认定伊卢利萨特冰峡湾为世界自然遗产。抵达后自由在酒店附近活动，领略格陵兰岛美丽风光，或者自由步行到伊卢利萨特市区中心自由观光摄影（时间约2小时）。
+                <w:br/>
+                抵达后，徒步到塞美米特小镇（Sermermiut），参观联合国世界文化遗产——爱斯基摩人村落遗址（约2小时）。这里曾经是典型的古老爱斯基摩人居住的村落，位于最著名的伊卢利萨特冰峡湾的塞摩米特山谷里，被伊卢利萨特美丽的冰川包围着，距离伊卢利萨特小镇南端1.5公里，2004年被收录在联合国教科文组织世界遗产名录中。这里历史文化悠久，丰富多彩的因纽特文化迄今为止已经有4000多年的历史了，今天仍然可以看到古时文化遗址，能更好的了解欧洲人踏上这片土地之前这里的历史和风俗，欣赏壮丽伊卢利萨特冰湾的同时感受到千年古城伊卢利萨特的魅力。徒步返回酒店午餐，下午自由活动观光。晚上乘船观赏伊卢利萨特冰峡湾极昼晚霞夕归冰山美景（约2小时，非包船）。伊卢利萨特冰峡湾是世界上最活跃和最快的冰川，巨大的冰排以每天19米的速度移动，冰排和融水咆哮这快速移动，整个冰川几乎已经被冰山覆盖。在这里可以看到世界上任何地方都看不到的冰雪烟花，每年都产出比南极洲以外任何冰川都多的冰雕“作品”，因此得名为世界上最大的冰雪雕塑公园。
+                <w:br/>
+                <w:br/>
+                ◇参考航班信息：GL590  7月27日  GOHJAV  0700/0830    飞行时间：1小时30分钟
+                <w:br/>
+                ◇膳食：酒店早餐，当地餐馆午晚餐       交通：飞机+步行或公共汽车       住宿：当地无评星酒店
+                <w:br/>
+                交通：飞机+步行或公共汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -2139,205 +2155,295 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                伊卢利萨特——哥本哈根
-[...11 lines deleted...]
-                交通：车+飞机+步行
+                伊卢利萨特
+                <w:br/>
+                游览埃其普赛米亚（Eqi）观看冰山崩解泛舟之旅（游览时间约6小时）。埃其普赛米亚冰川嵌于峡湾之中，位于伊卢利萨特北部80公里处，是格陵兰岛最美丽的地方之一。Eqi冰河与伊卢利萨特冰河的不同在于Eqi冰河是崩解很频繁的冰河，且崩落的冰体积不大，较不具危险性，因此可供游客在最近500米的距离，亲眼目睹冰河崩解的自然现象。冰川崩解时发出的阵阵声响，眼看着冰川崩裂翻到在水中，一幕幕“惊悚画面”令人叹为观止。
+                <w:br/>
+                <w:br/>
+                ◇膳食：酒店早餐，午餐简餐，当地餐馆晚餐      交通：步行或公共汽车+船    住宿：当地无评星酒店
+                <w:br/>
+                交通：步行或公共汽车+船
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">四星级酒店</w:t>
+              <w:t xml:space="preserve">当地无评星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                哥本哈根——中国
-[...11 lines deleted...]
-                交通：步行+飞机
+                伊卢利萨特——哥本哈根
+                <w:br/>
+                乘坐飞机前往哥本哈根，抵达后入住酒店稍作休整，随后漫步于这座充满童话气息的城市，感受北欧都市的现代与历史交融之美。
+                <w:br/>
+                <w:br/>
+                （北极内陆飞机小、天气变化无常，或其它原因可能会导致哥本哈根-格陵兰岛间航班延误或取消，因此引起后续行程更改或取消的经济和法律责任或其它责任问题由客人负责，与旅行社无关。）
+                <w:br/>
+                <w:br/>
+                ◇参考航班信息： GL591  7月29日  JAVGOH伊卢利萨特-努克  0855/1035转
+                <w:br/>
+                GL780  7月29日  GOHCPH努克-哥本哈根   1245/2025或待定
+                <w:br/>
+                飞行时间：1小时40分钟，转机时间：2小时10分钟，飞行时间：4小时40分钟
+                <w:br/>
+                ◇时差：哥本哈根比伊卢莉萨特快3小时
+                <w:br/>
+                ◇膳食：酒店早餐，午晚餐飞机上自理     交通：车+飞机+步行     住宿：四星级酒店
+                <w:br/>
+                交通：车+飞机+步行
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">飞机上</w:t>
+              <w:t xml:space="preserve">四星级酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                哥本哈根——中国
+                <w:br/>
+                自由活动，傍晚乘车前往机场，搭乘航班返回中国。
+                <w:br/>
+                <w:br/>
+                ◇参考航班信息：
+                <w:br/>
+                MU708  7月30日   CPHPVG   2100/1315+1或待定    飞行时间： 10小时15分钟
+                <w:br/>
+                ◇备注：领队将跟随人数最多的口岸回国。
+                <w:br/>
+                ◇时差：中国比哥本哈根快6小时
+                <w:br/>
+                ◇膳食：酒店早餐，午晚餐飞机上自理     交通：步行+飞机       住宿：飞机上
+                <w:br/>
+                交通：步行+飞机
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">飞机上</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 中国
                 <w:br/>
                 抵达国内，行程圆满结束！
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2485,51 +2591,51 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                √邮轮小费和北欧司导小费共2200元/人。
+                √邮轮小费和北欧司导小费共2300元/人。
                 <w:br/>
                 √居住地往返出发机场和居住地往返签证中心按手印的交通费、住宿费、膳食费等；签证快递费、短信费、拍照服务等额外服务。
                 <w:br/>
                 √全程转机或候机时的餐费、飞机上的餐费。 
                 <w:br/>
                 √邮轮及酒店单房差费（单房差为团费60%）。   
                 <w:br/>
                 √个人消费及包含费用中未提及的费用。     
                 <w:br/>
                 √因人力不可抗拒因素导致邮轮或航班延误等增加的费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
@@ -2994,51 +3100,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>