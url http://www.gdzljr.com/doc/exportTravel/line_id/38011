--- v1 (2026-04-03)
+++ v2 (2026-07-27)
@@ -29,65 +29,65 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【春节】阿联酋迪拜7天5晚国际五星酒店  | 纯玩无购物 | 全程含餐  独家安排烤全羊宴 | 阿布扎比海洋馆 | 法拉利世界  |  华纳兄弟主题乐园  |  卢浮宫  | 沙漠冲沙  | 迪拜金相框（广州EK）行程单</w:t>
+        <w:t xml:space="preserve">7-8月暑期|三大乐园畅游阿联酋|含全餐|纯玩无购物|广州阿联酋航空直飞-U9行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">【春节】U9-阿联酋迪拜7天5晚 5晚国际五星酒店</w:t>
+        <w:t xml:space="preserve">U9-阿联酋7天5晚国际五星酒店</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">AA20260213U9UW</w:t>
+              <w:t xml:space="preserve">AA20260727U9UW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -357,108 +357,110 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                EK363 CANDXB 0015 0515
-[...1 lines deleted...]
-                EK362 DXBCAN 1045 2145
+                EK363 CAN DXB 0020 0400
+                <w:br/>
+                EK362 DXB CAN 1015 2200
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                纯玩阿联酋7天5晚
+                <w:br/>
                 产品经理推荐	
                 <w:br/>
                 甄选酒店：5晚阿联酋国际五星酒店住宿，豪华酒店体验
                 <w:br/>
                 全程阿联酋航空，广州直飞迪拜
                 <w:br/>
                 全程纯玩不购物，更充足的游玩时间
                 <w:br/>
-                全程含餐，中式团餐+阿拉伯自助餐+海鲜手抓饭，独家安排阿拉伯烤全羊宴
+                全程含餐，中式团餐+阿拉伯自助餐+海鲜手抓饭
                 <w:br/>
                 独家包含价值3000元欢乐大礼包
                 <w:br/>
                 一次沙漠刺激体验
                 <w:br/>
                   迪拜沙漠冲沙—盛开在沙漠中的狂欢，追逐一场唯美落日
                 <w:br/>
                 二大地标文化圣殿
                 <w:br/>
                   迪拜新地标—迪拜相框，一半是过去，一半是未来
                 <w:br/>
                   阿布扎比海上博物馆—阿布扎比卢浮宫，一座漂浮在海上的艺术圣殿
                 <w:br/>
                 三大主题乐园
                 <w:br/>
                 阿布扎比海洋世界- 一起潜入梦幻深蓝
                 <w:br/>
                 阿布扎比华纳兄弟主题乐园-一起踏上超级英雄的冒险之旅
                 <w:br/>
                 阿布扎比法拉利世界主题公园-感受顶级赛车文华和超绝游乐体验的完美融合
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -676,57 +678,53 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州✈迪拜 – 阿布扎比
                 <w:br/>
-                00:15 （北京时间）EK363搭乘阿联酋航空公司班机前往迪拜，[阿拉伯联合酋长国中最闪亮的明星-迪拜，
-[...5 lines deleted...]
-                05:15 （迪拜时间）抵达迪拜，入境（约1小时），导游迎宾处举牌接机；
+                00:20 （北京时间）EK363搭乘阿联酋航空公司班机前往迪拜，[阿拉伯联合酋长国中最闪亮的明星-迪拜，这个沙漠小邦，70年代开运河、80年代做贸易、90年代推观光，千僖年后这里已经是成为新现代奢华主义的象征
+                <w:br/>
+                04:00 （迪拜时间）抵达迪拜，入境（约1小时），导游迎宾处举牌接机；
                 <w:br/>
                 乘车前往阿联酋的首都-阿布扎比（行车时间大约为120分钟），前往世上最奢华的清真寺【谢赫扎耶德清真寺】（约40分钟，如遇朝拜或休息日只可不入内参观）。【谢赫扎耶德清真寺】耗资55亿美金，为纪念阿联酋开国总统而建，是世界上最奢华的清真寺——世界六大清真寺之一。在这里集物质奢华与精神追求为一体，当看到虔诚的信徒跪在地上的那一刻，感觉精神追求才具永恒的价值。深深地诠释了奢华背后的涵义，它给人心灵和思想带来巨大的感动和深沉的启迪!【全世界最大手工地毯】，整个建筑群使用希腊的玉石包裹，白色典雅同时，彰显庄严肃【注：谢赫扎伊德清真寺参观时男士需穿着有领衬衫及长裤，女士不能穿露肩的上衣及短裙（请客人提前准备合格服装，以免到时不能参观 ，此景点为免费开放；如遇朝拜或休息日只可外观，不可入内参观，不退费用；或行程先后顺序调整），但因礼拜日或其他公众原因将不允许对外参观】,【特别说明：为了保护世界级地毯，谢赫扎伊德大清真寺主殿将不再允许入内，敬请谅解！】
                 <w:br/>
                 车览【国会大厦】【文化广场】；途径【酋长皇宫】了解阿联酋发展的历史，前往【Heritage Village民俗村】（约30分钟）在海滨大道上，可远眺对岸的海景与美丽沙滩；在漫长的海岸线-白沙、阳光，使您仿如置身于夏威夷
                 <w:br/>
                 午餐后乘车前往【萨迪亚特岛 Saadiyat Island】，前往阿布扎比举世瞩目的【阿布扎比卢浮宫】（入内参观约1 小时）。卢浮宫博物馆城犹如一个传统的阿拉伯麦地那，您可以在穹顶下的步道上漫步并俯瞰大海。 直径180 米的巨大穹顶由近 8000 个独特的金属星星构成，这些星星组成复杂的几何图形。当阳光透过穹顶射下来时，穹顶下会呈现出富有动感的光之雨，令人联想起阿联酋绿洲上婆娑重叠的棕榈树。在这里光影与文化 艺术珍品的穿梭下，它可以令人们了解到相应的国家、历史和地理环境，但又不只是平庸地诠释了人类文化发展的进程【备注说明：卢浮宫内不允馆外导游讲解，入内后客人自由欣赏参观】
                 <w:br/>
                 后入住酒店休息
                 <w:br/>
                 备注：同团可能有其他客人入住不同星级酒店，根据行程顺路原则安排每日接送，请提前知晓，谢谢理解！
                 <w:br/>
                 交通：飞机/旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -857,97 +855,95 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 阿布扎比 – 迪拜
                 <w:br/>
-                酒店早餐后，返回迪拜，抵达后【特别安排搭乘迪拜空中轻轨电车(单程)】前往世界第八大奇迹-人造棕榈岛，近距离观看全迪拜最宏伟之［Atlantis The Palm］亚特兰蒂斯酒店，带您感受棕榈岛这项突破人类工程史的伟大计划（备注：棕榈岛轻轨于2025年12月起开始维修停运，何时通车待定，如遇轻轨停运，则改为乘车前往棕榈岛，车览亚特兰蒂斯酒店，敬请谅解）；前往Jumeirah海滨天然浴场远观帆船酒店（约10-15分钟）（此景点属于免费入内的公共海滩，团队参观时不允许私自下海玩水、游泳等，如发生事故，责任自负）
+                酒店早餐后，返回迪拜，乘车前往世界第八大奇迹-人造棕榈岛，近距离观看全迪拜最宏伟之［Atlantis The Palm］亚特兰蒂斯酒店，带您感受棕榈岛这项突破人类工程史的伟大计划；前往Jumeirah海滨天然浴场远观帆船酒店（约10-15分钟）（此景点属于免费入内的公共海滩，团队参观时不允许私自下海玩水、游泳等，如发生事故，责任自负）
                 <w:br/>
                 参观【卓美亚运河集市】（入内约40分钟），这里的建筑风格带着典型的中东风情，就像是一座古代的阿拉伯城堡，十分复古风、欣赏着身边阿拉伯城堡的大气庄严，在半沙半水的国家感受别样的“威尼斯风情”，安然享受惬意时光。在这里您可以从另外一面欣赏到帆船酒店的“曼妙身姿”。
                 <w:br/>
-                 中午特别安排前往迪拜阿拉伯风情家园享受特色的美食--阿拉伯烤全羊宴，品味地道阿拉伯风味以及纯天然有机蔬菜美味中式菜肴，用美食治愈一切，用味蕾探索世界.（特别说明：团队人数15人及以上安排烤全羊，不足15人安排烤羊排餐）
+                 午餐后后入住酒店休息，下午自由活动（自由活动期间不含车，导服务）。
                 <w:br/>
                 可自费参加【豪华大型游艇】体验，穿越高楼林立的Dubai Marina滨海新城。其中最有特色的就是整栋建筑,360度旋转的Infiniti Tower，以及全球最高的公寓大楼414米的Princess Tower；驶出滨海新城后，驶向世界第八大奇观棕榈岛，远观世界闻名的七星级帆船酒店和古堡酒店；最后穿过棕榈岛大桥，回到Marina滨海新城。约两小时。
                 <w:br/>
-                后入住酒店自由活动（自由活动期间不含车，导服务）
-                <w:br/>
                 交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：烤全羊宴     晚餐：中式晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">国际五星酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：中式午餐     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">迪拜国际五星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -991,178 +987,177 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：海鲜手抓饭     晚餐：冲沙晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">国际五星酒店</w:t>
+              <w:t xml:space="preserve">迪拜国际五星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 迪拜
                 <w:br/>
                 酒店早餐后乘车前往迪拜购物中心（Dubai Mall）
                 <w:br/>
                 迪拜购物中心于2008年11月4日正式开业，面积为1200多万平方尺，相当50个足球场的面积，成为世界上最大的购物中心。它拥有1200家商店，120家餐厅，虽然叫购物中心，DUBAI MALL却把购物、娱乐、宾馆住宿以及世界级的餐饮等元素结合为一体，创造了前所未有的新的传奇，把不可能变成了可能，充分体现出了迪拜的特色：“在迪拜没有不可能的事，永远只做第一。在商场内拥有一个“世界上最大整体玻璃的水族缸”。穿过商场走到尽头，您发现您站在了“世界最高塔”—哈利法塔（俗称迪拜塔）的脚下（可外观）。（Dubai Mall一般约为2小时，但自由活动时游客较分散，所以实际时间根据具体情况而定）；
                 <w:br/>
-                指定时间集合送入酒店入住休息
+                指定时间集合送入酒店入住休息。
                 <w:br/>
                 交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助     午餐：中式午餐     晚餐：中式晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">国际五星酒店</w:t>
+              <w:t xml:space="preserve">迪拜国际五星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 迪拜✈广州
                 <w:br/>
-                早餐后送往机场
-[...4 lines deleted...]
-                21:45   （北京时间）抵达广州，结束全部行程！
+                酒店早餐或打包早餐送往机场
+                <w:br/>
+                10:15   （迪拜时间）EK362搭乘阿联酋航空公司班机返回广州
+                <w:br/>
+                22:00   （北京时间）抵达广州，结束全部行程！
                 <w:br/>
                 交通：旅游巴士/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1239,50 +1234,52 @@
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.广州往返国际机票，团队经济舱含税；
                 <w:br/>
                 2.行程所示酒店标准，双人标准间
                 <w:br/>
                 3.行程所示餐食，酒店内西式自助早餐，中式午晚餐或当地餐； (用餐时间在飞机或船上以机船餐为准，不再另补，如因自身原因放弃用餐，则餐费不退) 
                 <w:br/>
                 4.行程所列景点游览大门票；
                 <w:br/>
                 5.司机，导游工资；司机饭费、油费、陆桥费、停车费等；
                 <w:br/>
                 6.空调旅游巴士（包括接送机及游览期间）；
+                <w:br/>
+                7、全程司导领服务费人民币2000/人.
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1296,56 +1293,1161 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.行李物品保管费用及托运行李超重费、个人消费及行程以外的自选项目
                 <w:br/>
                 2.因罢工、大风、大雾、航班取消或更改时间等人力不可抗拒原因所导致的额外费用
                 <w:br/>
                 3.旅游意外伤害保险
                 <w:br/>
                 4.如行李或物品丢失、被盗等意外损失费用
                 <w:br/>
                 5.晚用车，给司机和导游加班费用
                 <w:br/>
-                6.境外司机导游服务费：2000人民币/人请报名时随团款一起支付
-[...3 lines deleted...]
-                8.特别要求之单间房差：人民币4000/人/全程，11岁以下小孩不占床减800人民币，占床与成人同价
+                6.以上报价未提及的项目
+                <w:br/>
+                7.特别要求之单间房差：人民币4000/人/全程，11岁以下小孩不占床减800人民币，占床与成人同价
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">沙漠冲沙 （迪拜） （该行程已包含）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                费用包含：预订费 + 门票 + 车费 + 阿拉伯风味晚餐
+                <w:br/>
+                活动参考时间：15:30 – 21:00
+                <w:br/>
+                成行人数：1人即可成行
+                <w:br/>
+                乘坐4WD越野吉普车进入金色的沙漠进行冒险家游戏—冲沙；这里有阿拉伯风情的骆驼农场，在沙丘顶峰停留片刻，欣赏沙漠日落；然后进入沙漠营帐，骑骆驼并享用丰富阿拉伯风味晚宴：各种各式烧烤，各种饮料（不含带酒精饮品）等。可以穿着阿拉伯民族服饰拍照，品尝阿拉伯特色的水烟，绘制阿拉伯民族手绘。
+                <w:br/>
+                <w:br/>
+                建议人群：
+                <w:br/>
+                对于体力要求较低；
+                <w:br/>
+                心脏病患者及60岁以上老人建议谨慎参加
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">300 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 100.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">哈利法塔 （迪拜）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                费用包含：预订费 + 门票 +其他服务费用
+                <w:br/>
+                活动参考时间：08:30 – 23:30 
+                <w:br/>
+                黄金时段：12:00-20:00（包含这两个时间点）
+                <w:br/>
+                100USD/人常规时段
+                <w:br/>
+                <w:br/>
+                120USD/人黄金时段
+                <w:br/>
+                <w:br/>
+                备注说明：黄金时段具体时间会根据季节以及节日有所调整
+                <w:br/>
+                地址：迪拜购物商场旁最高楼
+                <w:br/>
+                地成行人数：1人即可成行
+                <w:br/>
+                目前世界第一高楼，斥资15亿美元打造的【世界第一高塔-Burj Dubai哈里发塔】登上位于第124层楼高的景观台At the Top，举目所见尽是超现代化的摩天大楼，在天气好的時候，更可以远眺80公里远的美景
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 120.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">豪华游艇 畅游新迪拜 （迪拜）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                费用包含：预订费 + 游艇票 + 车费 + 其他服务费用
+                <w:br/>
+                活动参考时间：全天
+                <w:br/>
+                地址：海滨新城-游艇码头
+                <w:br/>
+                成行人数：6人即可成行
+                <w:br/>
+                登上豪华游艇，随着游艇穿梭高楼林立的Dubai Marina海滨新城，近距离、变角度观赏直接知名的建筑楼宇，诸如：【世界最高的住宅楼-公主塔】【迪拜建筑一绝-最拧巴的大厦】游艇驶近【世界第八大奇迹-棕榈岛】近距离观赏号称六星级的亚特兰蒂斯酒店，并经过海湾上挺立的世界著名的【七星级帆船酒店】，穿越棕榈岛大桥后返回到Marina海滨新城
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 120.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">水舞间 （迪拜）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                费用包含：预订费 + 门票 + 车费 
+                <w:br/>
+                水舞间-La Perle 如果你喜欢欣赏挑战地心吸力的杂耍和空中特技表演，一定会迫不及待观看 「水上明珠」这是杜拜首个长驻剧场表演，动员 450 名演员，隆重登场。剧院专为这场水舞秀而特别设计，配置 1,300 个座位，力求为每位观众带来疑幻似真的体验。高科技的水舞台成功让观众尽兴而回，演出时舞台会注满270万公升水，并能按需要把水抽干，变成滴水不占的表演舞台。演员才华洋溢，将会为你呈献目不暇给的表演。他们会潜入 25 米深水，亦会握着吊环以时速 15公里，于剧院半空飞翔──精彩的演出实在无可比拟。水舞秀由Franco Dragone策划，曾策划多个曾策划多个盛大舞台演出。包括
+                <w:br/>
+                Celine Dion演唱会，拉斯维加斯Le Rêve剧场和澳们的水舞间。La Perle的灵感源自杜拜精神，将会呈现出阿拉伯的美态和多样魅力
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 130.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">棕榈岛观景平台 The View at the Palm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                费用包含：预订费 + 门票费 + 车费 + 其他服务费用
+                <w:br/>
+                活动时间：
+                <w:br/>
+                普通时段9：00-15：30/19：00-23：00
+                <w:br/>
+                黄金时段：15:30-18:30（包含这两个时间点）
+                <w:br/>
+                备注说明：黄金时段具体时间会根据季节以及节日有所调整
+                <w:br/>
+                普通时段70USD/人
+                <w:br/>
+                <w:br/>
+                黄金时段85USD/人
+                <w:br/>
+                <w:br/>
+                成行人数：4人即可成行 
+                <w:br/>
+                期待已久的迪拜棕榈岛观景台正式上线，观景台位于棕榈岛中心位置The Palm Tower顶层（52层），360度全景一览整个棕榈岛和迪拜海岸线，各种地标建筑尽收眼底。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 80.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">直升飞机 观光 （迪拜</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                费用包含：预订费 + 门票费 + 车费 + 其他服务费用
+                <w:br/>
+                活动时间：10:00 – 15:30（视天气情况是否起飞）
+                <w:br/>
+                成行人数：2人即可成行 
+                <w:br/>
+                跳上观光直升机,从空中欣赏世界上最为活力十足的城市之一。飞越辽阔的高尔夫球场、壮观的摩天大楼、传统郊区聚落、惊艳海滩、熙攘的市场及更多景点。12分钟的遗产行程带你飞越杜拜湾、风塔、哈里发塔、杜拜旧城区及更多景点。
+                <w:br/>
+                <w:br/>
+                对于体力要求较低
+                <w:br/>
+                <w:br/>
+                心脏病患者及60岁以上老人建议谨慎游玩
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 260.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">法拉利 世界主题公园 （阿布扎比） （行程已包含）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                费用包含：预订费 + 门票 + 车费 + 其他服务费用
+                <w:br/>
+                活动时间：12:00 – 20:00
+                <w:br/>
+                成行人数：4人即可成行
+                <w:br/>
+                全球首个法拉利主题公园、全球最大的室内主题公园，主题公园占地20万平方米，整个屋顶是红色的法拉利标志，建有20多个游乐设施和精彩项目，这里所展示的全球最先进的精彩项目之中，包含了在魔力速度（SpeedofMagic）中探险“Nello”梦幻之旅，游客将在淘气赛车手的带领下，穿越深绿的丛林、冰封的洞穴和峡谷，体验新奇的4D历险。游客还可以乘坐世界上最快的过山车--罗莎方程式赛车，在五秒内加速到240公里/小时。而乘坐马拉内罗号游览车，可以虚拟游历著名的马拉内罗工厂，探索之前只有法拉利跑车车主才能体会的奥秘，一窥法拉利跑车的制造过程，让您充分体验法拉利公园里的各项活动。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 140.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">华纳兄弟主题乐园 （阿布扎比） （行程已包含）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                费用包含：预订费 + 门票 + 车费 + 其他服务费用
+                <w:br/>
+                活动时间：12:00 – 20:00
+                <w:br/>
+                成行人数：4人即可成行
+                <w:br/>
+                位于亚斯岛的中心位置，于2018年7月25日开业，占地面积165万平方英尺=20个白宫的面积，6大沉浸式乐园把全球著名的卡通人物及故事带到同一个屋顶下，从DC超级英雄和大反派的冒险行动到兔巴哥和Hanna Barbera的古怪和奇妙的世界，29个最先进的游乐设施，互动的家庭友好体验和独特的现场娱乐。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 140.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">皇宫酒店 参观 （阿布扎比）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                费用包含：预订费 + 门票费 + 车费 + 其他服务费用
+                <w:br/>
+                活动时间：10:00 – 17:00  
+                <w:br/>
+                成行人数：4人即可成行
+                <w:br/>
+                【特别安排入内参观被誉为世界最豪华之-八星皇宫酒店，一睹其奢华】，另外免费赠送茶餐厅下午茶，包含一杯茶或者一杯咖啡+一块甜点。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 90.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">皇宫酒店下午茶+总统府 （阿布扎比）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                费用包含：预订费 + 门票费 + 车费 + 其他服务费用
+                <w:br/>
+                活动时间：10:00 – 17:00  
+                <w:br/>
+                成行人数：4人即可成行
+                <w:br/>
+                1.【特别安排入内参观被誉为世界最豪华之-八星皇宫酒店，一睹其奢华】，并享用酒店下午茶，包含一杯金箔咖啡+一块甜点。
+                <w:br/>
+                【特别安排入内参观全新打造的文化地标“国家宫殿”-阿布扎比总统府，】
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 130.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">阿布扎比卢  浮宫  （阿布扎比） （行程已包含）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                费用包含：预订费 + 门票 + 车费 + 其他服务费用 
+                <w:br/>
+                活动时间：根据卢浮宫时间表为准 
+                <w:br/>
+                成行人数：4 人即可成行 
+                <w:br/>
+                耗时十年，耗资超过 10 亿欧元，2017 年 11 月 11 日，阿布扎比的世界 级艺术建筑卢浮宫阿布扎比分馆终于开业，成为阿布扎比的又一地标性 建筑。阿布扎比卢浮宫位于萨迪亚特岛（Saadiyat Island)。整个建筑直 接在海边水上建起来，钢结构中空穹顶，再加白色的墙体立在碧蓝色的海水中，浑然一体，美轮美奂
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 75.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">总统府  （阿布扎比）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                入内门票（花园+宫殿）+接送车费 
+                <w:br/>
+                成行人数：4 人即可成行 
+                <w:br/>
+                阿布扎比总统府是当今阿联酋的官方会议场所，也是正式国事访问和各 国首脑活动的举办地。游客可以在宫殿之旅中得到丰富的体验。在西翼， 他们将了解阿联酋国家的形成及其政权体系，并可进入官方大会厅进行 参观。在东翼知识大厅内，游客可以参观大量的文物和珍贵手稿，了解阿拉伯世界对人类科学、艺术、人文和文学等各领域所做出的贡献。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 75.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1451,241 +2553,208 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                特别提示：
-                <w:br/>
                 1.以上行程时间表及酒店的住宿顺序仅供您参考，有可能会因为境外特殊情况予以前后调整，如遇堵车、恶劣天气、景点关门、突发事件及酒店满员等！
                 <w:br/>
                 2.同一团队不同客人可能入住不同的酒店，境外将根据酒店顺序依次接送入住不同酒店，敬请知晓！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.参团以到5000元/人订金为准，取消定金不退，并需于出发前14天付清余款；
+                1.参团以到2000元/人订金为准，取消定金不退，并需于出发前14天付清余款；
                 <w:br/>
                 2. 团队出发前30天-20天取消，游客需支付50%团款损失（机位定金+酒店损失）
                 <w:br/>
                 3.团队出发前19天~15天取消，只可退200元/人餐费及景点门票
                 <w:br/>
                 4.团队出发前14天~0天取消，全款损失
                 <w:br/>
                 5.如果发生签证被拒签将被扣酒店、机票、签证费及所有实际已发生费用
                 <w:br/>
                 ★以上损失明晰为团队特殊约定，请签在合同附加条款中！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">报名材料</w:t>
+              <w:t xml:space="preserve">签证信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.   清晰护照扫描件或原件（半年以上有效期）；
                 <w:br/>
                 （以上参团资料仅限中国大陆护照，非中国大陆护照参团资料请以阿联酋移民局规定为准）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">保险信息</w:t>
+              <w:t xml:space="preserve">报名材料</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                旅游安全注意事项告知书
-[...32 lines deleted...]
-                游客签字：
+                1.   清晰护照扫描件或原件（半年以上有效期）；
+                <w:br/>
+                （以上参团资料仅限中国大陆护照，非中国大陆护照参团资料请以阿联酋移民局规定为准）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1726,51 +2795,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-03</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-27</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1914,50 +2983,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>