--- v0 (2026-01-01)
+++ v1 (2026-04-29)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">DFY-202602F1</w:t>
+              <w:t xml:space="preserve">DFY-20260506F1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -343,118 +343,118 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【去程】广州-太原，CZ3951/1705-1945 或者CZ3701/0815-1050
-[...3 lines deleted...]
-                （具体航班时间以实际出票为准，行程顺序会根据航班时间调整）
+                【去程】广州-太原，CZ3701/0815-1050或者CZ3377/2015-2255
+                <w:br/>
+                【回程】太原-广州，CZ3696/1955-2300或者CZ3952/2055-2355
+                <w:br/>
+                （具体航班时间以实际出票为准，旅行社有权根据航班时间调整游览顺序 ）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★ 中国四大佛教名山，文殊菩萨道场【五台山祈福】聆听佛钟祈福新年好运道，开启美好一年！
-[...15 lines deleted...]
-                ★ 老祖宗的极繁美学【隰县小西天】不仅是中国雕塑艺术史上一次酣畅淋漓的倾情绝唱，更是可以身临其境感受东方美学的艺术圣殿
+                ☆ 中国四大佛教名山，文殊菩萨道场【五台山】聆听佛钟祈福新年好运道，开启美好一年！
+                <w:br/>
+                ☆ 世界文化遗产，中国四大佛教名山之首聆听佛国梵音【云冈石窟】被誉为东方雕塑艺术宝库！
+                <w:br/>
+                ☆ 悬崖上的千年佛寺奇观【悬空寺】靠几根木梁支撑，却历经千年而不倒，被誉为“空中楼阁”！
+                <w:br/>
+                ☆ 老祖宗的极繁美学【隰县小西天】不仅是中国雕塑艺术史上一次酣畅淋漓的倾情绝唱，更是可以身临其境感受东方美学的艺术圣殿
+                <w:br/>
+                ☆ AAAAA景区，华夏大地秘境瑰宝【云丘山】触摸【万年冰洞群】体验冰火两重天的感官刺激！
+                <w:br/>
+                ☆ 中国最豪民宅，比故宫大1.6倍【王家大院】承载着晋商辉煌历史，被誉为“民间故宫”！
+                <w:br/>
+                ☆ AAAAA景区，奔腾千里，壮美中华魂【黄河壶口瀑布】亲眼见证“黄河在咆哮”的壮观景象！
+                <w:br/>
+                ☆ AAAAA景区，被誉为“活着的千年古城”【平遥古城】穿越明清探寻岁月的痕迹！
+                <w:br/>
+                ☆ 探访国家一级博物馆【山西博物馆】一天之内看遍五千年，开启一场晋魂探索之旅！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -573,75 +573,75 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-太原-平遥
                 <w:br/>
-                根据航班时间，前往广州白云机场集中，送团人将为您办理登机手续！接团后午餐后，车赴平遥（约1小时），漫游【平遥古城】（此景点为开放式古城，进城不需门票，如需参观古城内小景点，费用自理125元/人），一座城就是一部历史，一座城就生出了许许多多的故事，留下了万万千千美好回忆，欣赏全国四大古城中保存最完整的古城风貌，漫步在青石长街，感受古城气息，漫步于明清一条街自费品尝地道纯真的晋南美食！春节期间可欣赏平遥社火闹新春等传统民俗活动：猜灯谜、舞狮巡游、拜财神送祝福等（新春民俗活动属于年味活动，具体时间以景区通告为准，敬请谅解）
+                根据航班时间，前往广州白云机场集中，送团人将为您办理登机手续，搭乘航班飞赴太原。车赴平遥（约1小时），游览【平遥古城】（自由活动，此景点为开放式古城，进城不需门票，如需参观古城内小景点，费用自理125元/人，非必须），一座城就是一部历史，一座城就生出了许许多多的故事，留下了万万千千美好回忆，欣赏全国四大古城中保存最完整的古城风貌，漫步在青石长街，感受古城气息，漫步于明清一条街自费品尝地道美食
                 <w:br/>
                 <w:br/>
                 我社有权根据港口及具体航班时间调整行程景点游览的先后顺序，变更住宿地点，保证不减少景点和游览时间的情况下，不再另行通知（有疑问请与当地导游协商），如遇自然灾害或交通管制，最终无法参观，我社不做任何赔偿。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：不含餐     午餐：特色餐山西会馆     晚餐：飞机餐   </w:t>
+              <w:t xml:space="preserve">早餐：不含餐     午餐：团餐餐标30元/人     晚餐：不含餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">平遥古城：平遥会馆、颐和裕、松盛长、大戏堂宾舍、里棠或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -652,76 +652,76 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                太原-隰县-临汾
-[...1 lines deleted...]
-                餐后，车赴隰县（约2.5小时），游览中国佛教“西方圣境”之地—【隰县小西天】（约 2 小时），原名千佛庵。一看明版善本藏经；二看彩色悬塑艺术：全堂彩塑是我国少见的彩塑艺术群塑；三看小西天楹联“果有因因有果，有果有因，种甚因结甚果；心即佛佛即心，即心即佛，欲求佛先求心”。车赴壶口（约2小时），参观世界上唯一的金色瀑布【黄河壶口瀑布】（约2小时），黄河巨流至此，两岸苍山挟持，约束在狭窄的石谷中，山鸣谷应，声震数里，领略“天下黄河一壶收”的汹涌澎湃。在黄河边上齐唱一首《黄河大合唱》，回味中华民族不屈不饶的民族精神！晚餐后入住酒店。
+                太原-隰县-临汾-云丘山
+                <w:br/>
+                早餐后，车赴隰县（约2小时），游览中国佛教“西方圣境”之地—【隰县小西天】（约 2 小时），原名千佛庵。一看明版善本藏经；二看彩色悬塑艺术：全堂彩塑是我国少见的彩塑艺术群塑；三看小西天楹联“果有因因有果，有果有因，种甚因结甚果；心即佛佛即心，即心即佛，欲求佛先求心”。车赴壶口（约2小时），参观世界上唯一的金色瀑布【黄河壶口瀑布】（约2小时），黄河巨流至此，两岸苍山挟持，约束在狭窄的石谷中，山鸣谷应，声震数里，领略“天下黄河一壶收”的汹涌澎湃。车赴云丘山（约2小时），晚餐后入住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【隰县小西天】【黄河壶口瀑布】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：团队餐餐标40元/人     晚餐：特色餐养生宴   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：团队餐餐标30元/人     晚餐：特色餐农家宴   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">乡宁/吉县：云丘山琪尔康度假村、稷山云景智慧、吉县吉州宾馆、七月轩或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -734,74 +734,74 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 临汾/云丘山-灵石-太原
                 <w:br/>
-                早餐后，参观“河汾第一名胜”【云丘山】（约3小时），这里历史文化积淀博大精深，上古时期，是稷王教民稼穑的农耕文化始发地。参观【塔尔坡古村】欣赏云丘山婚俗表演，体验打花鼓、观皮影戏、村长家访、听民歌！期间可自费参观世界三大冰洞奇观【万年冰洞群】（不含门票+电瓶车套票130元/人，非必须，如需参观敬请自理）洞内滴水成冰，更为奇观的是犬牙交错的冰凌柱争奇斗艳，十分壮观。春节期间特别体验云丘山民俗年：民歌演唱、鼓舞表演、傩舞表演、舞蹈快闪以及骏马游行，以热闹精彩的节目演绎点燃新年逛云丘的第一道年味；带给旅客新春视觉盛宴和浓烈的节日氛围（活动时间：2月17日至2月21日（初一至初五））（注：新春年味活动的具体参与形式、时间及场地，以景区通告为准！如若观赏不到我社不作赔偿），车赴灵石（约2小时），游览【王家大院】（约1.5小时），被誉为“华夏民居第一宅”、“中国民间故宫”，王家大院的建筑，有着 "贵精而不贵丽，贵新奇大雅，不贵纤巧烂漫"的特征，是清代民居建筑集大成者！
+                早餐后，参观“河汾第一名胜”【云丘山】（约3小时），这里历史文化积淀博大精深，上古时期，是稷王教民稼穑的农耕文化始发地。参观【塔尔坡古村】欣赏云丘山婚俗表演，体验打花鼓、观皮影戏、村长家访、听民歌！期间可自费参观世界三大冰洞奇观【万年冰洞群】（不含门票+电瓶车套票130元/人，非必须，如需参观敬请自理）洞内滴水成冰，更为奇观的是犬牙交错的冰凌柱争奇斗艳，十分壮观。车赴灵石（约2小时），游览【王家大院】（约1.5小时），被誉为“华夏民居第一宅”、“中国民间故宫”，王家大院的建筑，有着 "贵精而不贵丽，贵新奇大雅，不贵纤巧烂漫"的特征，是清代民居建筑集大成者！车赴太原（约2小时），打卡太原网红街区【柳巷钟楼街】是太原市历史悠久的繁华街市，搜寻散落在大街小巷的三晋美食，充分满足您的味蕾！
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【云丘山】【万年冰洞群】【王家大院】
+                景点：【云丘山】【王家大院】【柳巷钟楼街】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：不含     晚餐：团队餐餐标40元/人   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐 养生宴     晚餐：不含晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">太原：美丽豪酒店、百合丽呈瑞轩、G酒店（太钢店）或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -812,80 +812,76 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                太原-五台山-大同
-[...5 lines deleted...]
-                如因气候原因，温度降低，遇到下雨或下雪等人力不可抗力因素，五台山前往大同需绕路，则需增加车费50元/人，此费用需自理，由导游当地现收，感谢您的谅解与配合！
+                太原-大同
+                <w:br/>
+                酒店早餐后，车赴大同（约3小时），参观佛教艺术雕刻的惊世之作【云冈石窟】（约2.5小时）,53个主要的大型洞窟，东西连绵达1公里，活像一个满布蜂洞的巨型蜂巢。藏身里而后5万多尊佛、菩萨造像，经历了风月的侵蚀更显古朴、凝重，令人叹为观止。游览【大同古城】（约1小时），据《大同府志》记载，大同古称“云中”，大同，位于山西最北端，北靠内蒙古大草原，东接河北张家口，南瞰山西忻州市。扼晋、冀、内蒙古之咽喉要道，是全晋之屏障、北方之门户，素有“北方锁钥”之称。作为北魏首都、辽金陪都，这座拥有2300余年建城史的古城，留存的文物古迹数量稳居北方地级市前列，被誉为“中国古代建筑艺术博物馆”，每一处遗存都镌刻着时代的印记。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【五台山】【大同古城】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐五台山素斋     晚餐：不含   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：团餐餐标30元/人     晚餐：不含晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">大同/浑源：美丽豪酒店、艺龙万国酒店、浑源怡朵酒店、山水居或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -896,76 +892,80 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                大同/浑源-忻州
-[...1 lines deleted...]
-                早餐后，参观北岳恒山第一胜景【悬空寺】（约1小时）（不含登临100元/人，非必须，为了爱护古建，不建议登临，如需登临，自行前往悬空寺公众号自行预约，当天早上 08：00 放票，每天限定 1000 张，先到先得，政策随时变动，实际以景区公告为准，敬请谅解），悬空寺又名玄空寺，是国内仅存的佛、道、儒三教合一的独特寺庙,是中国古代建筑精华的体现。参观佛教艺术雕刻的惊世之作【云冈石窟】（约2小时）,53个主要的大型洞窟，东西连绵达1公里，活像一个满布蜂洞的巨型蜂巢。藏身里而后5万多尊佛、菩萨造像，经历了风月的侵蚀更显古朴、凝重，令人叹为观止。打卡【忻州古城新春灯会】（约1.5小时），是晋北地区保存最为完整的历史文化名城之一。这里不仅有丰富的历史遗迹和传统建筑，还有深厚的文化底蕴。新春灯会期间，忻州古城将被五彩斑斓的花灯装点得美轮美奂。除了赏灯，忻州古城还准备了丰富多彩的民俗活动：舞龙舞狮表演，欣赏传统的戏曲演出，参与猜灯谜游戏，感受浓浓的年味儿（新春灯会属于年味活动，具体时间以景区通告为准，敬请谅解）
+                大同-五台山-忻州
+                <w:br/>
+                酒店早餐后，途径浑源（约1小时），参观北岳恒山第一胜景【悬空寺】（约1小时）（不含登临100元/人，非必须，为了爱护古建，不建议登临，如需登临，自行前往悬空寺公众号自行预约，当天早上 08：00 放票，每天限定 1000 张，先到先得，政策随时变动，实际以景区公告为准，敬请谅解），悬空寺又名玄空寺，是国内仅存的佛、道、儒三教合一的独特寺庙,是中国古代建筑精华的体现。车赴五台山（约2小时），参观世界文化遗产、国家5A级景区【五台山】（约4小时），作为中国佛教四大名山之首、世界五大佛教圣地之一的五台山，充满神秘充满壮美，漫步佛国世界让人感动让人神畅。参观五台山最大的喇嘛寺院、历代皇帝朝拜五台山时的行宫【菩萨顶】（登高阶，遇贵人），康熙曾在此礼佛，乾隆题匾“灵峰胜境“，登高望远，烦恼顿消；心向文殊，贵人自来。五台山第一大寺【显通寺】（保平安，定心神）、于无量殿前静坐片刻，让千年梵音涤荡焦虑。身体欠安者，祈健康长寿；人生迷茫者，寻内心答案。五台山标志性建筑、五台之冠的【塔院寺】（绕白塔，消业障），此塔藏释迦牟尼舍利，绕塔即积无量功德——为父母祈寿，为先人超度，为自己净业，为全家纳福。文殊菩萨的祖庭【殊像寺】（启智慧，登金榜），走进文殊祖庭殊像寺，仰望9.87米高的文殊骑狮巨像，手持智慧剑，脚踏青狮，破愚暗、开慧光。学子祈福，考场如虎添翼；家长代求，子女聪慧明达。车赴忻州（约1.5小时），打卡【忻州古城】（自由活动约1小时），晚餐在忻州古城自费品尝当地特色小吃，自由活动后入住酒店！
+                <w:br/>
+                特别说明：
+                <w:br/>
+                如因气候原因，温度降低，遇到下雨或下雪等人力不可抗力因素，五台山前往大同需绕路，则需增加车费50元/人，此费用需自理，由导游当地现收，感谢您的谅解与配合！
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【悬空寺】【云冈石窟】【忻州古城新春灯会】
+                景点：【悬空寺】【五台山】【忻州古城】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐大同铜火锅     晚餐：不含   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐素斋     晚餐：不含晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">忻州：实习酒店、美豪酒店、美豪丽致酒店、阳光假日或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -978,72 +978,72 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 忻州-太原机场-广州
                 <w:br/>
-                酒店早餐后，参观国家级博物馆【山西省博物院】（游约1 小时，逢周一闭馆，如遇闭馆则改为参观太原古县城，敬请谅解），五千年华夏文明看山西，山西地上地下的古代遗珍灿若星辰。而山西博物院，正是山西最大的文物征集和展示中心。游览【太原古县城】（约1.5小时），城内历史建筑遗存众多，十字街格局清晰，街巷肌理完善，沿袭了晋阳古城“城池凤翔余”的古老建筑格局，是2500年晋阳古城文脉的延续。根据航班时间前往机场送团返广州，结束愉快旅行！
+                酒店早餐后，车赴太原（约1.5小时），参观国家级博物馆【山西省博物院】（游约1 小时，逢周一闭馆，如遇闭馆则改为参观太原古县城，敬请谅解），五千年华夏文明看山西，山西地上地下的古代遗珍灿若星辰。而山西博物院，正是山西最大的文物征集和展示中心。探访太原网红打卡地【太原古县城】，根据航班时间，前往机场乘机返程，结束愉快的山西之旅！
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐刀削面     晚餐：不含   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐晋商家宴     晚餐：不含晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">不含</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1094,51 +1094,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、含广州-太原往返机票经济舱,机票一经开出，不得更改、不得签转、不得退票），此线路产品为全款买断机票后销售，客人一经确认出行，临时取消导致机位没有时间进行二次销售或隐瞒是失信人而产生的损失，由客人负全责。国家法院失信人验证网站为：http://shixin.court.gov.cn/。
                 <w:br/>
                 2、门票：所列景点第一道大门票，不含景区交通！
                 <w:br/>
                 3、住宿：全程入住豪华酒店标准双人间。每成人每晚一个床位，若出现单男单女， 没有三人间或者加床，客人需补单房差入住双标间，如参考酒店不能入住的情况下，调整入住不低于以上行程中参考备选酒店的质量标准；小孩不占床含半价早餐，超高自理！如以上参考酒店不能入住的情况下，调整入住不低于以上酒店档次的酒店；
                 <w:br/>
-                4、餐食：含5早7正，正餐餐标40元/人/正。温馨提示：行程内所有正餐均为团队用餐，若游客放弃用餐，恕不另行退费，请游客谅解。
+                4、餐食：含5早7正，正餐餐标30元/人/正。温馨提示：行程内所有正餐均为团队用餐，若游客放弃用餐，恕不另行退费，请游客谅解。
                 <w:br/>
                 5、导服：当地持证优秀中文导游！
                 <w:br/>
                 6、用车：用车将根据团队人数安排9-55座的空调旅游车，保证每人1正座。
                 <w:br/>
                 7、赠送：每人每天一瓶水！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1325,51 +1325,52 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">景区交通+耳麦租用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 山水景观必消环保车费用（当地现付给导游）
                 <w:br/>
-                悬空寺电瓶车20+云冈石窟电瓶车15元+平遥古城电瓶车40+云丘山电瓶车20+壶口瀑布电瓶车20=115元/人
+                悬空寺电瓶车20+云冈石窟电瓶车15元+平遥古城电瓶车20+云丘山电瓶车20+壶口瀑布电瓶车20=95元/人
+                <w:br/>
                 <w:br/>
                 <w:br/>
                 自愿消费
                 <w:br/>
                 全程耳麦100元/人 万年冰洞门票+景交130元 五台山小寺庙10元/座
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
@@ -1515,103 +1516,103 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
-[...21 lines deleted...]
-                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团6人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由陕西大飞鹰国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、山西地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：山西地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
-                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以下旅游者单独报名出游，敬请谅解。
-[...1 lines deleted...]
-                2）70-75 周岁人群需提交三甲医院的体检报告且有 70 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
                 3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
-                11、根据最高人民法院的相关文件，“失信被执行人名单”、“被限制消费人员”会被限制乘坐火车、飞机、出入境等。请游客报团前一定要自行查询本人或同行人是否为“失信被执行人名单”或“被限制消费人员”（查询网站如下：http://zxgk.court.gov.cn/ 。因游客被列为“失信被执行人名单”或“被限制消费人员”所产生的包括但不限于机票、房费、车费、导服费用等实际损失，由游客自行承担。
-[...3 lines deleted...]
-                13、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1845,51 +1846,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-01-01</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>