--- v0 (2026-01-01)
+++ v1 (2026-06-15)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">（假日）【轻奢•国宝物语】陕西双飞5天 |兵马俑 | 西安博物院 | 高家大院（皮影）|陕西历史博物馆 |华清宫 | 秦岭高山嬉雪 | 秦岭四宝科学公园 |大慈恩寺 |白鹿原关中大庙会（纯玩）行程单</w:t>
+        <w:t xml:space="preserve">（假日）【高端亲子团•国宝物语】西安双飞5天 |陕西历史博物馆秦汉馆 | 西安城墙护城河游船| 大慈恩寺 | 长安十二时辰 |大唐不夜城 |秦兵马俑 |华清宫 | 西北大学 |西安博物院 |白鹿原影视城（纯玩）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">DFY-202602D</w:t>
+              <w:t xml:space="preserve">DFY-20260708D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -343,138 +343,126 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【大交通】以下时间仅供参考，寒假春节旺季，不接受指定航班，以实际名单通知出票为准，敬请谅解（如去程航班时间早于07:00，赠送白云机场住宿一晚）
-[...3 lines deleted...]
-                【回程】西安-广州，15:00-23:00之间起飞航班
+                【往返交通】以下时间仅供参考，节假日不接受指定航班，以实际名单通知出票为准，敬请谅解（如去程航班时间早于07:00，赠送白云机场住宿一晚）
+                <w:br/>
+                【去程】广州-西安，07:00-13:00之间起飞航班
+                <w:br/>
+                【回程】西安-广州，18:00-23:00之间起飞航班
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★【必消交通一价全含】【纯玩0购物】
-[...3 lines deleted...]
-                ★『每天9点后出发！我们相信，真正的文化体验，始于从容！』
+                ★【必消交通一价全含】【纯玩0购物0必消0擦边】
+                <w:br/>
+                ★【广东独立成团·25人封顶】【满16人升级2+1航空座椅大巴车】
+                <w:br/>
+                ★『行程每天9点出发！我们相信，真正的文化体验，始于从容！』
                 <w:br/>
                 ★【专家讲解】双重硬核讲解加持【专业地陪导游+博物馆讲解专家】为您的旅行保驾护航！
                 <w:br/>
-                ★【迎新春送祝福】春节期间每位宾客均可获赠【长安岁礼 · 新春文化礼包】新年收获一份“新意满满”祝福！
-[...13 lines deleted...]
-                ★【体验即传承｜让非遗活在孩子的手中】
+                ★【尊享住宿｜全程连住不挪窝】入住【万豪集团旗下高端五钻--西安浐灞艾美酒店】躺在超40㎡+河景飘窗玻璃客房，看浐河与灞河静静相拥，远离城市喧嚣，静享专属亲子慢时光！！
                 <w:br/>
                 ★【皮影戏】光影之间，忠奸善恶被演绎千年；
                 <w:br/>
                 ★【汉服妆造（赠送价值399元）】亲子汉服换装；绝妙的氛围感，一键出片让你占据朋友圈C位；
                 <w:br/>
-                ★【白鹿原新春庙会】社火、锣鼓、舞狮——民间信仰的狂欢，才是年味的真身；
+                ★【白鹿原4大王牌体验】全球首创“2½电影空间”沉浸式演出《黑娃演义》+黄图高坡的传奇摇滚《华阴老腔》+黑科技《长安翱翔》+了解文学巨匠成长之路《参观白鹿村》；
                 <w:br/>
                 ★【秦佣DIY】让孩子从“观众”变为“参与者”，亲手捏制秦俑，让历史在掌心复活；
                 <w:br/>
-                ★【自然即疗愈｜秦岭雪境中的童年释放】
-[...3 lines deleted...]
-                ★【秦岭四宝科学公园】一生必见一次的国宝奇迹，披着”巧克力外衣“的国宝棕色大熊猫--七仔，这个春节，限定出镜！
+                ★【211名校探秘｜在百年名校种下一颗求知的种子】
+                <w:br/>
+                ★【西北大学半日研学营】走进“中华石油英才摇篮”“经济学家的摇篮”——百年西北大学，漫步民国风建筑群，触摸中国高等教育的厚重文脉；
+                <w:br/>
+                ★【漫游护城河｜读懂长安千年心跳】
+                <w:br/>
+                ★【西安城墙护城河游船&amp;围炉煮茶】600年古城墙脚下，碧波映垛楼，柳岸拂轻舟——课本里的“长安城防图”，此刻就在眼前流动；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -593,425 +581,441 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-西安咸阳机场-西安市区
                 <w:br/>
-                根据航班时间，广州白云机场集中，送团人将为您办理登机手续！接团后前往西安市区，参观【西安博物院】（含博物馆讲解专家+无线讲解耳机，游览约1.5小时）又名“小雁塔”，馆内珍藏丰富，各类文物琳琅满目，每一件都讲述着古都西安的辉煌过往。青铜器的厚重、陶俑的生动、瓷器的温润、金银器的华丽、书画的墨香……无不散发着古文化的独特魅力。游览清朝榜眼高岳崧的府邸【高家大院】（游览约1小时）是了解陕西民俗的好地方。赏非物质文化遗产【皮影戏】厅堂内看戏，体验古代官家的生活。漫步于【钟鼓楼广场+北院门仿古步行街】（约1.5小时），在具有民族特色的回民小吃街自费品尝美食：【网红蛋菜夹馍】、没有翅膀却能带你味蕾飞翔的【羊肉泡馍】、回坊必打卡的【花奶奶酸梅汤】、念念不忘必有回响的【石家包子】等等，
-[...3 lines deleted...]
-                1、西安博物院逢周二闭馆，免费不免票，需提前预约。寒假春节旺季不保证预约成功，如遇闭馆或预约不成功，则改为参观：西安考古博物馆/西安事变纪念馆/陕博秦汉馆，以实际预约为准，旅行社不另作赔偿，敬请谅解。
+                根据航班时间，广州白云机场集中，送团人将为您办理登机手续！
+                <w:br/>
+                接团后前往西安，游览国家一级博物馆【西安博物院】“馆+塔+园”一体的唐风文化绿洲（含讲解+耳麦，约2小时），坐落于千年古刹荐福寺旁，小雁塔静立庭院中央，园林曲径通幽，展馆现代雅致。这里聚焦长安城的市井烟火、百姓日常与丝路百态，是十三朝古都最亲切、最鲜活的打开方式。
+                <w:br/>
+                唐代三彩腾空马：蓝釉飞驰，见证丝路胡商疾驰长安；长安城108坊沙盘：亲手指出大雁塔、西市、皇城位置，建立真实历史坐标。
+                <w:br/>
+                特别安排【明城墙护城河游船+围炉煮茶】（约1小时），游船搭载自动驾驶的“黑科技”，无人驾驶船根据规划好的线路进行自主巡航，游客无需操作，尽享古都风光！ 靠岸后，漫步西安古城墙下，听导游讲述八水绕长安的典故。抬头仰望这座600多岁的明代城墙，不禁好奇：“为何城墙顶宽到能并行六辆马车，甚至跑马练兵？”“瓮城为何设计成‘口袋阵’？真是为了‘关门打狗’？”“角楼高耸，如何实现360°无死角瞭望敌情？”原来，一砖一垛皆有章法，一门一楼俱藏玄机。
+                <w:br/>
+                自由逛藏在仿唐院落里的陕西非遗美食街区【永兴坊】品三秦地道风味（约1小时）
+                <w:br/>
+                特别安排关中特色民俗【摔碗酒体验】（类似米酒饮料，清甜可口，老少皆宜，自愿体验，现场有工作人员指导）听一声“喝了这碗酒，万事顺遂”的秦地祝福，将陶碗一掷，奋力碎去烦恼，迎来好运！
+                <w:br/>
+                由明清老宅院改造而成，青砖灰瓦、飞檐斗拱，汇聚全省11地市108种非遗美食与30余项传统技艺。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
-                景点：【西安博物院】【高家大院】【钟鼓楼广场+北院门仿古步行街】
+                景点：【西安博物院】【明城墙护城河游船+围炉煮茶】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：不含     午餐：特色餐 午餐: 喜福宴     晚餐：不含   </w:t>
+              <w:t xml:space="preserve">早餐：不含餐     午餐：特色餐同盛祥泡馍     晚餐：不含餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">西安：福鹏喜来登酒店、金辉铂尔曼酒店、蔚景温德姆酒店或同级</w:t>
+              <w:t xml:space="preserve">西安：浐灞艾美酒店 或 浐灞蔚景温德姆或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                西安-周至-翠华山
-[...1 lines deleted...]
-                酒店享用自助早餐，车赴周至(约1小时)，游览【秦岭四宝科学公园】(约2小时)，位于陕西省西安市周至县楼观台西边。公园展示的动物有大熊猫、朱鹮、金丝猴、羚牛，以及世界上唯一的一只圈养棕色大熊猫“七仔”。另外，还有小熊猫、黑熊、小麂、斑羚、金雕、猫头鹰、隼、秃鹫、红腹锦鸡、雉鸡等20余种秦岭地区的动物。车赴翠华山（约1小时），在有秦岭第一滑雪场之称的【翠华山滑雪场】（无需爬山）（约3小时，含嬉雪票，含景区往返摆渡车40元/人，不含滑雪费用，如需专业滑雪敬请自理）翠华山滑雪场是西安唯一一座天然滑雪场，位于翠华山景区天池和甘湫池两大景点之间，雪道海拔1200米，平均宽度70米，为满足不同滑雪者的需求，景区划分了服务大厅、雪具大厅、初学区、滑雪区、空间更宽敞，体验更舒适。这不仅是滑雪的乐园，更是国家4A级景区，以其秀美的湖光山色、罕见的山崩地貌而著称，集山、石、洞、水、林等景观为一体。体验冰雪世界奇妙的同时，还可以欣赏到壮丽雪景，在这里感受冰雪的魅力享受冬日的乐趣。
+                西安一日游
+                <w:br/>
+                酒店享用自助早餐，前往参观【大慈恩寺-大雁塔】听千年科举回响，触摸白居易“雁塔题名”的少年意气，赴一场少年立志之约（约2小时）大雁塔由高僧玄奘亲自主持修建，既是佛教圣地，更是中华文明开放与求知精神的象征。
+                <w:br/>
+                唐代新科进士及第后，齐聚塔下题名留念，白居易27岁中举，挥毫写下：“慈恩塔下题名处，十七人中最少年。”今日少年立于塔前，触摸碑文，仿佛听见千年前那声意气风发的回响。
+                <w:br/>
+                赠送价值399元/人汉服妆造体验（暑假期间人流量大，妆造可能需排队等候，敬请谅解）做好汉服妆造后，打卡全国首个唐风沉浸式文化地标【长安十二时辰】（约3小时）， 以爆款IP《长安十二时辰》为蓝本，1:1复刻上元节长安西市盛景。青石板路、望楼鼓声、胡商驼队、仕女巡游……一步入街，便穿越回开元盛世的烟火人间。夜游【大唐不夜城】（游览约2小时），看盛唐天街花灯万盏，梦回大唐盛世。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【秦岭四宝科学公园】【翠华山滑雪场】
+                景点：【大慈恩寺-大雁塔】【长安十二时辰】【大唐不夜城】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：团餐餐标40元/人     晚餐：团餐餐标40元/人   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐长安大排档     晚餐：不含晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">西安：福鹏喜来登酒店、金辉铂尔曼酒店、蔚景温德姆酒店或同级</w:t>
+              <w:t xml:space="preserve">西安：浐灞艾美酒店 或 浐灞蔚景温德姆或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 西安-临潼-西安
                 <w:br/>
-                酒店享用早餐，车赴临潼（约1小时），参观“世界第八大奇迹”【秦始皇帝陵博物院】（含博物馆讲解专家+无线讲解耳机，游览约2.5小时，含单程电瓶车）。景区包含兵马俑1、2、3号坑，兵马俑坑的规模宏大，三个坑共约有2万多平方米，坑内共计有陶俑马近八千件，木制战车一百余乘和青铜兵器4万余件。根据考古判断，这几座从葬坑象征着始皇生前的宿卫军守卫着陵园，而三座坑是按兵法布阵的，其中三号坑是总指挥部统帅三军。独家赠送价值238元/人《大秦帝国》（含表演+秦俑手工制作+秦弓体验+真人AI变装）通过自己动手体验，进一步了解修复兵马俑背后的奥秘，学习工匠智慧，增强文物保护意识，通过A1体验，带你沉浸式穿越，走进秦始皇统一六国的壮烈历程。游览【华清宫】（含无线讲解耳机，游览约2小时）提到长安就不得不提有着“第二长安”之称的华清宫，这座皇家宫苑历经千年岁月风华留下数不尽的文物遗产，作为唐文化标志性景区春节期间景区内浓厚的诗词文化氛围向每一位游人展现璀璨辉煌的盛唐风采。
+                酒店享用自助早餐，车赴临潼（约1小时），参观“世界第八大奇迹”【秦始皇帝陵博物院】（含讲解+耳麦，游览约2.5小时，含单程电瓶车）。景区包含兵马俑1、2、3号坑，兵马俑坑的规模宏大，三个坑共约有2万多平方米，坑内共计有陶俑马近八千件，木制战车一百余乘和青铜兵器4万余件。根据考古判断，这几座从葬坑象征着始皇生前的宿卫军守卫着陵园，而三座坑是按兵法布阵的，其中三号坑是总指挥部统帅三军。独家赠送价值188元/人《大秦帝国》（含表演+秦俑手工制作+秦弓体验）通过自己动手体验，进一步了解修复兵马俑背后的奥秘，学习工匠智慧，增强文物保护意识，通过A1体验，带你沉浸式穿越，走进秦始皇统一六国的壮烈历程
+                <w:br/>
+                游览【华清宫】（含耳麦，游览约2小时）这里曾是周、秦、汉、隋、唐六朝36位帝王的离宫别苑。更是1936年西安事变的核心现场。独家安排：国家级红色实景剧《1212西安事变》（表演约60分钟，赠送项目，如因不可抗力因素取消，或个人意愿不参观，费用不退，敬请谅解）这不仅是一场演出，更是一次穿越回1936年12月12日的历史现场。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、兵马俑景区内设有景区购物场所，可自由进出，属景区自身行为，非我社安排，请您谨慎消费！
                 <w:br/>
                 2、为保证讲解质量，兵马俑景区规定必须统一由景区讲解员进行讲解，讲解员为景区统一调配，如遇旺季人多讲解员不够或团队人数较少，可能会出现拼团讲解的情况，敬请谅解。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【秦始皇帝陵博物院】【华清宫】
+                景点：【秦始皇帝陵博物院】《大秦帝国》【华清宫】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐秦宫御宴     晚餐：特色餐原味陕菜   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐秦宫御宴     晚餐：特色餐 小杨烤肉   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">西安：福鹏喜来登酒店、金辉铂尔曼酒店、蔚景温德姆酒店或同级</w:t>
+              <w:t xml:space="preserve">西安：浐灞艾美酒店 或 浐灞蔚景温德姆或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 西安一日游
                 <w:br/>
-                酒店享用自助早餐，前往【大慈恩寺】祈福纳祥（约2小时），又名“大雁塔”。「闻钟声，烦恼消，智慧长，菩堤增」大慈恩寺雁塔祈福依托长安的唐文化历史资源，每年新年，都會鸣钟祈福。据传，敲响新年的钟声可以給人们带来好运。大慈恩寺始建于隋开皇九年，初名无漏寺，唐贞观二十二年皇太子李治为其母文德皇后追荐冥福和感慈母恩改名为“大慈恩寺”，唐永徽三年玄奘为保存由天竺经丝绸之路带回长安的经卷佛像主持修建了大雁塔，大雁塔是现存最早、规模最大的唐代四方阁楼式砖塔，参观【陕西历史博物馆】（基本陈列馆，含博物馆讲解专家+无线讲解耳机，约2小时）。是中国第一座大型现代化国家级博物馆。馆藏文物多达37万余件，其中的商周青铜器精美绝伦，历代陶俑千姿百态。博物馆浓缩了中华民族的历史精华，被誉为“华夏珍宝库”，是展示中国古代文明的艺术殿堂（注：部分国宝陈列于【珍宝馆】及【壁画馆】内，如需参观需另行付费，敬请谅解），赠送价值399元/人汉服妆造体验（寒假春节期间人流量大，妆造需排队等候，敬请谅解）做好汉服妆造后，游览全网最热打卡地，唐朝盛世沉浸式主题体【长安十二时辰】（约3小时），一比一真实还原盛世长安城场景，全线复刻大唐市井生活，让游客沉浸式感受大唐的人文风情，穿行于书本中的“大唐盛世”，与亲朋好友一起品最唐“潮”的年俗，享最沉浸的中国年。夜游【大唐不夜城新春灯会】（游览约2小时）（新春灯会属于年味活动，具体时间以景区通告为准，敬请谅解），看盛唐天街花灯万盏，梦回大唐盛世，感受盛唐天街的年味。
-[...3 lines deleted...]
-                1、陕西历史博物馆免费不免票，需提前预约。寒假旺季不保证预约成功，如预约不成功，则改为游览【陕西历史博物馆秦汉馆】或【碑林博物馆】或【大唐芙蓉园】，旅行社无费用退还，敬请谅解）
+                酒店享用自助早餐，游览【陕西历史博物馆秦汉馆】（含讲解+耳麦，游览约2小时），秦汉馆大量运用多媒体、AR/VR、互动装置，让文物“活起来”，系统呈现秦汉大一统帝国的制度、文化、科技与艺术，主题鲜明，深度更强。
+                <w:br/>
+                秦汉馆展出秦汉时期顶级文物真品。包括：错金杜虎符、皇后之玺、鎏金铜蚕、彩绘雁鱼铜灯等（文物偶尔会被借去展览，以博物馆实际展出为准，敬请谅解）。许多国宝级文物在本馆仅展出复制品，而在秦汉馆可看真迹。
+                <w:br/>
+                参加【西北大学半日研学交流营：感受大学魅力，根植美好未来】（含导师讲解+无线耳麦），走进国家一流院校，你会发现知识的光芒比金子还耀眼，和孩子一起体验大学多彩的人文底蕴和浓厚的学术氛围，1、百年西大校园遨翔：走进西北大学校园（研学导师带队），提前感受百年西大大学生活。2、博物馆学习：西北大学博物馆是集合校史、地质学、生物学、历史学的综合性博物馆，系统的展示了西北大学重点学科院系的科研成果以及实践样品，在博物馆里不仅能将多学科的知识与实践相结合，还能看到最前沿的研究现状和领域，在研学导师的讲解下，能更好的理解每件展品背后的历史和文化。3、学士服体验：穿上学士服，了解学士服文化我是小小大学生，树立努力学习的目标。4、颁发研学证书：寓教于游，收获满满。
+                <w:br/>
+                游览清朝榜眼高岳崧的府邸【高家大院】（约1小时）是了解陕西民俗的好地方。赏非物质文化遗产【皮影戏】厅堂内看戏，体验古代官家的生活。打卡西安必游地标【钟鼓楼广场+北院门仿古步行街】（约1.5小时），在具有民族特色的回民小吃街自费品尝美食：【网红蛋菜夹馍】、没有翅膀却能带你味蕾飞翔的【羊肉泡馍】、回坊必打卡的【花奶奶酸梅汤】、念念不忘必有回响的【石家包子】等等
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【大慈恩寺】【陕西历史博物馆】【长安十二时辰】【大唐不夜城新春灯会】
+                景点：【陕西历史博物馆秦汉馆】【高家大院】【钟鼓楼广场+北院门仿古步行街】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐长安大排档     晚餐：不含   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐 及第宴     晚餐：不含餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">西安：福鹏喜来登酒店、金辉铂尔曼酒店、蔚景温德姆酒店或同级</w:t>
+              <w:t xml:space="preserve">西安：浐灞艾美酒店 或 浐灞蔚景温德姆或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                西安-广州
-[...1 lines deleted...]
-                酒店早餐后，车赴蓝田（约1小时），参加【白鹿原新春大庙会】（约3小时，含上行180米超长飞天云梯+下行观光车），2026年新年期间，白鹿原将迎来第八届关中民俗文化节，一系列中国民间传统的狂欢：社火，高跷、秧歌、跑旱船、大头娃娃、抬花轿、韩城行鼓等将呈现（每年春节初一到初七，白鹿原会举行盛大的新春庙会，您可以在这里体验最正宗的关中“年味”，体验“西安年、最中国”，年味活动具体以景区公告为准，敬请谅解）。特别赠送4大王牌体验：1、《二虎守长安》一场以西安保卫战为背景的大型战争实景剧，让孩子仿佛置身于那段波澜壮阔的历史之中；2、《华阴老腔》国家级非物质文化遗产，激昂的唱腔、独特的乐器演奏，让孩子们近距离接触传统文化；3、《长安翱翔》戴上VR眼镜体验虚拟飞行，探索古长安壮丽景色；4、《参观白鹿村》根据陈忠实同名小说复原的关中村落，了解文学巨匠的成长之路。根据航班时间送团返广州，结束愉快旅行！
+                西安-蓝田-广州
+                <w:br/>
+                酒店享用自助早餐，车赴蓝田（约1小时），游览【白鹿原影视城】（赠送4大皇牌体验：《黑娃演义》实景演绎+华阴老腔互动教学+长安翱翔+参观白鹿村，含上行180米超长飞天云梯+下行观光车），景区主要由白鹿村、滋水县城、景观步道等多余处景观组成，是以陈忠实长篇小说《白鹿原》原著为建筑蓝本兴建而成的仿古建筑。走在关中民居“房子半边盖”的街道，吃着关中特色的美食，仿佛自己也是地道的陕西关中人。一日走过武关萧关潼关金锁关大散关五大关，体验古原，穿越周秦汉唐。只有身临其境才能感受到这片沥沥黄土地的沧桑往事、幽幽风情。根据航班时间送团前往机场，结束愉快的古都之旅！
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
-                景点：【白鹿原新春大庙会】
+                景点：【白鹿原影视城】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：不含     晚餐：不含   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐关中风味     晚餐：不含餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">温馨的家</w:t>
+              <w:t xml:space="preserve">不含</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1043,61 +1047,61 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.大交通：含往返机票经济舱（机票一经开出，不得更改、不得签转、不得退票）
                 <w:br/>
                 2.住宿：全程入住豪华酒店标准双人房。每成人每晚一个床位，若出现单男单女， 没有三人间或者加床，客人需补单房差入住双标间，如参考酒店不能入住的情况下，调整入住不低于以上行程中参考备选酒店的质量标准。
                 <w:br/>
-                3.用餐：含4早6正，正餐餐标40元/人/正，行程内所有正餐均为团队用餐，若游客放弃用餐，恕不另行退费，请游客谅解。人数增减时，菜量相应增减，但维持餐标不变！餐饮风味、用餐条件与当地饮食有一定的差异，大家应有心理准备。
+                3.用餐：含4早6正，正餐餐标50-80元/人/正，行程内所有正餐均为团队用餐，若游客放弃用餐，恕不另行退费，请游客谅解。人数增减时，菜量相应增减，但维持餐标不变！餐饮风味、用餐条件与当地饮食有一定的差异，大家应有心理准备。
                 <w:br/>
                 4.门票：含行程中景点首道大门票，不含园中园门票。因个人原因自愿放弃景点参观，将不退还门票费用；在不影响旅游景点的情况下，我司有权对进出港口和旅游景点顺序进行调整，恕不另行通知（长者和学生优惠请携带相关有效证件与当地导游协商退现，门店不办理退门票费用）！
                 <w:br/>
                 5.导游：当地持证专业中文导游！
                 <w:br/>
                 6.交通：陕西省当地旅游空调大巴，9-55座旅游车，根据人数安排车型。
                 <w:br/>
                 7.儿童：半价餐、占车位、导游服务费、 含半价早餐，不占床，含半价门票,超高需当地补门票差价。
                 <w:br/>
-                8.其他：每天每人赠送一瓶矿泉水，华山赠送登山手套！
+                8.其他：每天每人赠送一瓶矿泉水！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1275,85 +1279,85 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">《西安千古情》或《驼铃传奇》</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">含门票导游服务费车费</w:t>
+              <w:t xml:space="preserve">表演约60分钟，含门票导游服务费车费</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">298 分钟</w:t>
+              <w:t xml:space="preserve">70 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 70.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 298.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1380,103 +1384,106 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
-[...21 lines deleted...]
-                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                本产品供应商为：陕西大飞鹰国际旅行社有限公司，许可证号：L－SNX00857，质检电话：020-83371233。此团10人成团，为保证游客如期出发，我社将与其他旅行社共同委托陕西大飞鹰国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由陕西大飞鹰国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                <w:br/>
+                1、此团6人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由陕西大飞鹰国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、陕西地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：陕西地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
-                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以下旅游者单独报名出游，敬请谅解。
-[...1 lines deleted...]
-                2）70-75 周岁人群需提交三甲医院的体检报告且有 70 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
                 3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
-                11、根据最高人民法院的相关文件，“失信被执行人名单”、“被限制消费人员”会被限制乘坐火车、飞机、出入境等。请游客报团前一定要自行查询本人或同行人是否为“失信被执行人名单”或“被限制消费人员”（查询网站如下：http://zxgk.court.gov.cn/ 。因游客被列为“失信被执行人名单”或“被限制消费人员”所产生的包括但不限于机票、房费、车费、导服费用等实际损失，由游客自行承担。
-[...3 lines deleted...]
-                13、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1710,51 +1717,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-01-01</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-15</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>