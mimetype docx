--- v0 (2026-03-05)
+++ v1 (2026-04-30)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">（假日）【双城冬韵】双首都+金环小镇+埃尔金岛 双飞双火车 9天行程单</w:t>
+        <w:t xml:space="preserve">（假日）【浪漫俄罗斯】双首都+金环小镇+埃尔金岛 双飞双火车 9天行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZLJRSJT-(CA)DYRUS</w:t>
+              <w:t xml:space="preserve">ZLJRSJT-(CA)LMRUS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -398,76 +398,73 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                俄罗斯，这片广袤的土地横跨欧亚，拥有丰富的历史和文化，成为了旅游爱好者的理想之地。无论是壮丽的自然风光还是深厚的人文底蕴，都让人流连忘返！中国护照团队免签！
-[...1 lines deleted...]
-                <w:br/>
                 行程特色：                                             
                 <w:br/>
                 ☆ 优选航空：北京直飞莫斯科，享受【五星级】的空中服务，无需担心空中全程交流；
                 <w:br/>
                 ☆ 舒适住宿：四晚俄罗斯四星级酒店+两晚夜火车四人软卧包厢体验
                 <w:br/>
                 ☆ 首都莫斯科：打卡俄罗斯金环小镇+庄园【谢尔盖耶夫小镇】+旧时沙皇避暑圣地【卡洛明斯科娅庄园】；
                 <w:br/>
                 巡游俄式美学【莫斯科地铁】；【莫斯科红场】必打卡地标：彩色洋葱头【圣瓦西里大教堂】、百年历史的奢华商场【古姆百货】、【克里姆林宫】等
                 <w:br/>
                               莫斯科网红新地标【扎里亚季耶夫公园&amp;悬空栈道】
                 <w:br/>
                 漫步莫斯科的心脏地带【阿尔巴特街】！
                 <w:br/>
                 ☆ “北方威尼斯”圣彼得堡：“俄罗斯的凡尔赛”【夏宫花园】；
                 <w:br/>
                 入内参观世界四大博物馆之一的国立埃尔米塔什博物馆【冬宫】；
                 <w:br/>
                 圣彼得堡北部涅瓦河三角洲中最美丽、最受欢迎的岛屿之一【埃尔金岛】；
                 <w:br/>
                 圣彼得堡的起点，最古老军事古堡建筑【彼得保罗要塞】；
                 <w:br/>
-                救世主【滴血大教堂】、【喀山大教堂】等
+                救世主【滴血大教堂】、【喀山大教堂】等；
                 <w:br/>
                 【涅瓦大街】Citywalk，沉浸在壮丽的涅瓦大街氛围中，感受其独特的精神！
                 <w:br/>
                 ☆ 全包11正餐，美味升级：特别安排10美金中式团餐+谢镇俄式简餐+升级一餐俄罗斯烤肉餐
                 <w:br/>
                 ☆ 尊享服务：全程领队服务，让你出行无忧；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1396,53 +1393,53 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、往返机票，现时机税及燃油附加费；
                 <w:br/>
                 2、住宿北京精品酒店+四晚四星酒店+两晚夜火车四人软卧包厢 (以两人一房为标准，客人与领队是一个团队的整体，如出现单房差要补，根据旅游法规领队有权对房间安排做出适当调整，请谅解与遵从。)
                 <w:br/>
                 3、行程表所列的团队餐费（不含酒水）； 正餐美金10/人，中式午晚餐正餐（八菜一汤，十人一桌）；金环小镇午餐为俄式特色餐；(特别提示：因团队餐食均需提前预定，客人因临时退团或放弃用餐的，餐费不可退，敬请谅解
                 <w:br/>
-                4、行程表内所列的景点入场费及全程旅游观光巴士内陆段莫斯科-圣彼得堡-莫斯科夜卧火(根据团队人数安排 9-45 座空调旅游车，保证每人 1 正座)
-[...1 lines deleted...]
-                5、签证：俄罗斯免签名单费用，是否准出入境，是有关部门的权利，如因游客自身原因，不准出入境而影响行程的，团队费用损失由游客自行承担。
+                4、行程表内所列的景点入场费及全程旅游观光巴士(根据团队人数安排 9-45 座空调旅游车，保证每人 1 正座)，内陆段莫斯科-圣彼得堡-莫斯科夜卧火车
+                <w:br/>
+                5、签证：中国护照俄罗斯免签。请注意：是否准出入境，是有关部门的权利，如因游客自身原因，不准出入境而影响行程的，团队费用损失由游客自行承担。
                 <w:br/>
                 6、门票：谢尔盖耶夫镇、冬宫、夏宫花园、莫斯科地铁
                 <w:br/>
                 7、保险：旅行社责任险，中国大陆护照俄罗斯紧急救援医疗保险（70周岁以下人群）
                 <w:br/>
                 8、中文领队及中文地接导游服务
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2161,51 +2158,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 400.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">俄罗斯民族舞</w:t>
+              <w:t xml:space="preserve">大国印象秀</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">服务内容：预订费+门票+车费+司机、导游服务费</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
@@ -2587,102 +2584,173 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 1,300.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">俄式大餐</w:t>
+              <w:t xml:space="preserve">伏特加博物馆</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">服务内容：预订费+门票+车费+司机、导游服务费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 400.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">俄罗斯家访+互动表演+俄餐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">服务内容：餐费+车费+司机、导游服务费</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">90 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 400.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 500.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">自费说明</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -3086,81 +3154,136 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:t xml:space="preserve">签证信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                1.中国大陆护照为免签。2.香港、澳门护照入境俄罗斯实行免签政策
+                <w:br/>
+                （以上护照成人需提供护照首页资料扫描件，未满18岁的儿童除了提供护照首页扫描件，还需要提供出生证明+父母的护照扫描件)。
+                <w:br/>
+                备注：香港旅行证、澳门旅行证及各国入境签证费用现询。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve">报名材料</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 参团资料：
                 <w:br/>
                 报名:
                 <w:br/>
-                1.中国大陆护照为团体免签，需要送“赴俄名单”，提前5个工作日截至送签。
-[...1 lines deleted...]
-                2.香港、澳门护照入境俄罗斯实行免签政策
+                1.中国大陆护照为免签。2.香港、澳门护照入境俄罗斯实行免签政策
                 <w:br/>
                 （以上护照成人需提供护照首页资料扫描件，未满18岁的儿童除了提供护照首页扫描件，还需要提供出生证明+父母的护照扫描件)。
                 <w:br/>
                 备注：香港旅行证、澳门旅行证及各国入境签证费用现询。
+                <w:br/>
+                出发当日所需携带的资料：
+                <w:br/>
+                护照原件（须有半年以上有效期及足够的签证空白页，护照页不得有涂鸦，污损）(海关新规：无需相片）
+                <w:br/>
+                **请各位贵宾一定要注意保持自己护照的清洁和完整，如因本人护照污损残缺等原因导致被各国边检、移民局、口岸拒绝出入境，所有产生的损失由游客本人自行承担，敬请注意！持香港护照或澳门护照，出发前请带齐回乡证等相关证件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -3254,51 +3377,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>