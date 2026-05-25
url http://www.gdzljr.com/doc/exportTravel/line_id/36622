--- v0 (2026-04-03)
+++ v1 (2026-05-25)
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">AA20260410DP3UW</w:t>
+              <w:t xml:space="preserve">AA20260515DP3UW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -2137,102 +2137,590 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">自费项目</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">直升机俯瞰维多利亚瀑布 （瀑布城）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                活动地点：大赞比西河国家公园
+                <w:br/>
+                活动方式：乘直升机空中俯瞰大瀑布（4或6座机型）
+                <w:br/>
+                出发时间：早上8:00---16:00，可以任意选择
+                <w:br/>
+                空中俯瞰大瀑布
+                <w:br/>
+                从正面观看维多利亚大瀑布的壮丽景色。自高空俯视，赞比西河、峡谷、维多利亚瀑布及其壮观的规模尽收眼底。飞行时间为13分钟，让您尽情领略不一样的维多利亚大瀑布，给您带来无与伦比的视觉冲击，大约2公里宽的赞比西河成一条直线向下坠落到100多米深，50至100米宽的峡谷中，升腾到500米空中的水汽，在阳光的照射下形成一道道彩虹，下游的峡谷就像地面上的裂缝，形成一个又一个90度的转角并向前方蜿蜒延伸，延伸到望不见尽头的远方，此刻才真正领略维多利亚瀑布的美丽、壮阔和雄浑。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">$(美元) 202.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">直升机俯瞰维多利亚瀑布 （瀑布城）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                活动地点：大赞比西河国家公园
+                <w:br/>
+                活动方式：乘直升机空中俯瞰大瀑布（4或6座机型）
+                <w:br/>
+                出发时间：早上8:00---16:00，可以任意选择
+                <w:br/>
+                空中俯瞰大瀑布
+                <w:br/>
+                从正面观看维多利亚大瀑布的壮丽景色。自高空俯视，赞比西河、峡谷、维多利亚瀑布及其壮观的规模尽收眼底。飞行时间为13分钟，让您尽情领略不一样的维多利亚大瀑布，给您带来无与伦比的视觉冲击，大约2公里宽的赞比西河成一条直线向下坠落到100多米深，50至100米宽的峡谷中，升腾到500米空中的水汽，在阳光的照射下形成一道道彩虹，下游的峡谷就像地面上的裂缝，形成一个又一个90度的转角并向前方蜿蜒延伸，延伸到望不见尽头的远方，此刻才真正领略维多利亚瀑布的美丽、壮阔和雄浑。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 365.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">与狮漫步 （瀑布城）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                活动地点：大赞比西河国家公园
+                <w:br/>
+                活动方式：与狮子（15-18个月大）在丛林中散步，含风味早餐
+                <w:br/>
+                出发时间：早上6:30；16:00出发
+                <w:br/>
+                活动用时：1个小时
+                <w:br/>
+                与狮漫步是一项勇敢者的游戏。清晨，在维多利亚瀑布成，签署完“生死协议”后，你就有机会跟在6-18个月大的狮子后面观看其觅食，又惊又怕又新奇又好玩。实际上，这项活动很安全，工作人员事先会交给客人要领及注意事项，只要严格照办，就能顺利完成，真实体验非洲的主打动作——与狮子的亲密接触。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 170.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">高空滑索 （瀑布城）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                活动地点：维多路亚大桥
+                <w:br/>
+                出发时间：全天
+                <w:br/>
+                活动用时：1个小时（含准备时间）
+                <w:br/>
+                高空滑索是一项勇敢者的游戏，该高空滑索项目，不仅给进入瀑布景区的游客带来刺激、愉悦的互动旅游体验，也减少了步行游览行程。同时，在滑索上还能在高空欣赏到沿线的赞比西河、维多利亚瀑布等一流景观资源。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 60.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">直升机 （开普敦）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                活动地点：开普敦
+                <w:br/>
+                活动方式：乘直升机俯瞰开普敦
+                <w:br/>
+                活动用时：约12分钟
+                <w:br/>
+                当您来到全球最佳旅行目的地，是不是不想留下“云深不知处”和“身在此山中”的遗憾呢？鸟瞰南非母亲城，在飞翔中领略航拍的魅力，乘坐私人直升机，让美丽的桌湾，大西洋，桌山，在脚下流淌，在相机中永存。来开普敦“不可错过”之一。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 170.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">热气球 （马赛马拉）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                活动地点：马赛马拉
+                <w:br/>
+                活动方式：热气球升空俯瞰马赛马拉
+                <w:br/>
+                活动用时：约1.5小时（含早餐时间）
+                <w:br/>
+                清晨约5:00乘坐热气球公司的专车前往气球起飞地，抵达后做升空准备。天气晴朗的条件下，热气球升空，鸟瞰大草原和动物群。飞行结束后，热气球降落在小山坡上，那里早已有工作人员为您准备好了丰盛的早餐；并会与您一起开启香槟，以庆祝此次发射成功。活动结束后热气球公司的专车会将您送回酒店。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 550.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">马拉河徒步 （马赛马拉）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                活动地点：马赛马拉
+                <w:br/>
+                活动方式：徒步
+                <w:br/>
+                活动用时：约1小时
+                <w:br/>
+                全程有持枪森林警察和本地向导做护卫，寻找安全的地区则会安排游客马拉河徒步游览。（全程约1小时左右）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 60.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2727,51 +3215,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-03</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>