--- v1 (2026-05-25)
+++ v2 (2026-08-24)
@@ -29,65 +29,65 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">DP3-南非、肯尼亚、津巴布韦、赞比亚4国跨越15天（北上广成都-ET）行程单</w:t>
+        <w:t xml:space="preserve">DP3-【深圳出发】南非、津巴布韦、赞比亚、博茨瓦纳12天（SZX-CA）行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">DP3-南非、肯尼亚、津巴布韦、赞比亚4国跨越15天</w:t>
+        <w:t xml:space="preserve">DP3-【深圳出发】南非、津巴布韦、赞比亚、博茨瓦纳12天</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -98,180 +98,180 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">AA20260515DP3UW</w:t>
+              <w:t xml:space="preserve">AA20261113DP3UW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">广州市</w:t>
+              <w:t xml:space="preserve">深圳市</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">肯尼亚-赞比亚-津巴布韦-南非</w:t>
+              <w:t xml:space="preserve">赞比亚-津巴布韦-南非-博茨瓦纳</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程天数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">15</w:t>
+              <w:t xml:space="preserve">12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">去程交通</w:t>
             </w:r>
           </w:p>
@@ -357,168 +357,147 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                上海航班时间：ET685 上海浦东/亚的斯亚贝巴 00:20/06:35 飞行时间约11小时15分钟
-[...14 lines deleted...]
-                上海航班时间：ET684  亚的斯亚贝巴/上海浦东  00:50/16:15
+                CA867  SZX  00:10  JNB  07:40
+                <w:br/>
+                CA868  JNB   10:10  SZX 05:25
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                中部非洲到南部非洲的跨越之旅
-[...1 lines deleted...]
-                南非、肯尼亚、津巴布韦、赞比亚15天联游
+                南非、津巴布韦、赞比亚、博茨瓦纳12天穿越之旅
                 <w:br/>
                 <w:br/>
                 产品经理推荐：
                 <w:br/>
-                优选航空| 埃塞俄比亚航空公司，北京/上海/广州/成都四地出发，联动发团
-[...37 lines deleted...]
-                先民纪念馆：历史的丰碑、迁徙的纪念
+                优选航空| 中国国际航空公司，深圳直飞约翰内斯堡，可搭配全国联运
+                <w:br/>
+                开普敦－津巴布韦瀑布城－约翰内斯堡、约翰内斯堡－开普敦三段内陆航班
+                <w:br/>
+                甄选酒店| 7晚网评4钻酒店+1晚太阳城内4钻酒店+1晚乔贝特色Safari营地酒店
+                <w:br/>
+                南    非| 山海盛景・人文溯源
+                <w:br/>
+                桌山：360°旋转缆车登顶，俯瞰开普敦城市与海湾交织美景
+                <w:br/>
+                海豹岛：乘船出海，海上围观成群海豹自在嬉戏，感受大西洋野趣
+                <w:br/>
+                企鹅滩：近距离邂逅非洲黑脚企鹅，感受海岸生灵的萌趣日常
+                <w:br/>
+                好望角：探访两洋交汇自然胜地，追寻航海历史印记（含单程缆车）
+                <w:br/>
+                先民纪念馆：回溯南非地域发展与族群迁徙，读懂当地厚重人文过往
+                <w:br/>
+                LESEDI民俗文化村：沉浸式体验南非多部族生活风貌，感受多元本土文化
+                <w:br/>
+                克斯腾伯斯国家植物园：探访南非知名植物园，一览本土特色植物生态
+                <w:br/>
+                津巴布韦&amp;赞比亚&amp;博茨瓦纳｜跨国世界遗产・野趣 Safari 体验
+                <w:br/>
+                维多利亚大瀑布：世界自然遗产，横跨两国边境的瀑布群，双国视角解锁瀑布磅礴气势
+                <w:br/>
+                赞比西河游船：泛舟界河之上，沿河观赏原生沿岸风貌，静赏非洲原野落日余晖
+                <w:br/>
+                乔贝国家公园：越野车陆上Safari+乔贝河快艇水上Safari双重体验
+                <w:br/>
+                维多利亚大桥打卡：俯瞰峡谷与瀑布全景，观赏户外极限运动体验场景
+                <w:br/>
+                利文斯通博物馆：品读区域历史发展脉络  
                 <w:br/>
                 非洲特色美食之旅|
                 <w:br/>
-                BOMA特色歌舞餐：味蕾与视觉的盛宴
-[...5 lines deleted...]
-                马赛马拉日落下午茶 + 内罗毕中式火锅+开普敦西式原只龙虾餐+开普敦酒庄品酒
+                BOMA特色歌舞餐：品尝本土特色烤肉料理，同步欣赏民俗演艺，美食与文化体验兼得
+                <w:br/>
+                Baines景观餐厅：坐拥赞比西河河畔视野，一边欣赏河景一边享用风味餐食 
+                <w:br/>
+                多重特色定制餐食：体验Truth Coffee特色咖啡、鸵鸟肉、鲍片、开普敦西式龙虾餐；
+                <w:br/>
+                南非酒庄品鉴；享用民俗村特色午餐，搭配民族舞蹈表演，丰富旅途饮食感官体验。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -635,53 +614,63 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                上海（浦东）/北京（首都）/广州（白云）/成都（天府）
-[...1 lines deleted...]
-                提前3小时抵达机场，前往埃塞俄比亚航空公司柜台办理登机手续
+                全国各地 ✈️  深圳
+                <w:br/>
+                21:30 深圳宝安机场出境大厅集合，前往航司柜台办理登机手续。
+                <w:br/>
+                联运航班说明：
+                <w:br/>
+                1、全国联运可配中国国际航空公司实际承运航班。
+                <w:br/>
+                2、若您所在的城市无法匹配当天航班，需要您提前一天抵达深圳或推迟一天返回您所在的城市，需自理深圳住宿（具体以航空公司最后批复为准）。
+                <w:br/>
+                3、联运航班时间，最终的航班需以航司批复为准（一般提前3—5天可以知晓）。
+                <w:br/>
+                国内联运段必须乘坐。如弃乘首段航班，将会导致后续航班无法乘坐，由此产生的损失后果由游客自担。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -711,1169 +700,924 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                北京/广州/成都/上海  ✈️  亚的斯亚贝巴  ✈️  维多利亚瀑布城（津巴布韦）
-[...18 lines deleted...]
-                交通：飞机/越野车
+                深圳 ✈️ 约翰内斯堡 - 太阳城
+                <w:br/>
+                00:50 搭乘中国国际航空公司CA867班机前往约翰内斯堡（飞行时间约12小时50分）
+                <w:br/>
+                07:30 抵达约翰内斯堡后，导游举牌接机
+                <w:br/>
+                 乘车前往南半球具有代表性的娱乐中心——【太阳城】（行车约2.5小时，游览共约1小时），途中用午餐。
+                <w:br/>
+                 抵达后：外观【太阳城失落皇宫酒店】，感受【地震桥】（逢整点桥有震动，犹如亲临地震现场），聆听失落城的古老传说，还可享用度假村内一切娱乐设施。之后在太阳城内享受度假自由时光。在这里，你可以在人造海中享受各种坡度的滑水梯，或是在两米高的冲浪池中尽情冲浪。令人屏息的雨林美景、雅致舒适的度假体验、浓郁独特的非洲风情，与家人一起邂逅自然与休闲的完美融合，一定会令你留下美好的旅行回忆。（如入住特色茅草屋，大约17点从太阳城离开前往酒店）
+                <w:br/>
+                 太阳城度假村户外活动项目简介（以实际现场预定内容及收费为准）：
+                <w:br/>
+                【赛格威滑行之旅】只需几分钟即可学会操作动作，享受人生的滑翔之旅。线路设计充分利用了周围的环境和自然野生动物资源。可选择不同路线探索太阳城的景色。沿湖滑行（400兰特/人 约1小时）、高尔夫球场鳄鱼坑滑行（400兰特/人 约1小时）、全地形滑行（650兰特/人 约2小时）。
+                <w:br/>
+                【太阳城滑索】这项设施面向12岁及以上寻求刺激的游客，为热爱冒险的游客提供难忘的体验。如今，太阳城滑索绵延超过两公里，平均时速达到120公里/小时。（需提前预订，740兰特/人，早8点开始，9点、11点、13点、15点四个时间段，周一关闭）
+                <w:br/>
+                【水上三项活动套餐】皮艇、摩托艇、汽船（999兰特/人，卡巴纳斯酒店湖边可现场购票）。太阳城水世界向日间游客和酒店住客开放，为您提供各种有趣、刺激的水上运动和活动。我们友好且经验丰富的员工随时恭候您的光临，并为您带来最美好的假期体验。
+                <w:br/>
+                【失落之城的迷宫】准备好进入南半球规模较大的永久性迷宫——失落之城迷宫，那里有一个充满奇迹和神秘的迷人世界在等待着您。这个非凡的迷宫由人造石材和木材制成，营造出古代考古发现的错觉，为所有敢于探索的人提供无与伦比的体验。（目前免费，冬季：10:00–17:00，夏季：09:00–18:00）
+                <w:br/>
+                行程说明：
+                <w:br/>
+                1.如遇太阳城满房或要求多晚连住，则入住日期及相应景点前后顺序调整。或调整为入住特色茅草屋 Kedar Heritage Lodge+当地西式晚餐。
+                <w:br/>
+                2.太阳城拥有各种不同风味的餐厅，包括中餐厅，您可在城内休闲娱乐之际，自行安排用餐。
+                <w:br/>
+                3.太阳城内活动项目，由于利率变化，以现场项目实际收费为准。
+                <w:br/>
+                交通：飞机/旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：飞机上     午餐：飞机上     晚餐：BOMA非洲特色烧烤晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">维多利亚瀑布城四星酒店  参考酒店：Elephant Hills Resort或同级</w:t>
+              <w:t xml:space="preserve">早餐：飞机上     午餐：中式午餐     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">阳城网评4钻酒店   参考酒店：Sun City Hotel and Casino或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                维多利亚瀑布城 - 利文斯通（赞比亚）
-[...9 lines deleted...]
-                交通：越野车
+                太阳城 - 约翰内斯堡  ✈️ 开普敦
+                <w:br/>
+                酒店早餐后，乘车返回约翰内斯堡（行车约2.5小时），抵达后前往机场，搭乘内陆航班前往开普敦。（内陆航班待定，以实际出票为准）
+                <w:br/>
+                 晚上在空中景观餐厅享用晚餐，在空中餐厅，您可以饱览壮丽海景，品尝特色美食。无论白天黑夜，景色都令人叹为观止——从海上火红的日落到下方城市闪烁的灯光，美不胜收。无论您是为一天的探险之旅举杯庆祝，还是悠闲地享用晚餐，这里都完美融合了时尚精致与开普敦悠闲魅力，营造出理想的用餐氛围。
+                <w:br/>
+                 晚餐后入住酒店休息。
+                <w:br/>
+                交通：旅游大巴/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：Baines餐厅午餐     晚餐：中式晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">利文斯通国际五星酒店  参考酒店：Radisson Blu或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：当地午餐或机场简餐     晚餐：空中景观餐厅西式套餐晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Capetonian - Halal或Fountains Hotel或Cresta Grande Cape Town或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                利文斯通 - 维多利亚瀑布城（津巴布韦）✈️ 内罗毕（肯尼亚）
-[...11 lines deleted...]
-                交通：越野车/飞机
+                开普敦（开普半岛一日游）
+                <w:br/>
+                酒店早餐后，开普敦的风景明信片——【坎普斯湾（Camps Bay）】（游览约30分钟），这里是南非知名高端居住富豪区，有宽阔的沙滩、笔挺的棕榈树、湛蓝的海水、细白的沙滩，以及依山而建的别墅和灿烂的阳光，这些组成的迷人风景吸引了不少海外游客来此度假。
+                <w:br/>
+                【十二门徒峰】（远观约10分钟），象征耶稣有12个弟子的山峰，大多烟雾缭绕，远远看去像是耶稣组织他们围绕桌山在开会呢，山峰下沿大西洋海岸线所修建的欧式别墅，大多是开普敦富人区，风光秀丽。
+                <w:br/>
+                 前往大西洋沿岸的【豪特湾】，乘船出海游【海豹岛】（视天气情况而定，约1小时，不上岛），看成千上万只海豹戏水、嬉戏；【根据天气情况调换行程坐船时间】
+                <w:br/>
+                 午餐在美丽的印度洋边的沿海小镇FISH HOEK享用西式原只龙虾（每人一只），这里面对着印度洋浪漫海景，视野开阔，餐后可以在白色细沙滩上漫步。
+                <w:br/>
+                 之后前往【企鹅滩】（约30分钟），这里是黑脚小企鹅的栖息地，企鹅返回岸上时大摇大摆的走路神态，十分非常有趣，观赏憨态可掬的南非企鹅。
+                <w:br/>
+                 到达南非标志性地点——【好望角（含单程缆车）】（游览时间约1.5小时），这里是非洲大陆最西南端闻名遐迩的天之涯、海之角好望角自然生态保护区，乘坐单程缆车登上角点之灯塔，观赏一望无际的大西洋及印度洋，后徒步下山。备注：如遇缆车停运，则改为乘坐巴士前往山顶。
+                <w:br/>
+                交通：旅游大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：中式午餐     晚餐：飞机上   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">内罗毕国际五星酒店 参考酒店：Radisson Blu Hotel Nairobi, Upper Hill或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：西式龙虾午餐     晚餐：中式晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">开普敦网评4钻酒店   参考酒店：The Capetonian - Halal或Fountains Hotel或Cresta Grande Cape Town或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                内罗毕 - 马赛马拉
-[...13 lines deleted...]
-                交通：越野车
+                开普敦
+                <w:br/>
+                酒店早餐后，前往【大康斯坦夏酒庄】（游览时间约1小时），建于1685年，是南非历史悠久且持续运营的葡萄酒庄园。庄园核心是经典的开普荷兰式庄园建筑。（含品酒，南非盛产葡萄酒，酒园为南非之行必不可少的旅游景点，非旅行社指定购物店！）
+                <w:br/>
+                 乘车前往开普敦之巅【桌山（含往返360度缆车）】（游览约1小时），在“上帝的餐桌”俯瞰全市美丽景色。桌山是南非开普敦的城市地标，其海拔为1086米，其山顶如桌面般平坦，当地人称为“上帝的餐桌”。桌山左侧是魔鬼峰，右侧是狮头山和信号山【备注：此项目为赠送项目，如因天气原因不能登顶缆车关闭，则根据实际情况调整游览时间，费用不退，请提前知晓，谢谢理解】
+                <w:br/>
+                 前往【热门咖啡厅Truth Cafe（含每人一杯咖啡）】拍照打卡（约15分钟），这家格调十足的咖啡馆，门面看起来并不起眼，然而一进来却发现其实酷到飞起，整家店都是最地道的蒸汽朋克风格，随时随地都能让你产生误入电影片场的感觉！
+                <w:br/>
+                 开普敦【信号山（Signal Hill）】（约30分钟），看城市夜景，这里是观赏大西洋日落的优质机位，视角360°无遮挡，一半山海一半烟火，也是开普敦夜晚的第一束光。同时远眺桌山、市区与海岸线，日落与夜景的无缝衔接。从落日到夜景，无论你此刻思念谁，一座山将装下你的万种思绪。
+                <w:br/>
+                交通：旅游大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：酒店午餐     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">马赛马拉网评四钻营地酒店（不挂星）参考酒店：Mara Chui Resort或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式午餐     晚餐：中式晚餐（鸵鸟肉片+鲍片）   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">开普敦网评4钻酒店   参考酒店：The Capetonian - Halal或Fountains Hotel或Cresta Grande Cape Town或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                马赛马拉
-[...7 lines deleted...]
-                交通：越野车
+                开普敦 ✈️  维多利亚瀑布城（津巴布韦）
+                <w:br/>
+                酒店早餐后，前往【开普敦国家植物园（克斯腾伯斯国家植物园）】（游览约1.5小时），植物园位于桌山的东坡，公园靠山望海，地理位置可谓得天独厚。它是南非八大国家植物园之一，南非也是世界花卉王国之一，园内植物品种十分丰富，绝大多数采自南非本土，植物园终年花开不断，美不胜收。
+                <w:br/>
+                 下午搭乘航班前往津巴布韦－维多利亚瀑布城，晚餐后入住酒店休息。参考航班：KQ793 CPT-VFA 1425-1715，飞行时间约2小时50分。以实际出票为准！
+                <w:br/>
+                 晚餐安排津巴布韦颇具代表性的特色餐厅BOMA非洲百兽宴，晚餐后返回酒店休息。
+                <w:br/>
+                交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：打包午餐     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">马赛马拉网评四钻营地酒店（不挂星）参考酒店：Mara Chui Resort或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：简餐     晚餐：BOMA特色烧烤晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">维多利亚瀑布城网评4钻酒店  参考酒店：Elephant Hills Resort或Azambezi River Lodge或Shongwe Lookout或Batonka Guest Lodge或Insika Lodge或Victoria Falls Rainbow Hotel或Cresta Sprayview Hotel或Pioneer Hotel或Oasis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                马赛马拉 - 纳库鲁
-[...3 lines deleted...]
-                交通：越野车
+                维多利亚瀑布城 - 利文斯通（赞比亚） - 乔贝（博茨瓦纳）
+                <w:br/>
+                酒店早餐后，乘车前往陆路边境进入赞比亚（车程约1小时，不含边境过关时间），途经【维多利亚大桥】，从另一个角度欣赏波澜壮阔的峡谷以及大瀑布，幸运的话还可以看到蹦极爱好者从110米的大桥上一跃而下。
+                <w:br/>
+                 入境赞比亚利文斯通，然后驱车前往【利文斯通博物馆】（入内参观约30分钟），了解赞比亚从远古到近代的人类进程和历史的沧桑巨变。
+                <w:br/>
+                 前往欣赏【维多利亚瀑布赞比亚段】（游览约1小时），赞比亚段瀑布公园内观景点距离瀑布更近。站在园内应卡翁达提议于1967年凌空而建的刀刃桥上，直面瀑布，人仿佛与瀑布融为一体。
+                <w:br/>
+                 午餐后，乘车前往乔贝（行车约1小时，不含边境过关时间），乔贝国家公园是南部非洲知名的国家公园之一，以大象数量众多闻名。除了常规的越野车Safari，乔贝河上的快艇Safari是让众多非洲Safari爱好者惊叹的独特体验！【乘船游览乔贝河】（约2小时），乔贝河是赞比西河的支流，是博茨瓦纳和纳米比亚的界河。成群的河马在浅滩进食，长达数米的鳄鱼盯着水鸟伺机而动，几十上百头的野牛在稍远的上游相安无事。乔贝河因此以丰富的动物活动而闻名于世。
+                <w:br/>
+                交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：酒店午餐     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">纳库鲁网评四钻酒店  参考酒店：Merica Hotel或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式午餐     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">乔贝特色营地（不挂星）  参考酒店：Cresta Mowana Safari Resort &amp; Spa或Chobe Safari Lodges或Chobe River Lodge或Travelodge Kasane或Two Rivers Hotel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                纳库鲁 - 纳瓦沙湖
-[...5 lines deleted...]
-                交通：越野车
+                乔贝（博茨瓦纳） - 维多利亚瀑布城（津巴布韦）
+                <w:br/>
+                清晨【乘坐越野吉普车看动物Safari】（约2小时）。
+                <w:br/>
+                 酒店早餐后稍作休息，乘车返回维多利亚瀑布城（车程约1小时，不含边境过关时间）。
+                <w:br/>
+                 午餐安排前往津巴布韦赞比西河景观餐厅-Baines Restaurant用午餐。
+                <w:br/>
+                【船游赞比西河】（约1.5—2小时），2公里宽的河道，形成津巴布韦和赞比亚的国界，岸边是两国的国家公园，植被葱绿茂密，水中有河马家族不时地探出水面窥探，空中有白鹭低飞掠过，傍晚时分欣赏长河落日和漫天晚霞，这一切都带给您纯正的非洲体验。
+                <w:br/>
+                交通：旅游大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：酒店午餐     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">纳瓦沙特色营地或山林小屋（不挂星） 参考酒店：Naivasha Sawela Lodge或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：西式午餐Baines Restaurant     晚餐：中式晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">：维多利亚瀑布城网评4钻酒店  参考酒店：Elephant Hills Resort或Azambezi River Lodge或Shongwe Lookout或Batonka Guest Lodge或Insika Lodge或Victoria Falls Rainbow Hotel或Cresta Sprayview Hotel或Pioneer Hotel或Oasis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                纳瓦沙 -  内罗毕
-[...7 lines deleted...]
-                交通：越野车
+                维多利亚瀑布城（津巴布韦）✈️  约翰内斯堡（南非）
+                <w:br/>
+                酒店早餐后，游览【维多利亚大瀑布】（约2小时）。位于非洲赞比西河中游，赞比亚与津巴布韦接壤处。宽1,700多米（5,500多英尺），最高处108米（355英尺），为世界颇具代表性的瀑布奇观之一。欧洲探险家戴维·利文斯敦于1855年在旅途中发现它，并以英国女王的名字为其命名。【维多利亚瀑布1989年被列入《世界遗产目录》，入选1997年美国CNN世界七大自然奇迹之列】
+                <w:br/>
+                 之后搭乘航班飞往南非的约翰内斯堡，参考航班：FN8501 VFA-JNB 1325-1510，飞行时间约1小时45分。航班以实际出票为准！
+                <w:br/>
+                 晚餐后入住休息。
+                <w:br/>
+                交通：旅游大巴/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：中式火锅午餐     晚餐：非洲特色烤肉餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">内罗毕国际五星酒店 参考酒店：Radisson Blu Hotel Nairobi, Upper Hill或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：X     晚餐：中式晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">约翰内斯堡网评4钻酒店  参考酒店：@Sandton Hotel或Indaba Hotel, Spa &amp; Conference Center或Birchwood Hotel and OR Tambo Conference Centre或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                内罗毕   ✈️  约翰内斯堡（南非）- 太阳城
-[...9 lines deleted...]
-                交通：飞机/越野车
+                约翰内斯堡 - 比勒陀利亚 - 约翰内斯堡
+                <w:br/>
+                酒店早餐后，前往南非知名的【LESEDI 民俗文化村】（入内参观约 1 小时）。此文化村由祖鲁庄、科萨庄、Pedi庄、Basotho 庄等农庄组成。游客有幸一睹南非不同部族不同的生活方式、建筑风格和特殊技艺，了解他们的文化和生活方式，欣赏非洲传统舞蹈。在此享用非洲部落特色午餐。
+                <w:br/>
+                 乘车前往行政首都——【茨瓦内（原比勒陀利亚）】（行车约60分钟）
+                <w:br/>
+                 抵达比勒陀利亚后市内观光：此城建筑糅合了西方国家不同的风格，古希腊建筑风格的【总统府】（外观约15分钟）见证了南非政权的黑白政变；乘车游览【教堂广场】（约10分钟），观赏保罗·克鲁格总统铜像（十九世纪南非最后一位总统），纪念白人对南非的统治历程；参观【先民纪念馆】（入内约45分钟），了解南非的殖民史。全市更种满六万多株紫荆花树，衬托着这座历史名城。
+                <w:br/>
+                 晚餐后返回酒店休息。
+                <w:br/>
+                交通：旅游大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：中式午餐     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">太阳城皇宫酒店 参考酒店：Palace Hotel</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：民俗村特色午餐     晚餐：中式晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">约翰内斯堡网评4钻酒店  参考酒店：@Sandton Hotel或Indaba Hotel, Spa &amp; Conference Center或Birchwood Hotel and OR Tambo Conference Centre或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                太阳城 - 比勒陀利亚 - 约翰内斯堡
-[...7 lines deleted...]
-                交通：越野车
+                约翰内斯堡 ✈️ 深圳
+                <w:br/>
+                酒店早餐后送至机场。
+                <w:br/>
+                10:10搭乘中国国际航空公司CA868班机返回深圳（飞行时间：12小时45分钟）
+                <w:br/>
+                交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：中式午餐     晚餐：中式晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">约翰内斯堡四星级酒店 参考酒店：Sandton Hotel或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">飞机上</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                约翰内斯堡  ✈️ 开普敦
-[...7 lines deleted...]
-                交通：飞机/越野车
+                深圳 ✈️ 全国各地
+                <w:br/>
+                04:55抵达深圳，结束愉快的旅行！
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐或打包早餐     午餐：中式午餐     晚餐：中式晚餐   </w:t>
-[...251 lines deleted...]
-              <w:t xml:space="preserve">早餐：飞机上     午餐：飞机上     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1918,127 +1662,129 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                北京/上海/广州/成都往返国际散客机票经济舱，含税
-[...13 lines deleted...]
-                8、境外司机导游服务费
+                1、机票：深圳往返，中国国际航空公司团队经济舱机票及税金；境外三段航班经济舱散客机票及税金。
+                <w:br/>
+                2、签证：南非TTOS电子签证
+                <w:br/>
+                3、酒店：全程网评4钻酒店+乔贝特色营地（不挂星），双人标准间。【散客拼团，凡单人或单数（如三人）报名，致团队出现单间，我社有权利提前说明情况并调整夫妻及亲属住宿安排，请给予理解；若无法调整或拼住而产生单间差，则须缴纳单人房差】
+                <w:br/>
+                4、用餐：酒店内早餐，当地西式餐或中式餐（中式餐：八菜一汤，10-12 人一桌，如人数减少，则会根据实际人数做适当调整）（用餐时间在飞机或船上以机船餐为准，不再另补，如因自身原因放弃用餐，则餐费不退）。
+                <w:br/>
+                5、景点：行程所列景点首道门票。
+                <w:br/>
+                6、导游：境外全程中文陪同服务+全程中文领队陪同。 
+                <w:br/>
+                7、用车：境外旅游巴士（每人1正座）及外籍司机【根据团队人数，例：通常为10人：13座车；13人：16座车；16人以上20-22座车，如遇突发情况我社可能调整，但保证每人一正座，希望您谅解】
+                <w:br/>
+                8、境外司机导游服务费1200元
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.行李物品保管费用及托运行李超重费、个人消费及行程以外的自选项目
-[...1 lines deleted...]
-                2.因罢工、大风、大雾、航班取消或更改时间等人力不可抗拒原因所导致的额外费用
+                1. 行李物品保管费用及托运行李超重费、个人消费及行程以外的自选项目。
+                <w:br/>
+                2.因罢工、大风、大雾、航班取消或更改时间等人力不可抗力原因所导致的额外费用
                 <w:br/>
                 3.旅游意外伤害保险
                 <w:br/>
                 4.如行李或物品丢失、被盗等意外损失费用
                 <w:br/>
                 5.晚用车，给司机和导游加班费用
                 <w:br/>
                 6.以上报价未提及的项目
                 <w:br/>
-                7.单人房附加费：7800元/人全程
-[...1 lines deleted...]
-                8.12岁以下小童不占床9折结算（以回团时，护照出生日期为准，11.99岁以下，12周岁按成人计算）
+                7.单人房附加费：5000元/人全程
+                <w:br/>
+                8.12岁以下小孩不占床含早餐减3500人民币，占床与成人同价
+                <w:br/>
+                9.津巴布韦落地签签证费：90美金/人+博茨瓦纳签证费30美金/人（境外海关现付）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -2181,68 +1927,68 @@
                 <w:br/>
                 活动方式：乘直升机空中俯瞰大瀑布（4或6座机型）
                 <w:br/>
                 出发时间：早上8:00---16:00，可以任意选择
                 <w:br/>
                 空中俯瞰大瀑布
                 <w:br/>
                 从正面观看维多利亚大瀑布的壮丽景色。自高空俯视，赞比西河、峡谷、维多利亚瀑布及其壮观的规模尽收眼底。飞行时间为13分钟，让您尽情领略不一样的维多利亚大瀑布，给您带来无与伦比的视觉冲击，大约2公里宽的赞比西河成一条直线向下坠落到100多米深，50至100米宽的峡谷中，升腾到500米空中的水汽，在阳光的照射下形成一道道彩虹，下游的峡谷就像地面上的裂缝，形成一个又一个90度的转角并向前方蜿蜒延伸，延伸到望不见尽头的远方，此刻才真正领略维多利亚瀑布的美丽、壮阔和雄浑。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 分钟</w:t>
+              <w:t xml:space="preserve">22 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 202.00</w:t>
+              <w:t xml:space="preserve">$(美元) 306.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">直升机俯瞰维多利亚瀑布 （瀑布城）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2380,347 +2126,272 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">$(美元) 170.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">高空滑索 （瀑布城）</w:t>
+              <w:t xml:space="preserve">遛豹子 （瀑布城）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                活动地点：维多路亚大桥
-[...5 lines deleted...]
-                高空滑索是一项勇敢者的游戏，该高空滑索项目，不仅给进入瀑布景区的游客带来刺激、愉悦的互动旅游体验，也减少了步行游览行程。同时，在滑索上还能在高空欣赏到沿线的赞比西河、维多利亚瀑布等一流景观资源。
+                活动地点：大赞比西河国家公园
+                <w:br/>
+                出发时间：早上7:00；
+                <w:br/>
+                14:00出发
+                <w:br/>
+                活动用时：1个小时
+                <w:br/>
+                活动方式：与豹子在丛林中散步
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 60.00</w:t>
+              <w:t xml:space="preserve">$(美元) 170.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">直升机 （开普敦）</w:t>
+              <w:t xml:space="preserve">非洲大象零距离</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                活动地点：开普敦
-[...5 lines deleted...]
-                当您来到全球最佳旅行目的地，是不是不想留下“云深不知处”和“身在此山中”的遗憾呢？鸟瞰南非母亲城，在飞翔中领略航拍的魅力，乘坐私人直升机，让美丽的桌湾，大西洋，桌山，在脚下流淌，在相机中永存。来开普敦“不可错过”之一。
+                活动地点：大赞比西河国家公园
+                <w:br/>
+                活动方式：观赏大象表演、骑大象（30分钟）及亲自喂食大象
+                <w:br/>
+                出发时间：早上6:30—16:00之间，可以任意选择
+                <w:br/>
+                活动用时：1---1.5个小时
+                <w:br/>
+                坐在摇摆的象背上在热带丛林里探索，休闲舒适的节奏令人心情愉快，体验别具风情的旅行。常可以看到水牛、羚羊等野生动物，大象非常温顺，但据说也时有被甩下来的人，应该留神。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 分钟</w:t>
+              <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">$(美元) 170.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">热气球 （马赛马拉）</w:t>
+              <w:t xml:space="preserve">直升机 （开普敦）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                活动地点：马赛马拉
-[...5 lines deleted...]
-                清晨约5:00乘坐热气球公司的专车前往气球起飞地，抵达后做升空准备。天气晴朗的条件下，热气球升空，鸟瞰大草原和动物群。飞行结束后，热气球降落在小山坡上，那里早已有工作人员为您准备好了丰盛的早餐；并会与您一起开启香槟，以庆祝此次发射成功。活动结束后热气球公司的专车会将您送回酒店。
+                活动地点：开普敦
+                <w:br/>
+                活动方式：乘直升机俯瞰开普敦
+                <w:br/>
+                活动用时：约12分钟
+                <w:br/>
+                当您来到全球最佳旅行目的地，是不是不想留下“云深不知处”和“身在此山中”的遗憾呢？鸟瞰南非母亲城，在飞翔中领略航拍的魅力，乘坐私人直升机，让美丽的桌湾，大西洋，桌山，在脚下流淌，在相机中永存。来开普敦“不可错过”之一。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">90 分钟</w:t>
+              <w:t xml:space="preserve">12 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 550.00</w:t>
-[...78 lines deleted...]
-              <w:t xml:space="preserve">$(美元) 60.00</w:t>
+              <w:t xml:space="preserve">$(美元) 220.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2871,310 +2542,208 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.参团以到10000元/人订金为准，并需至少于出发前30天付清尾款；
-[...13 lines deleted...]
-                ★      以上损失明晰为团队特殊约定，请签在合同附加条款中！
+                1、参团以10000元/人订金为准，并需至少于出发前30天付清尾款；
+                <w:br/>
+                2、行程开始前 29 日至 15 日，按旅游费用总额的 5%；以及实际产生的损失（例如不可取消的特殊酒店、签证、机票、船票等） 
+                <w:br/>
+                3、行程开始前 14 日至 7 日，按旅游费用总额的 20%；以及实际产生的损失（例如不可取消的特殊酒店、签证、机票、船票等） 
+                <w:br/>
+                4、行程开始前 6 日至 4 日，按旅游费用总额的 50%；以及实际产生的损失（例如不可取消的特殊酒店、签证、机票、船票等） 
+                <w:br/>
+                5、行程开始前 3 日至 1 日，按旅游费用总额的 60%； 以及实际产生的损失（例如不可取消的特殊酒店、签证、机票、船票等） 
+                <w:br/>
+                6、行程开始当日，按旅游费用总额的 70%。 以及实际产生的损失（例如不可取消的特殊酒店、签证、机票、船票等）  
+                <w:br/>
+                7、如果发生签证被拒签将被扣酒店、机票、签证费及所有实际已发生费用。
+                <w:br/>
+                ★   以上损失明细为团队特殊约定，请签在合同附加条款中！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">签证信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                津巴布韦落地签、肯尼亚电子入境许可、赞比亚免签。
+                津巴布韦落地签、赞比亚免签、博茨瓦纳落地签。
                 <w:br/>
                 南非电子签证所需资料：
                 <w:br/>
-                1、护照首页扫描件（要正规扫描件PDF版，不可以随手拍照，也不能只扫描一半，要首页一整页）、 参团个人资料表。
+                1、护照首页扫描件（要正规扫描件PDF版，不可以随手拍照，也不能只扫描一半，要首页一整页），参团个人资料表。
                 <w:br/>
                 2、父母双方带18岁以下未成年人共同前往：出生医学证明公证书扫描件PDF版（中英文1份）。
                 <w:br/>
                 3、父母其中一方带18岁以下未成年人共同前往：出生医学证明公证书扫描件PDF版（中英文1份）及未出行一方家长的委托公证书扫描件PDF版（中英文1份）。
                 <w:br/>
                 4、入境需出示黄皮书（黄热病疫苗接种证明），如未携带，海关有权拒绝您入境，敬请知晓。
                 <w:br/>
                 黄热病疫苗说明：
                 <w:br/>
                 1、小于9个月龄幼儿及老年体弱者，不适宜接种黄热病疫苗，但需预约并开具“免打证明”随身携带前往。
                 <w:br/>
                 2、18岁以下未成年人需有一名法定监护人陪同，监护人需要携带本人有效身份证或护照原件。
                 <w:br/>
                 <w:br/>
                 南非出境特别提醒（由于中国海关和南非海关对未成年人出行检查严格，特此通知）：
                 <w:br/>
-                1、18岁以下儿童如随父母出行，需随身携带出生证明原件
-[...3 lines deleted...]
-                3、18岁以下儿童如随其他亲属出行，需随身携带出生证明原件和父母的身份证复印件
+                1、18岁以下儿童如随父母出行，需随身携带出生证明原件。
+                <w:br/>
+                2、18岁以下儿童如随一方父母出行，需随身携带出生证明原件和不去一方家长的身份证复印件。
+                <w:br/>
+                3、18岁以下儿童如随其他亲属出行，需随身携带出生证明原件和父母的身份证复印件。
                 <w:br/>
                 4、以上需要携带资料限中/南海关检查使用，送签证所需中英文出生医学证明公证书和中英文委托公证书仍需正常。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                肯尼亚注意事项：【出行必读】
-[...12 lines deleted...]
-                <w:br/>
                 1.我社保留因地接旺季涨价、酒店变更、汇率变化或其他不可抗力原因而调整最终报价和行程的权利。
                 <w:br/>
-                2.行程中有部分景点，列明入内参观，如博物馆、神殿等，如遇事故、休息、关闭维修等导致未能入内参观，则退回有关门票费用，客人不得再团归后争议投诉追讨。
+                2.行程中有部分景点，列明入内参观，如博物馆、神殿等，如遇事故、休息、关闭维修等导致未能入内参观，则退回有关门票费用，客人不得在团归后争议投诉、追讨。
                 <w:br/>
                 3.凡单人或单数（例如三人）报名而未能安排拼房，须缴纳单人房差，火车上均为2人分享一个包厢，如1人使用一个包厢，请在报名前声明，并在单间差的基础上另外加付一张火车票费用。
                 <w:br/>
                 4.旺季出发（例如遇复活节、开斋节等）将有附加费，请报名时查询。
                 <w:br/>
                 5.散客拼团，若团队出现单间，我社有权利提前说明情况并调整夫妻及亲属住宿安排，请给予理解。
                 <w:br/>
                 6.建议购买旅游意外险。
                 <w:br/>
                 7.全程请游客注意人身及产品安全，不要前往不安全的地方，自由活动不要单独行动。老人、儿童需有家人陪伴及照顾。
                 <w:br/>
                 8.不要参加高风险活动。参加任何项目请您量力而行。
                 <w:br/>
-                9.持外籍护照或任何非中国大陆居民护照的旅行成员，务必持有并携带有效中国多次往返签证和外籍护照原件及必备的旅行证件。
-[...1 lines deleted...]
-                10.70岁以上老人，需有50岁以下家人陪同方可参团， 80岁以上老人随家人出行另需签署【免责声明】。18岁以下未成年人，需有父母或亲属陪同方可参团，非随父母出行需提供亲属证明及父母委托。另使馆对70岁以上老人和18岁以下儿童签证资料特殊要求，以使馆要求为准。
+                9.持外籍护照或任何非中国大陆居民护照的旅行成员，务必携带有效中国多次往返签证、外籍护照原件及必备的旅行证件。
+                <w:br/>
+                10.70岁以上老人，需有50岁以下家人陪同方可参团， 80岁以上老人随家人出行另需签署【免责声明】。18岁以下未成年人，需有父母或亲属陪同方可参团，非随父母出行需提供亲属证明及父母委托。另使馆对70岁以上老人和18岁以下儿童签证资料有特殊要求，以使馆要求为准。
                 <w:br/>
                 11.所有参团客人必须如实填写【健康调查表】，若填写内容与实际情况不符或有隐瞒由客人承担一切相关法律责任。
                 <w:br/>
-                12.所有参团客人必须认真阅读【参团须知及安全风险提示告知书】并签字，对客人未能遵守风险告知事项，未能采取积极主动措施防范风险发生，所造成的损害，由客人自行承担一切责任。
-[...87 lines deleted...]
-                2、气候：赞比亚属热带性气候,因位于海拔1,000-1,300米的台地,湿度低,比起其他热带非洲国家气温较为凉爽。当地有下列3个季节：干冷季：5-8月，15.6-26.7℃。干热季:9-11月,26.7-32.2℃。湿热季：12-4月,26.7-32.2℃,为雨季。全国年平均雨量为1,270毫米,首都卢萨卡为760毫米左右。全年可穿着夏季服装渡过,但在干冷季时日夜温差大,须穿
+                12.所有参团客人必须认真阅读【参团须知及安全风险提示告知书】并签字，客人未能遵守风险告知事项，未能采取积极主动措施防范风险发生所造成的损害，由客人自行承担一切责任。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -3215,51 +2784,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>