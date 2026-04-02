--- v0 (2025-12-10)
+++ v1 (2026-04-02)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">春节【翔顺象窝温泉】新兴2天丨畅游新兴翔顺象窝丨新春赏花丨泡养生汤泉行程单</w:t>
+        <w:t xml:space="preserve">春节【翔顺金水台】新兴2天丨任泡纯正三料温泉丨国内罕见硅酸温泉、氡温泉、硫化氢温泉行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">CJ-TX-20221108SP67161575</w:t>
+              <w:t xml:space="preserve">TX-20260204SP80389161</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -255,141 +255,141 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">去程交通</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">汽车</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">返程交通</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">汽车</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 上车点：（时间仅供参考，实际出发时间以导游通知为准！）
                 <w:br/>
-                9:30越秀公园地铁站C出口（中国大酒店对面）
+                9:00越秀公园地铁站C出口
                 <w:br/>
                 下车点：原上车点下车
                 <w:br/>
                 市区指定范围内15人或以上定点接送
                 <w:br/>
                 （下单需提供具体位置，定点上车前提不违章抄牌，不接偏远地区）
                 <w:br/>
                 请客人准时到达出发集合地点，过时不候。
                 <w:br/>
                 我社将按实际人数安排合适车型，并安排巴士座位，上车请对号入座；车牌号、座位号以及导游陪同联系方式将在出行前一天晚上20：00点前以短信形式通知，敬请留意；如您在出行前一天晚上20：00尚未收到短信，请速来电咨询。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 ①请客人准时到达出发集合地点，过时不候。
                 <w:br/>
                 ②我社将按实际人数安排合适车型，并安排巴士座位，上车请对号入座；
                 <w:br/>
                 ③车牌号、座位号以及导游陪同联系方式将在出行前一天晚上20：00点前以短信形式通知，敬请留意；如您在出行前一天晚上20：00尚未收到短信，请速来电咨询。
                 <w:br/>
                 ④如有多站点，为控制接站时间提高客户满意度，会根据实际情况调整出发时间或安排接驳车、自行打车等....
                 <w:br/>
                 ⑤行程中不含餐时导游会推荐当地特色餐，可供客人自由选择，丰俭由人；天晚餐20：00点前以短信形式通知，敬请留意；如您在出行前一天晚上20：00尚未收到短信，请速来电咨询。
                 <w:br/>
                 本团1人成团，若不成团则提前两日通知，不另作赔偿，报名则默认该条款。
               </w:t>
@@ -416,57 +416,57 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★ 游象窝生态园高山茶园桃花朵朵开 好运连连来
-[...5 lines deleted...]
-                ★ 食足4餐！金玉满堂盆菜除夕晚宴、荔枝柴烧鸡宴、腊味煲仔饭
+                入住新兴金水台酒店
+                <w:br/>
+                任泡纯正三料温泉 国内罕见硅酸温泉、氡温泉、硫化氢温泉
+                <w:br/>
+                渔人码头环绕 畅览滨河两岸风光，悠然欣赏小镇美景
+                <w:br/>
+                2天游·含酒店自助早
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -583,162 +583,154 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                出发地—新兴翔顺象窝酒店—午餐—自由活动—晚餐
-[...7 lines deleted...]
-                10-12人一围
+                出发-午餐自理—金水台酒店--自由活动
+                <w:br/>
+                早上于指定时间地点集合，乘车前往广东省级旅游度假区——新兴。约12：00午餐自理（如遇导游推荐用餐，客人自由参与，丰俭由人），前往翔顺金水台温泉特色小镇办理入住，随后自由活动。景区有特色主题客房、多功能宴会厅、莲花温泉、户外拓展基地、红色文化长廊等系列配套，以禅文化为底蕴，温泉生态资源为基础，着力打造粤西北文旅特色新名片。依托独特的自然环境和丰富的纯天然地下温泉水资源，同时含有偏硅酸，硫化氢，氡而闻名的“三料温泉”，乃广东省内特有的温泉资源，可谓大自然给予金水台的馈赠。【营业时间】9:00-次日00:00；温泉区总面积约2.3万平方米，分为儿童欢乐区、动感游乐区、特色养生区、网红泳池区等，温泉泡池共50多个，融合了南药温泉、三料温泉、禅意温泉等养生特色池。其中冲浪池配备表演舞台，周末的夜晚，犒赏肌肤，唤醒疲惫身心，在温泉水的浸润下焕发新生。除此之外，景区还配备了齐全的休闲娱乐设施：健身房、雅致大堂吧、琳琅满目的特产超市、激情四溢的KTV、静谧宜人的清吧、多功能运动场以及休闲棋牌室。自行前往酒店餐厅享用晚餐；
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">翔顺象窝山酒店</w:t>
+              <w:t xml:space="preserve">翔顺金水台酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                早餐—赏新春桃花—国恩寺—回程
-[...5 lines deleted...]
-                游毕后，享用午餐【荔枝柴火烧鸡宴】，餐后乘车返程广州，结束愉快行程，返回温暖的家！【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】
+                早餐—自由活动—午餐自理—回程
+                <w:br/>
+                早上享用丰富的自助早餐后，自由活动。(早餐时间：07:00-10:00；以实际安排为准)。结束愉快的旅程，返回温暖的家！
+                <w:br/>
+                【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -783,61 +775,57 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.交通：按实际参团人数安排空调旅游巴士，每人1正座
-[...9 lines deleted...]
-                6.保险：敬请自行购买个人意外保险
+                交通：按实际参团人数安排空调旅游巴士，每人1正座
+                <w:br/>
+                用餐：2天游含早餐（早餐均为酒店配套，不用均无费用退，行程用餐自理期间导游推荐当地或附近用餐，费用自理,客人可自由参与）
+                <w:br/>
+                住宿：新兴翔顺金水台酒店 豪华双/大床房；押金敬请自理服务：旅游管家（仅提供接送服务 ）
+                <w:br/>
+                门票：含景区第一大门票，不含园中园门票
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -917,51 +905,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此团45人成团，为保证游客可如期出发，我社将与其他旅行社共同组团（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。如报名人数不足30 成人时无法成团，或遇特殊情况（如：当地天气原因或游客临时退团造成不成团等）致使团队无法按期出行，我社提前2 天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。【接待社：广州市途喜国际旅行社有限公司，许可证号：L-GD02199，质监电话：18027368336】 
+                1、此团30 人成团，为保证游客可如期出发，我社将与其他旅行社共同组团（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。如报名人数不足30 成人时无法成团，或遇特殊情况（如：当地天气原因或游客临时退团造成不成团等）致使团队无法按期出行，我社提前2 天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。
                 <w:br/>
                 2、我社将按实际人数安排合适车型，按照本团客人的报名先后顺序统一安排坐车座位，如车上有老弱妇孺需要照顾的，请客人自觉礼让，如有疑问请与导游协商，车牌号及陪同联系方式将在出行前一天20：00点前以短信形式通知，敬请留意，如您在出行前一天20：00尚未收到短信，请速来电咨询。请客人准时到达出团集合地点，过时不候；
                 <w:br/>
                 3、根据《旅游法》相关规定，如遇不可抗力因素（如天气、堵车、地质灾害、政府行为等）原因，造成行程（如延误、不能完成游览、缩短游览时间、当地滞留等）不视旅行社违约，旅行社尽力协助客人采取相应的措施，为此而增加的食宿、导服等费用，均由旅游者承担，未产生的费用导游根据实际退还给游客，敬请知悉！
                 <w:br/>
                 4、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，不退任何费用；
                 <w:br/>
                 5、客人擅自强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，离团期间发生类似情况，一切费用、责任自行承担；
                 <w:br/>
                 6、旅游者参加属于高风险性游乐项目的，请旅游者务必在参加前充分了解项目的安全须知，并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险，如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任；
                 <w:br/>
                 7、70-75周岁以上长者须签署免责协议书，由于服务条件所限，无法接待75周岁以上长者，不便之处敬请谅解！
                 <w:br/>
                 8、游客报名时，请确保自身身体健康，是否适合参团出游，郑重申明我社不接受孕妇报名，若参团者有特殊病史（如间歇性精神病、心脏病和有暴露倾向等精神疾病等），在报名时故意或刻意隐瞒，出游过程中如出现任何问题与责任，均与旅行社、全陪、领队、导游无关，产生的任何费用均由当事人自行承担；
                 <w:br/>
                 9、18岁以下未成年人如没有成人陪同参团，必须有法定监护人签定同意书，并由18岁以上成人陪同方可参团；
                 <w:br/>
                 10、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理；
                 <w:br/>
                 <w:br/>
                 本人已认真阅读以上行程内容
                 <w:br/>
                 客人确认签名：
               </w:t>
             </w:r>
@@ -987,91 +975,71 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、客人出团当天需要出示穗康码和接受体温测量，如出现下列情况之一，视为因客人原因退团。旅行社有权拒绝客人上车，客人应自觉配合。
-[...39 lines deleted...]
-                5、心脏病、高血压、酒后、孕妇等不宜浸泡温泉，如需要浸泡，建议有家属陪同浸。
+                1、“安全第一”，在旅行过程中，大家必须十分重视安全问题，出团前带好相关证件，保存好与亲人朋友、导游的联系方式。 
+                <w:br/>
+                2、参加团队旅游，必须听从领队或导游的指挥安排，不可随意活动，禁止擅自脱队。行程中特别是在山地、天雨路滑时，请大家做到走路不看景，看景不走路。 
+                <w:br/>
+                3、入住酒店后，应了解酒店安全须知，保管好房卡，在酒店大堂、餐厅、卫生间时，注意不要滑倒。入住后不要单独外出行走。 
+                <w:br/>
+                4、请大家注意食品及餐具的卫生，不应吃不洁和生冷食品。在旅行社安排的餐饮之外自行购买或食用食物引起的疾病，旅行社不承担任何责任。 
+                <w:br/>
+                5、注意财物安全，旅行中携带物要少而精，必要的物品要带齐，现金与贵重物品须贴身携放保管（特别是手机与钱包）。 
+                <w:br/>
+                6、旅游者在旅游活动中应当遵守社会公共秩序和社会公德，应当注意的旅游目的地相关法律、法规及宗教禁忌，遵守当地的风俗习惯、文化传统和宗教信仰。同时旅游者应当明确，如涉及的活动为中国法律所禁止的，无论旅游目的国家、地区是否合法或允许，旅游者都不应参加活动，包括： 
+                <w:br/>
+                （一）含有损害国家利益和民族尊严内容的。 
+                <w:br/>
+                （二）含有民族、种族、宗教歧视内容的。 
+                <w:br/>
+                （三）含有淫秽、赌博、涉毒内容的。 
+                <w:br/>
+                （四）其他含有违反法律、法规规定内容的。 
+                <w:br/>
+                如旅游者未能遵守中国法律实施上述行为而导致旅游者需要承担相关行政或刑事责任的，与旅行社无关，由旅游自行者承担。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1157,51 +1125,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-02</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>