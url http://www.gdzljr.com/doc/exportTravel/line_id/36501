--- v1 (2026-01-01)
+++ v2 (2026-04-03)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">（假日）【潮玩重庆】直飞重庆往返双飞五日游行程单</w:t>
+        <w:t xml:space="preserve">（假日）4-5月【潮玩重庆】直飞重庆往返双飞五日游行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZLJRCDWZ-CG20251023CWCQ</w:t>
+              <w:t xml:space="preserve">ZLJRCDWZ-CG20260316CWCQ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -388,63 +388,63 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【便利交通】广州直飞重庆，早对晚玩足五天，深度重庆，网红景点一次尽览；
+                【便利交通】广州直飞重庆，早对晚正点航班，玩足5天，深度游览网红重庆；
                 <w:br/>
                 【优选行程】科学设计行程，每天行车不超3小时，拒绝走马观花式游览； 
                 <w:br/>
-                【精选景点】精华5A景点仙女山+天生三桥+816核工程；
+                【精选景点】精华5A景点仙女山+天生三桥+816核工程一个也不少；
                 <w:br/>
                 【乘船体验】乘坐画舫游船，领略乌江美景，体会“船在水中走，人在画中游”；
                 <w:br/>
-                【打卡必地】网红景点洪崖洞、解放碑、李子坝、磁器口、山城巷等；
-[...3 lines deleted...]
-                【精心挑选】全程安排精选酒店,2晚入住重庆,充足时间游览；
+                【打卡必地】网红景点：鹅岭栈桥、洪崖洞、解放碑、李子坝、磁器口、山城巷等；
+                <w:br/>
+                【特色美食】精心安排：武隆砂锅宴+武陵山珍宴+武隆养生土鸡煲；
+                <w:br/>
+                【精心挑选】全程安排4星豪华酒店,2晚入住重庆,充足时间游览；
                 <w:br/>
                 【纯玩尊享】广东成团！真纯玩 0购物/0擦边/0车销/0餐购/0套路；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -565,89 +565,95 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州--重庆
                 <w:br/>
-                指定时间广州机场集合，后广州乘机至重庆江北机场[飞行约2小时]，抵达后导游接团乘车前往酒店入住。
+                指定时间广州机场集合，后广州乘机至重庆江北机场[飞行约2小时]，抵达后导游接团乘车前往【三峡博物馆】（不含讲解，自愿选择）是首批国家一级博物馆，建筑面积7.17万平方米，展厅面积3.1万平方米，通过参观可了解这座收藏和展示重庆历史文化的科学殿堂，深度了解巴蜀文化、三峡文化、移民文化、抗战文化等。
+                <w:br/>
+                前往游览【山城巷】只能步行的城市小道，与多数城市的小街巷不同，山城步道有很多的上下坡的阶，也就是当地人说的“梯坎”，依次经过市中山医院、抗建堂、菩金刚塔、法国仁爱堂旧址、悬空栈道等，全长1748米，紧凑地串联了一 系列传统街区和历史文化遗迹，又被为重庆的“建筑博物馆。
+                <w:br/>
+                后前往【解放碑好吃街】堪称是吃货的天堂,各种特色重庆小吃,可谓品种多, 自由品山城美食。
+                <w:br/>
+                完毕后前往【魁星楼】又名魁星阁《少年的你》拍摄地，片中天桥与底层道路成为网红打卡点，也是目前“吞吃轻轨”通过错位张嘴角度拍摄的打卡点，完毕后前往酒店入住。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">重庆新西亚/君巢米拉/德菲酒店/雅斯特酒店/瑞浦酒店/安芯伽/戴斯温德姆 或同级</w:t>
+              <w:t xml:space="preserve">重庆君巢米拉酒店/橙际酒店/伴山子语酒店  或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -692,264 +698,268 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：团队用餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">武隆欧悦假日/陈家花园/仙逸/迩之安/塞拉维/爱芊宿/华悦/蓝航/泽雅铭舍酒店或同级</w:t>
+              <w:t xml:space="preserve">武隆欧悦假日/七色花园/云海度假酒店 或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 武隆—天生三桥—仙女山
                 <w:br/>
                 酒店用早餐。后游览：张艺谋影片《黄金甲》唯一外景地、国家AAAAA级景区、世界自然遗产地、世界上最大天生桥群、世界第二大天坑群【天生三桥风景区】（必消套餐含门票和电梯/环保车；不含出口电瓶车15元/人，非必须乘坐自愿选择）景区由天龙桥、青龙桥、黑龙桥组成；沿着幽静的小道来到大桥下，便会对雄伟、壮观有了更深的理解，惊叹造物的神奇。其中天生桥、飞崖走壁、擎天一柱、翁驱送归等景点更为引人入胜；还可亲临拍摄地、观看投资200万修建的唐朝古驿站, 好莱坞科幻电影《变形金刚4》，其中最震慑的场景擎天柱化身了龙骑士，骑着机器恐龙小队的喽罗霸王龙“钢锁”挥剑露脸——这个场景就在重庆武隆天生山桥景区进行航空取景拍摄。 
                 <w:br/>
-                游览：被誉为“东方瑞士”“南国第一牧场”【仙女山国家深林公园】（必消套餐含大门票，未含小火车25元/人，非必须乘坐自愿选择），平均海拔1900米，是国家5A级景 区。因山上有一峰酷似翩跹起舞的仙女而得名。林海、奇峰、草场、雪原称为四绝。登峰远眺仙女山山原地貌，起伏而又不失平坦；茫茫林海，苍翠欲滴；山林间的 辽阔草场，延绵天际。山峰、山谷、森林与草原融为一体，交相辉映，景观层次分明，形成具有雄、峻、秀、奇、阔的地质地貌特色，完毕后入住酒店。
+                游览被誉为“东方瑞士”“南国第一牧场”【仙女山国家深林公园】（必消套餐含大门票，未含小火车25元/人，非必须乘坐自愿选择），平均海拔1900米，是国家5A级景 区。因山上有一峰酷似翩跹起舞的仙女而得名。林海、奇峰、草场、雪原称为四绝。登峰远眺仙女山山原地貌，起伏而又不失平坦；茫茫林海，苍翠欲滴；山林间的 辽阔草场，延绵天际。山峰、山谷、森林与草原融为一体，交相辉映，景观层次分明，形成具有雄、峻、秀、奇、阔的地质地貌特色，完毕后入住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【天生三桥风景区】、【仙女山国家深林公园】
                 <w:br/>
                 自费项：必消套餐包含：【天生三桥风景区】门票和电梯/环保车、【仙女山国家深林公园】大门票；不含景交：【天生三桥风景区】出口电瓶车15元/人、【仙女山国家深林公园】小火车25元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：团队用餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">武隆欧悦假日/陈家花园/仙逸/迩之安/塞拉维/爱芊宿/华悦/蓝航/泽雅铭舍酒店 或同级</w:t>
+              <w:t xml:space="preserve">武隆欧悦假日/七色花园/云海度假酒店  或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 武隆—重庆—游览市区景点  （武隆-重庆190公里约3小时）
                 <w:br/>
                 酒店用早餐，乘车前往重庆。
                 <w:br/>
-                游览：抵达重庆后，前往【弹子石老街】坐落于有“重庆外滩”美誉的南滨路。老街前后长1公里，高低九级坡地共约80米高差，一路爬坡上坎，穿梭于川东风格的街巷院坝，沿途可观星罗棋布的吊脚楼商肆。这里是重庆唯一能同时“观两江”、“看三桥”、“览三地标”的地方。景区依山临水，集深厚历史底蕴、观光、休闲、娱乐、购物于一体。下午参观【洪崖洞民俗风貌区】以最具巴渝传统建筑特色的“吊脚楼”风貌为主体，依山就势，沿江而建，游吊脚群楼、观洪崖滴翠、逛山城老街、赏巴渝文化。后前往【解放碑好吃街】堪称是吃货的天堂,各种特色重庆小吃,可谓品种多, 自由品山城美食。游览结束后，乘车返回酒店。
+                抵达重庆后，前往【弹子石老街】坐落于有“重庆外滩”美誉的南滨路。老街前后长1公里，高低九级坡地共约80米高差，一路爬坡上坎，穿梭于川东风格的街巷院坝，沿途可观星罗棋布的吊脚楼商肆。这里是重庆唯一能同时“观两江”、“看三桥”、“览三地标”的地方。景区依山临水，集深厚历史底蕴、观光、休闲、娱乐、购物于一体。
+                <w:br/>
+                下午参观【洪崖洞民俗风貌区】以最具巴渝传统建筑特色的“吊脚楼”风貌为主体，依山就势，沿江而建，游吊脚群楼、观洪崖滴翠、逛山城老街、赏巴渝文化。游览结束后，乘车返回酒店。
                 <w:br/>
                 <w:br/>
                 （温馨提示：在不减少景点情况下，重庆市区以及全程景点我社可根据实际情况，调整景点游览的先后顺序，请知悉。）
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【弹子石老街】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">重庆新西亚/君巢米拉/德菲酒店/雅斯特酒店/瑞浦酒店/安芯伽/戴斯温德姆或同级</w:t>
+              <w:t xml:space="preserve">重庆君巢米拉酒店/橙际酒店/伴山子语酒店 或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 重庆市区景点—送机—广州
                 <w:br/>
-                酒店享用早餐，乘车前往市区游览。
-[...3 lines deleted...]
-                后前往游览【山城巷】只能步行的城市小道，与多数城市的小街巷不同，山城步道有很多的上下坡的阶，也就是当地人说的“梯坎”， 步道地处渝中半岛南向坡面，由北向南，依次经过市中山医院、抗建堂、菩金刚塔、法国仁爱堂旧址、悬空栈道等，全长1748米，紧凑地串联了一 系列传统街区和历史文化遗迹，又被为重庆的“建筑博物馆”。后前往【龙门浩老街】是重庆主城区保存最完好、规模最大的历史文化老街。开埠文化、抗战文化、巴渝文化、宗教文化在这里异彩纷呈，老街更是古巴渝十二景之——“龙门浩月”所在地，无数文人墨客争相题咏。
+                酒店享用早餐，前往游览【鹅岭栈桥】被比喻为崖线飘带；沿山岩蜿蜒，如轻盈缎带绕青山悬浮于崖壁，全长460米，宽3米，最大架空高度28米；
+                <w:br/>
+                后前往游览【鹅岭二厂】它的全名叫重庆印制二厂,曾经是国民政府中央银行制币厂。到现在已有80年历史了，电影《从你的全世界路过》的拍摄。
+                <w:br/>
+                后前往【李子坝轻轨穿楼观景台】观赏国内其他城市绝对没有的特色景观--轻轨穿过楼房，感受山城魅力。李子坝站是重庆轨道交通2号线的一座高架侧式车站，设置于居民楼的八楼，车站编号207。
+                <w:br/>
+                完毕后前往【磁器口古镇】国家AAAA级景区，中国历史文化名街，重庆市重点保护传统街，重庆“新巴渝十二景”， 一条石板路，千年磁器口，是重庆古城的缩影和象征，被赞誉为“小重庆”。
                 <w:br/>
                 后乘车返回重庆江北机场【飞行2小时】抵达广州，结束旅途。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、此团是综合打包价，所有项目不用不退费，无任何门票优惠，敬请谅解；
                 <w:br/>
                 2、以上行程安排可能会因航班、天气、路况等不可抗力因素，在不影响行程和接待标准前提下， 我社有权调整游览顺序，敬请谅解。
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -1030,55 +1040,55 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1：交通：含双程机票经济舱；（未含税）；当地空调旅游车（根据实际人数调整）。
                 <w:br/>
                 线路产品为全款买断机票后销售，客人一经确认出行，临时取消导致机位没有时间进行二次销售而产生的损失，客人负责损失。团队票：如因个人原因，导致去程航班未乘坐，回程机票全损，往返机票损失由客人自行承担。
                 <w:br/>
                 http://zxgk.court.gov.cn/（失信人员网站）,若客人为失信人员或为航空公司列入的黑名单人员，导致无法出票的，只退机建费用！
                 <w:br/>
-                2：住宿：全程入住精选当地4星标准酒店，未挂星；标准双人间；
+                2：住宿：全程入住精选当地网评4钻标准豪华酒店，未挂星；标准双人间；
                 <w:br/>
                 3：用餐：行程内含为4正4早，餐标30元/人（房费含早不用不退），八菜一汤，十人一桌（若不足10人，根据实际人数决定菜品数量），全程不用不退餐。
                 <w:br/>
-                4：门票：[必消套餐含: 三桥、仙女山门票、三桥环保车观光电梯、乌江画廊游船、816核工厂门票电瓶车]。
+                4：门票：[必消套餐含: 武隆三桥门票+三桥环保车+三桥观光电梯+仙女山门票+乌江画廊游船+816门票电瓶车+车导全程综合服务费]。
                 <w:br/>
                 不含：天生三桥出口处电瓶车15元/人、仙女山小火车25元/人(非必须乘坐,自愿选择)；
                 <w:br/>
                 5：导游：优秀持证导游，中文导游服务；
                 <w:br/>
                 6：在不减少景点的情况下，我社可调整游览先后顺序。
                 <w:br/>
                 7：儿童2岁（以上）—12岁（以下）：含往返机票（不含机建燃油税）、含半价正餐。不含：住宿床位和景点门票； 不含必消小孩收费：1.2-1.5米200元（含门票半票），1.2米以下120元（不含门票），当地现交导游;
                 <w:br/>
                 8：保险：含旅行社责任险，不含旅游意外保险和航空保险，建议组团社在客人出发前购买旅游意外保险。
                 <w:br/>
                 特别说明：如遇航班有变化，取消或变更时间，则另行通知或改线或全款退还，不另作赔偿，特此说明！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
@@ -1968,51 +1978,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-01-02</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>