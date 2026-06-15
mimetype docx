--- v2 (2026-04-03)
+++ v3 (2026-06-15)
@@ -1978,51 +1978,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-15</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>