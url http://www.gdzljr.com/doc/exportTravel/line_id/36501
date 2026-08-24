--- v3 (2026-06-15)
+++ v4 (2026-08-24)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">（假日）4-5月【潮玩重庆】直飞重庆往返双飞五日游行程单</w:t>
+        <w:t xml:space="preserve">（假日）7-8月【潮玩重庆】直飞重庆往返双飞五日游行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZLJRCDWZ-CG20260316CWCQ</w:t>
+              <w:t xml:space="preserve">ZLJRCDWZ-CG20260717CWCQ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -396,51 +396,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【便利交通】广州直飞重庆，早对晚正点航班，玩足5天，深度游览网红重庆；
                 <w:br/>
                 【优选行程】科学设计行程，每天行车不超3小时，拒绝走马观花式游览； 
                 <w:br/>
                 【精选景点】精华5A景点仙女山+天生三桥+816核工程一个也不少；
                 <w:br/>
                 【乘船体验】乘坐画舫游船，领略乌江美景，体会“船在水中走，人在画中游”；
                 <w:br/>
-                【打卡必地】网红景点：鹅岭栈桥、洪崖洞、解放碑、李子坝、磁器口、山城巷等；
+                【网红打卡】网红景点：鹅岭栈桥、洪崖洞、解放碑、李子坝、磁器口、山城巷等；
                 <w:br/>
                 【特色美食】精心安排：武隆砂锅宴+武陵山珍宴+武隆养生土鸡煲；
                 <w:br/>
                 【精心挑选】全程安排4星豪华酒店,2晚入住重庆,充足时间游览；
                 <w:br/>
                 【纯玩尊享】广东成团！真纯玩 0购物/0擦边/0车销/0餐购/0套路；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -565,57 +565,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州--重庆
                 <w:br/>
-                指定时间广州机场集合，后广州乘机至重庆江北机场[飞行约2小时]，抵达后导游接团乘车前往【三峡博物馆】（不含讲解，自愿选择）是首批国家一级博物馆，建筑面积7.17万平方米，展厅面积3.1万平方米，通过参观可了解这座收藏和展示重庆历史文化的科学殿堂，深度了解巴蜀文化、三峡文化、移民文化、抗战文化等。
-[...5 lines deleted...]
-                完毕后前往【魁星楼】又名魁星阁《少年的你》拍摄地，片中天桥与底层道路成为网红打卡点，也是目前“吞吃轻轨”通过错位张嘴角度拍摄的打卡点，完毕后前往酒店入住。
+                广州机场集合，后广州乘机至重庆江北机场[飞行约2小时]，抵达后导游接团乘车前往【三峡博物馆】（不含讲解，自愿选择）是首批国家一级博物馆，建筑面积7.17万平方米，展厅面积3.1万平方米，通过参观可了解这座收藏和展示重庆历史文化的科学殿堂，深度了解巴蜀文化、三峡文化、移民文化、抗战文化等。前往游览【山城巷】只能步行的城市小道，与多数城市的小街巷不同，山城步道有很多的上下坡的阶，也就是当地人说的“梯坎”，依次经过市中山医院、抗建堂、菩金刚塔、法国仁爱堂旧址、悬空栈道等，全长1748米，紧凑地串联了一 系列传统街区和历史文化遗迹，又被为重庆的“建筑博物馆，后前往【解放碑好吃街】堪称是吃货的天堂,各种特色重庆小吃,可谓品种多, 自由品山城美食完毕后前往【魁星楼】又名魁星阁《少年的你》拍摄地，片中天桥与底层道路成为网红打卡点，也是目前“吞吃轻轨”通过错位张嘴角度拍摄的打卡点，完毕后前往酒店入住。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -649,64 +643,60 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 重庆—乘船游乌江—816核工程—武隆  （重庆-涪陵约1.5小时-武隆约1.5小时）
                 <w:br/>
-                酒店用早餐，乘车前往涪陵乌江画廊。
-[...1 lines deleted...]
-                参观完毕后前往码头乘坐画舫船观赏【涪陵乌江画廊】（必消套餐包含船票）乌江是一处自然风光秀美的地方，是长江的主要支流之一，全长870公里，乌江沿岸，山清水秀，景色宜人，乘坐画舫游船近距离领略乌江美景，体会“船在水中走，人在画中游”以及观赏江上新城，赞乌江画廊，探秘神奇景观，传颂枳巴文化。
+                酒店用早餐，乘车前往涪陵乌江画廊，参观完毕后前往码头乘坐画舫船观赏【涪陵乌江画廊】（当地自费项目含船票）乌江是一处自然风光秀美的地方，是长江的主要支流之一，乌江沿岸，山清水秀，景色宜人，乘坐画舫游船近距离领略乌江美景，体会“船在水中走，人在画中游”以及观赏江上新城，赞乌江画廊，探秘神奇景观，传颂枳巴文化。后乘车前往【816地下核工程】（当地自费项目：含优惠门票和环保车）该工程占地面积10.4万平方米。先后投入6万多建设大军，打洞打了8年、安装设备用了9年，经历了急建、缓建、停建3个阶段，总投资7.46亿元人民币：被称为“世界第一大人工洞体”；该工程1967年开工，前期由工程兵进行开凿打洞，前前后后共用人力6万多人。被称为“洞中有楼、楼中洞有，洞中有河”的工程，此设计在1978年曾获国家科技大会奖集体奖；游览完毕后，乘车返回重庆，入住酒店。
+                <w:br/>
                 <w:br/>
                 温馨提示：乘船期间请听从工作人员的安排和指挥，注意人生及财产安全，如因航道管控，游船检修，天气，交通等不可抗力因素不能游船，我社更换游览乌江画廊观景台，无费用退出。
                 <w:br/>
-                <w:br/>
-[...1 lines deleted...]
-                <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【涪陵乌江画廊】、【816地下核工程】
                 <w:br/>
-                自费项：必消套餐包含：【涪陵乌江画廊】船票、【816地下核工程】门票和环保车
+                自费项：当地自费项目包含：【涪陵乌江画廊】船票、【816地下核工程】门票和环保车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：团队用餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -738,59 +728,57 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 武隆—天生三桥—仙女山
                 <w:br/>
-                酒店用早餐。后游览：张艺谋影片《黄金甲》唯一外景地、国家AAAAA级景区、世界自然遗产地、世界上最大天生桥群、世界第二大天坑群【天生三桥风景区】（必消套餐含门票和电梯/环保车；不含出口电瓶车15元/人，非必须乘坐自愿选择）景区由天龙桥、青龙桥、黑龙桥组成；沿着幽静的小道来到大桥下，便会对雄伟、壮观有了更深的理解，惊叹造物的神奇。其中天生桥、飞崖走壁、擎天一柱、翁驱送归等景点更为引人入胜；还可亲临拍摄地、观看投资200万修建的唐朝古驿站, 好莱坞科幻电影《变形金刚4》，其中最震慑的场景擎天柱化身了龙骑士，骑着机器恐龙小队的喽罗霸王龙“钢锁”挥剑露脸——这个场景就在重庆武隆天生山桥景区进行航空取景拍摄。 
-[...1 lines deleted...]
-                游览被誉为“东方瑞士”“南国第一牧场”【仙女山国家深林公园】（必消套餐含大门票，未含小火车25元/人，非必须乘坐自愿选择），平均海拔1900米，是国家5A级景 区。因山上有一峰酷似翩跹起舞的仙女而得名。林海、奇峰、草场、雪原称为四绝。登峰远眺仙女山山原地貌，起伏而又不失平坦；茫茫林海，苍翠欲滴；山林间的 辽阔草场，延绵天际。山峰、山谷、森林与草原融为一体，交相辉映，景观层次分明，形成具有雄、峻、秀、奇、阔的地质地貌特色，完毕后入住酒店。
+                酒店用早餐。后游览：张艺谋影片《黄金甲》唯一外景地、国家AAAAA级景区、世界自然遗产地、世界上最大天生桥群、世界第二大天坑群【天生三桥风景区】（当地自费项目含优惠门票和电梯/环保车；不含出口电瓶车15元/人自愿选择）景区由天龙桥、青龙桥、黑龙桥组成；沿着幽静的小道来到大桥下，便会对雄伟、壮观有了更深的理解，惊叹造物的神奇。其中天生桥、飞崖走壁、擎天一柱、翁驱送归等景点更为引人入胜；还可亲临拍摄地、观看投资200万修建的唐朝古驿站, 好莱坞科幻电影《变形金刚4》，其中最震慑的场景擎天柱化身了龙骑士，骑着机器恐龙小队的喽罗霸王龙“钢锁”挥剑露脸——这个场景就在重庆武隆天生山桥景区进行航空取景拍摄。 完毕后游览：被誉为“东方瑞士”“南国第一牧场”【仙女山国家森林公园】（当地自费项目含优惠门票，未含小火车25元/人自愿选择），景区平均海拔1900米，是国家5A级景 区。因山上有一峰酷似翩跹起舞的仙女而得名。林海、奇峰、草场、雪原称为四绝。登峰远眺仙女山山原地貌，起伏而又不失平坦；茫茫林海，苍翠欲滴；山林间的 辽阔草场，延绵天际。山峰、山谷、森林与草原融为一体，交相辉映，景观层次分明，形成具有雄、峻、秀、奇、阔的地质地貌特色，完毕后入住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【天生三桥风景区】、【仙女山国家深林公园】
                 <w:br/>
-                自费项：必消套餐包含：【天生三桥风景区】门票和电梯/环保车、【仙女山国家深林公园】大门票；不含景交：【天生三桥风景区】出口电瓶车15元/人、【仙女山国家深林公园】小火车25元/人
+                自费项：当地自费项目包含：【天生三桥风景区】门票和电梯/环保车、【仙女山国家深林公园】大门票；不含景交：【天生三桥风景区】出口电瓶车15元/人、【仙女山国家深林公园】小火车25元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：团队用餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -822,55 +810,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 武隆—重庆—游览市区景点  （武隆-重庆190公里约3小时）
                 <w:br/>
-                酒店用早餐，乘车前往重庆。
-[...3 lines deleted...]
-                下午参观【洪崖洞民俗风貌区】以最具巴渝传统建筑特色的“吊脚楼”风貌为主体，依山就势，沿江而建，游吊脚群楼、观洪崖滴翠、逛山城老街、赏巴渝文化。游览结束后，乘车返回酒店。
+                酒店用早餐，乘车前往重庆，抵达重庆后，前往【弹子石老街】坐落于有“重庆外滩”美誉的南滨路。老街前后长1公里，高低九级坡地共约80米高差，一路爬坡上坎，穿梭于川东风格的街巷院坝，沿途可观星罗棋布的吊脚楼商肆。这里是重庆唯一能同时“观两江”、“看三桥”、“览三地标”的地方。景区依山临水，集深厚历史底蕴、观光、休闲、娱乐、购物于一体。下午参观【洪崖洞民俗风貌区】以最具巴渝传统建筑特色的“吊脚楼”风貌为主体，依山就势，沿江而建，游吊脚群楼、观洪崖滴翠、逛山城老街、赏巴渝文化。游览结束后，乘车返回酒店。
                 <w:br/>
                 <w:br/>
                 （温馨提示：在不减少景点情况下，重庆市区以及全程景点我社可根据实际情况，调整景点游览的先后顺序，请知悉。）
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【弹子石老街】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -909,60 +893,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 重庆市区景点—送机—广州
                 <w:br/>
-                酒店享用早餐，前往游览【鹅岭栈桥】被比喻为崖线飘带；沿山岩蜿蜒，如轻盈缎带绕青山悬浮于崖壁，全长460米，宽3米，最大架空高度28米；
-[...8 lines deleted...]
-                <w:br/>
+                酒店享用早餐，前往游览【鹅岭栈桥】被比喻为崖线飘带；沿山岩蜿蜒，如轻盈缎带绕青山悬浮于崖壁，全长460米，宽3米，最大架空高度28米；后前往游览【鹅岭二厂】它的全名叫重庆印制二厂,曾经是国民政府中央银行制币厂。到现在已有80年历史了，电影《从你的全世界路过》的拍摄。后前往【李子坝轻轨穿楼观景台】观赏国内其他城市绝对没有的特色景观--轻轨穿过楼房，亲自感受山城魅力。李子坝站是重庆轨道交通2号线的一座高架侧式车站，设置于居民楼的八楼，车站编号207完毕后前往【磁器口古镇】国家AAAA级景区，中国历史文化名街，重庆市重点保护传统街，重庆“新巴渝十二景”， 一条石板路，千年磁器口，是重庆古城的缩影和象征，被赞誉为“小重庆”后乘车前往重庆江北机场【飞行2小时】抵达广州，结束愉快旅程。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、此团是综合打包价，所有项目不用不退费，无任何门票优惠，敬请谅解；
                 <w:br/>
                 2、以上行程安排可能会因航班、天气、路况等不可抗力因素，在不影响行程和接待标准前提下， 我社有权调整游览顺序，敬请谅解。
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1040,63 +1015,63 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1：交通：含双程机票经济舱；（未含税）；当地空调旅游车（根据实际人数调整）。
                 <w:br/>
                 线路产品为全款买断机票后销售，客人一经确认出行，临时取消导致机位没有时间进行二次销售而产生的损失，客人负责损失。团队票：如因个人原因，导致去程航班未乘坐，回程机票全损，往返机票损失由客人自行承担。
                 <w:br/>
                 http://zxgk.court.gov.cn/（失信人员网站）,若客人为失信人员或为航空公司列入的黑名单人员，导致无法出票的，只退机建费用！
                 <w:br/>
-                2：住宿：全程入住精选当地网评4钻标准豪华酒店，未挂星；标准双人间；
+                2：住宿：全程入住精选当地网评4钻标准酒店，未挂星；标准双人间；
                 <w:br/>
                 3：用餐：行程内含为4正4早，餐标30元/人（房费含早不用不退），八菜一汤，十人一桌（若不足10人，根据实际人数决定菜品数量），全程不用不退餐。
                 <w:br/>
-                4：门票：[必消套餐含: 武隆三桥门票+三桥环保车+三桥观光电梯+仙女山门票+乌江画廊游船+816门票电瓶车+车导全程综合服务费]。
+                4：门票：[当地自费项目: 武隆三桥门票+三桥环保车+三桥观光电梯+仙女山门票+乌江画廊游船+816门票电瓶车+车导全程综合服务费]。
                 <w:br/>
                 不含：天生三桥出口处电瓶车15元/人、仙女山小火车25元/人(非必须乘坐,自愿选择)；
                 <w:br/>
                 5：导游：优秀持证导游，中文导游服务；
                 <w:br/>
                 6：在不减少景点的情况下，我社可调整游览先后顺序。
                 <w:br/>
-                7：儿童2岁（以上）—12岁（以下）：含往返机票（不含机建燃油税）、含半价正餐。不含：住宿床位和景点门票； 不含必消小孩收费：1.2-1.5米200元（含门票半票），1.2米以下120元（不含门票），当地现交导游;
+                7：儿童2岁（以上）—12岁（以下）：含往返机票（不含机建燃油税）、含半价正餐。不含：住宿床位和景点门票； 当地自费项目小孩收费：1.2-1.5米200元（含门票半票），1.2米以下120元（不含门票），当地现交导游;
                 <w:br/>
                 8：保险：含旅行社责任险，不含旅游意外保险和航空保险，建议组团社在客人出发前购买旅游意外保险。
                 <w:br/>
                 特别说明：如遇航班有变化，取消或变更时间，则另行通知或改线或全款退还，不另作赔偿，特此说明！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1255,72 +1230,75 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">必须消费套餐</w:t>
+              <w:t xml:space="preserve">当地自费项目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                必须消费套餐，成人价格498元/人：武隆三桥门票+三桥环保车+三桥观光电梯+仙女山门票+乌江画廊游船+816门票电瓶车+车导全程综合服务费；
-[...2 lines deleted...]
-                 必消小孩收费：1.2-1.5米200元（含门票半票），1.2米以下120元（不含门票），当地现交导游;
+                此行程含当地自费项目，费用请游客到重庆后现付给导游，报名即认可此协议
+                <w:br/>
+                <w:br/>
+                1. 成人价格498元/人：武隆三桥门票+三桥环保车+三桥观光电梯+仙女山门票+乌江画廊游船+816门票电瓶车+车导全程综合服务费；
+                <w:br/>
+                <w:br/>
+                 2.小孩收费：1.2-1.5米200元（含门票半票），1.2米以下120元（不含门票），当地现交导游;
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1978,51 +1956,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-15</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>