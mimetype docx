--- v1 (2026-03-04)
+++ v2 (2026-04-30)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">XFX-20260123SX3</w:t>
+              <w:t xml:space="preserve">XFX-20260401SX1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -343,71 +343,71 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-忻州AQ1161/06:50-09:45
-[...1 lines deleted...]
-                忻州-广州AQ1162/21:45-00:50+1
+                广州-忻州：AQ1161/06:55-09:55
+                <w:br/>
+                忻州-广州：AQ1162/20:45-23:40
                 <w:br/>
                 或
                 <w:br/>
-                广州-朔州 AQ1723/06:25-09:40
-[...1 lines deleted...]
-                忻州-广州AQ1162/21:45-01:00+1
+                广州-朔州：AQ1723/06:35-09:40
+                <w:br/>
+                忻州-广州：AQ1162/20:45-23:40
                 <w:br/>
                 或
                 <w:br/>
-                广州-朔州 AQ1723/06:25-09:40
-[...1 lines deleted...]
-                朔州-广州AQ1724/21:20-00:50+1
+                广州-临汾：CZ8903/16:45-19:30
+                <w:br/>
+                临汾-广州：CZ8904/20:25-23:00
                 <w:br/>
                 或
                 <w:br/>
-                广州-太原：CZ3701/08:15-10:50 
-[...1 lines deleted...]
-                太原-广州：CZ3696/18:55-21:50
+                广州-运城：CA4594/07:10-10:20
+                <w:br/>
+                运城-广州：CA4593/10:25-12:55
                 <w:br/>
                 <w:br/>
                 （仅供参考，以实际出票为准，行程游览顺序根据出票航班时间调整为准！）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -417,61 +417,64 @@
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★【精华推荐】
                 <w:br/>
                 山西一地精华游，看遍山西著名景点，玩转山西。中和养生云丘天下美－塔尔破古村落；世界第一奇观之一奇幻冰洞群－云丘山冰洞。漫游北方“阳朔”－平遥古城，明清古城的风韵；晋商大院－乔家大院，感受晋商大院的传奇历史，自然奇观－壶口瀑布，北魏古都－大同云冈石窟，感受千年的悠久历史文化。 
                 <w:br/>
+                <w:br/>
                 ★【优选酒店】
                 <w:br/>
                 当地准四星舒适住宿，体验一晚平遥民俗客栈，体验一晚云丘山景区住宿，晚上沉浸在天然氧吧里，归田园居，回到心灵栖居地。
                 <w:br/>
+                <w:br/>
                 ★【品尝美食】
                 <w:br/>
-                地道山西味道：山西面食宴、五台山素斋宴、黄河大鲤鱼、云丘山养生农家菜  
+                地道山西味道：非遗山西面食宴、五台山佛国素斋宴、黄河大鲤鱼、云丘山水席  
+                <w:br/>
                 <w:br/>
                 ★【 行程亮点】
                 <w:br/>
-                网红打卡地，对照电影来一场穿越之旅！
+                ★网红打卡地，对照电影来一场穿越之旅！
                 <w:br/>
                 打卡电影《大红灯笼高高挂》拍摄地—乔家大院；
                 <w:br/>
                 打卡电影《满江红》取景地—太原古县城；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
@@ -592,62 +595,64 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州—忻州/朔州/太原（航班待定）-五台山（汽车）
-[...1 lines deleted...]
-                广州乘机飞山西，接机后乘车前往参观世界文化遗产世界五大佛教圣地—【五台山】中国四大佛教名山之首；中国十大名山之一；中国十大避暑名山之首；游览五台山最早最古最大的寺院—【显通寺】『参观30分钟』初名大孚灵鹫寺。是中国最早的佛寺之一；是五台山最大的寺院；是五台山“五大禅处”之一；是五台山“青庙十大寺”之首。一看龙虎石碑；二看无字碑；三看千钵文殊铜像；四看铜殿和铜塔；五看无量殿；六看华严经字塔；七看五台山最重的大铜钟。游览五台山最古老的石狮所在寺院—【罗睺寺】『参观30分钟』传因释迦牟尼佛十大弟子之一罗喉罗曾在寺中显圣而得名。是五台山“五大禅处”之一；是五台山“黄庙十大寺”之一。一看五台山唯一的一对雌雄唐代石狮；二看“开花见佛”佛坛。游览五台山名气最大许愿最灵的寺院—【五爷庙（万佛阁）】『参观30分钟』因寺内供奉佛像大小万余尊，又名万佛阁。相传五爷就是五龙王，因不安其位，寺庙不安宁，故建殿祀之。因五爷喜欢看戏，故才建造了五台山唯一的戏台。后外观【塔院寺】（内有五台山标志性建筑--大白塔）塔院寺是五台山的标志。后乘车赴砂河（车程约1.5小时），抵达后安排入住休息。
+                广州—忻州/朔州（飞机）-五台山（汽车）
+                <w:br/>
+                广州乘机飞山西，接机后乘车前往参观世界文化遗产世界五大佛教圣地—【五台山】中国四大佛教名山之首；中国十大名山之一；中国十大避暑名山之首；游览五台山最早最古最大的寺院—【显通寺】『参观30分钟』初名大孚灵鹫寺。是中国最早的佛寺之一；是五台山最大的寺院；是五台山“五大禅处”之一；是五台山“青庙十大寺”之首。一看龙虎石碑；二看无字碑；三看千钵文殊铜像；四看铜殿和铜塔；五看无量殿；六看华严经字塔；七看五台山最重的大铜钟。游览五台山名气最大许愿最灵的寺院—【五爷庙（万佛阁）】『参观30分钟左右』因寺内供奉佛像大小万余尊，又名万佛阁。后参观【塔院寺】（内有五台山标志性建筑--大白塔）塔院寺是五台山的标志。后游览五台山最大的文殊菩萨像所在寺院—【殊像寺】『参观30分钟左右』是五台山“五大禅处”之一；是五台山“青庙十大寺”之一。
+                <w:br/>
+                后乘车赴砂河（车程约1.5小时），抵达后安排入住休息。
                 <w:br/>
                 <w:br/>
                 温馨提示：如五台山下雪、修路、下雨等不可抗力因素赴大同需绕行高速增加车费50元/人现付导游。
                 <w:br/>
                 备注：2025年7月16日起，五台山最新门票规定，需持国内身份证才能享受门票优惠政策；如持港澳台回乡证、护照等其他证件，统一按照成人票购票（门票135元），无长者小童优惠门票政策。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
-                景点：五台山（显通寺、罗睺寺、五爷庙（万佛阁）、外观塔院寺、大白塔）
+                景点：五台山寺庙群
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -681,50 +686,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 砂河—悬空寺—大同（汽车）
                 <w:br/>
                 早餐后，乘车（车程约1.5小时）赴天下奇观的空中楼阁-【悬空寺】（景区电瓶车20元/人自理）『参观1.5小时左右』（自愿选择登临费100元/人自理）【温馨提示：为了爱护古建，不建议登临，如需登临，自行前往景区公众号自行预约，提前7天早上07：20放票。政策随时变化，以公众号通知为准】。又名玄空寺，位于山西浑源县，该寺始建于1500多年前的北魏王朝后期，其建筑特色可以概括为“奇、悬、巧”三个字。悬空寺是国内现存的唯一的佛、道、儒三教合一的独特寺庙。
                 <w:br/>
+                <w:br/>
+                重要提醒：悬空寺景区因文物保护、山体维修、天气原因常年不定期临时关闭，以当日官方公告为准，如临时关闭则更换其他景点，具体以实际安排为准 ，敬请谅解。
+                <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：悬空寺
                 <w:br/>
                 自费项：未含：悬空寺登临费100元/人+景区电瓶车20元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
@@ -1015,51 +1023,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                平遥—忻州/朔州/太原（汽车）—广州（航班待定）
+                平遥—忻州/朔州（汽车）—广州（航班待定）
                 <w:br/>
                 早餐后，游览中国古代“华尔街”—明清一条街，探古城民宅、观古城建筑、品古城韵味（提示：平遥古城进城没有门票，如果参观古城内的任何小景点则要买通票125元/人自理，否则无法参观古城内小景点）
                 <w:br/>
                 后根据航班时间前往机场，搭乘飞机返回广州，结束此次愉快的山西之旅！
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
                 景点：平遥古城
                 <w:br/>
                 自费项：未含：平遥古城通票125元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1858,51 +1866,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>