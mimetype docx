--- v0 (2025-11-16)
+++ v1 (2026-08-24)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">JL-GZ202510TF</w:t>
+              <w:t xml:space="preserve">JL-GZ202604TF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -388,82 +388,81 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★品质保障：广东独立成团，拒绝全国大散拼！纯玩0购物！精心打造行程，都匀进贵阳出，不走回头路！ 
+                ★品质保障：广东独立成团，拒绝全国大散拼！精心打造行程，都匀进贵阳出，不走回头路！ 
                 <w:br/>
                 ★精选精华：地球上的绿宝石、国家5A级景区--【荔波大小七孔】，不可复制的山水，不可不来的美景；
                 <w:br/>
                                    世界最大的苗族聚居、苗族文化露天博物馆--【西江千户苗寨】，深度体验苗族同胞的松弛感生活；
                 <w:br/>
                                    国家5A景区、世界最大的瀑布群—【黄果树风景名区】，亲眼感受语文课本中的壮丽奇景；
                 <w:br/>
                                    国家5A景区、贵州四大古镇之首—【青岩古镇】，探访由军事城防演化而来的山地兵城；
                 <w:br/>
                                    网红世遗，弥勒道场—【梵净山】，远离人间，体验梵界梵天净土的神圣感觉；
                 <w:br/>
                                    八卦水乡，历史文化名城—【镇远古城】，邂逅千年古镇的前世今生；
                 <w:br/>
                                    布依、水、苗、瑶四大少数民族的文化传承地—【荔波古镇】，了解黔南地区的独特风俗。
                 <w:br/>
-                ★住宿品质：全程1晚舒适酒店，升级3晚超豪华酒店，特别安排西江景区内特色客栈！
-[...1 lines deleted...]
-                                   特别安排入住一晚石阡超豪华温泉酒店【石阡佛顶山御汤生温泉酒店】，赠价值138元/人的无限次温泉票！
+                ★住宿品质：全程1晚舒适酒店，升级3晚豪华酒店，特别安排西江景区内特色客栈！
+                <w:br/>
+                                   特别安排入住一晚石阡豪华温泉酒店【石阡佛顶山御汤生温泉酒店】，赠价值138元/人的无限次温泉票！
                 <w:br/>
                 ★饕餮美食：荔波石锅鱼宴、西江苗家长桌宴、黄果树土鸡宴、其中一餐赠饮品茅台镇酱香白酒，尝尽贵州苗家最高礼仪——高山流水敬酒仪式！  
                 <w:br/>
                 ★全新体验：西江新玩法，赠送西江苗服体验，品苗家长桌美食，体验苗家人拦门酒、高山流水敬酒的快乐，喝苗家米酒，参与苗族打糍粑，做一次真正苗家人。
                 <w:br/>
                 ★特别赠送：佛顶山赠送价值138元/人的温泉票！
                 <w:br/>
                             赠送观看黄果树景区价值88元的沉浸式5D影片【飞越黄果树】！
                 <w:br/>
                             每人赠送西江千户苗寨旅拍套餐代金券200元一张！
                 <w:br/>
-                <w:br/>
-                特别注意：因外籍客人无任何门票优惠，所有持外籍护照者需按成人价格报名。
+                           赠送西江千户苗寨集体航拍小视频，朋友圈素材降维打击！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -858,50 +857,56 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 石阡—梵净山—贵阳
                 <w:br/>
                 早餐后，游览弥勒道场—【梵净山】（车程约1小时，游览约3-4小时，不含观光车48元/人，索道往返140元/人，保险10元/人，为景区必须自理项目），经东线上山，游览原始森林爬金顶、攀登高达94米高的佛教胜地——金顶。亲临摩崖石刻、攀岩上铁链上灵宫台、穿挺心石、过慈航桥、拜观音石窟、穿越金刀 峡、上金顶。释迦殿拜[现在佛]，过天仙桥、弥勒殿拜[未来佛]，至海拔2336金顶顶峰，一览众山；往蘑菇石景区，观梵净山标志性景物——蘑菇石。巨大的天然氧吧，呼吸沁人心肺的新鲜空气， 远离人间，体验梵界梵天净土的那份神圣感觉。
                 <w:br/>
                 后乘车返回贵阳（车程约3.5小时），抵达后入住酒店休息！
                 <w:br/>
                 晚上可自行前往【二七路小吃街】【青云路小吃街】等地寻觅美食，也可前往【甲秀楼】看看贵阳市幽美的夜景，感受不一样的异乡风情！
                 <w:br/>
                 温馨提示：因梵净山景区进入时间及游览时间不可控，为保证大家更多时间游览梵净山景区，午餐自理，请自行预备干粮。晚餐享用时间无法控制，建议客人提前备好干粮，以防晚餐时间过晚。梵净山景区门票为套票，如自愿放弃游览或不乘坐索道环保车等，无费用退还。因进山预约为分时段制，如预订梵净山门票时须同一天分不同时间进入景区，则安排分批进入游览梵净山，我社不再另行通知。景区较大，导游集中讲解后，游客根据个人兴趣自由游览景区内小景点。由于景区较大游览人数较多，缆车等待时间较长，请按照导游约定的时间集中，如未能准时抵达我社将无法等待客人，客人需自行前往今晚入住酒店，请知悉。
                 <w:br/>
+                温馨提示：1、为保证大家更多时间游览梵净山景区，午餐自理，请自行预备干粮。梵净山景区门票为套票，如自愿放弃游览或不乘坐索道环保车等，无费用退还。
+                <w:br/>
+                2、因进山预约为分时段制，如预订梵净山门票时须同一天分不同时间进入景区，则安排分批进入游览梵净山，我社不再另行通知。景区较大，导游集中讲解后，游客根据个人兴趣自由游览景区内小景点。
+                <w:br/>
+                3、由于景区较大游览人数较多，缆车等待时间较长，请按照导游约定的时间集中，如未能准时抵达我社将无法等待客人，客人需自行前往今晚入住酒店，请知悉。
+                <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：梵净山
                 <w:br/>
                 自费项：梵净山观光车48元/人，索道往返140元/人，保险10元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早     午餐：X     晚餐：团餐   </w:t>
             </w:r>
@@ -1198,51 +1203,51 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ① 房差：	补房差：860元，退房差：400元（退房差的客人含酒店早餐和酒店服务费及温泉）；本产品提供用房均为标准双人间，如需3人入住，则需补房差或者退房差处理，退房差的客人含酒店早餐；3人入住可能会稍有拥挤，退房差的游客需自备洗漱用品，请知晓。
+                ① 房差：	补房差：730元，退房差：330元（退房差的客人含酒店早餐和酒店服务费及温泉）；本产品提供用房均为标准双人间，如需3人入住，则需补房差或者退房差处理，退房差的客人含酒店早餐；3人入住可能会稍有拥挤，退房差的游客需自备洗漱用品，请知晓。
                 <w:br/>
                 ② 自费：必须自费的景区小交通：黄果树50元/人、保险10元/人、西江观光车20元/人，西江保险10元/人,小七孔观光车40元/人、保险10元/人，梵净山索道往返140元/人，梵净山观光车48元/人，梵净山保险10元/人，镇远古城电瓶车20元/人，合计358元/人。
                 <w:br/>
                 ③ 接送：	本产品为出发港口集合、回程抵达港口终止，请自行在以上港口集合及散团。
                 <w:br/>
                 ④ 保险：	不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 ⑤ 加项：	当团客人经过协商，前往本产品以外的项目，产生的额外费用（如车费、导服等）由客人自理。
                 <w:br/>
                 ⑥ 其它：	“费用包含”中不包含的其它项目。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
@@ -1772,51 +1777,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-11-16</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>