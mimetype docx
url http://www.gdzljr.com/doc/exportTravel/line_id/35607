--- v0 (2026-04-04)
+++ v1 (2026-08-24)
@@ -768,55 +768,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第三天：一线天→虎啸岩→大红袍母树→农家品国茶
-[...3 lines deleted...]
-                下午：参观【大红袍景区】(游玩约1.5小时)四棵珍贵的大红袍茶树生长在九龙窠下，人称“茶中之王”， 出流香涧东行，越一小岭，即可见到此处茶叶名丛，岩壁镌刻“大红袍”三字。可以边品名茶边赏佳景，边听有关“大红袍”的动人民间传说。特别安排【农家茶道养生品茶】前往农户家中感受武夷山当地人的对茶文化的积淀，自古名山出名茶，武夷灵秀山水孕育出了品质出众的武夷山岩茶，而“大红袍”又属岩茶中的极品。办理入住酒店休息。
+                第三天：一线天→大红袍景区→农家品国茶
+                <w:br/>
+                上午：酒店早餐后，参观【一线天】（游玩时间1小时）一线天；是武夷的最奇的岩洞，素有“鬼斧神工之奇”的称号。一线天数百丈，高千仞，岩端倾斜而出，覆盖着三个毗邻的岩洞：左为灵岩洞，中为风洞，右为伏羲洞。随后安排享用午餐。 下午：参观【大红袍景区】(游玩约1.5小时)四棵珍贵的大红袍茶树生长在九龙窠下，人称“茶中之王”，出流香涧东行，越一小岭，即可见到此处茶叶名丛，岩壁镌刻“大红袍”三字。可以边品名茶边赏佳景，边听有关“大红袍”的动人民间传说。特别安排【农家茶道养生品茶】前往农户家中感受武夷山当地人的对茶文化的积淀，自古名山出名茶，武夷灵秀山水孕育出了品质出众的武夷山岩茶，而“大红袍”又属岩茶中的极品。办理入住酒店休息。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：含餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -956,51 +954,51 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.住宿：当地3晚酒店标准间，团队中若出现单男单女，则需自补房差，舒适酒店500元/人（退房差350元/含早），豪华酒店980（退房差680元/含早）
+                1.住宿：当地3晚酒店标准间，团队中若出现单男单女，则需自补房差，舒适酒店270元/人（退房差150元/人），豪华酒店500元/含早（退房差260元/人）
                 <w:br/>
                 参考酒店
                 <w:br/>
                 舒适酒店：通达环球/香馨酒店/悦朋酒店/牧云山居/中盛酒店/财金酒店/同级酒店
                 <w:br/>
                 豪华酒店：泓林酒店/国贸酒店/同级酒店
                 <w:br/>
                 以上所列酒店如因节假日或当地大型活动房间爆满等特殊原因无法安排，以出发前给予的酒店名称为准。为响应国家环保政策相关要求，酒店客房内不再摆放牙刷、刷子、拖鞋等易耗品，如有需要请客人们致电前台处，前台会第一时间提供。不便之处，敬请谅解
                 <w:br/>
                 2.用餐：行程中含3早2正，酒店内含早餐（小童不含早餐）正餐餐标30元/人（小童减半）十人一桌八菜一汤（若不足10人一桌，则相应减少）不足8人现退餐费
                 <w:br/>
                 3.交通：深圳北-南平市往返大交通（动车二等座）（广州出发的客人含广州南-深圳北往返高铁二等座），
                 <w:br/>
                 当地空调旅游车（5-55座，需套车，按团队实际人数提供，保证每人一个座位）注：当地如人数
                 <w:br/>
                 少时，可能坐出租车
                 <w:br/>
                 4.门票：行程中景点首道门票，自理景区观光车费用85元/人，团价政策门票长者无优惠。
                 <w:br/>
                 5.导游：专业地陪导游讲解服务。
                 <w:br/>
                 6.人数：2人成行武夷山当地拼，4人以上广东散拼成团。
               </w:t>
             </w:r>
           </w:p>
@@ -1634,51 +1632,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>