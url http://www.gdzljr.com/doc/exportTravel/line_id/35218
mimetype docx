--- v0 (2025-12-12)
+++ v1 (2026-04-02)
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">SA202511121231WLZFL</w:t>
+              <w:t xml:space="preserve">SA20261SWZFL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -361,51 +361,51 @@
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 D1	香港-文莱	BI636 1455/1755
                 <w:br/>
                 D2	文莱-沙巴	BI827 1900/1940
                 <w:br/>
-                D5	沙巴-文莱	BI822  0655/0735
+                D5	沙巴-文莱	BI822  0830/0910
                 <w:br/>
                 D5	文莱-香港	BI635 1035/1335
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -416,51 +416,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一次游历两国：体验世界上最富有的国家之一文莱的富裕和“风下之乡”的沙巴州的活力。 
                 <w:br/>
                 ①文莱经典景点：【苏丹纪念馆】【杰米清真寺】等、家访【文莱水上人家】身临其境地感受文莱乡村淳朴而且安宁富足的水上生活,品尝传统马来糕点。
                 <w:br/>
                 ②沙巴最热门的岛屿-【美人鱼岛浮潜】，与海洋世界来个亲密接触；
                 <w:br/>
-                ③独家体验【Cabana营地日落下午茶】+篝火BBQ自助晚餐&amp;【再见萤火虫生态之旅】；
+                ③独家体验【Cabana营地九宫格日落下午茶】+【船游红树林】+【打铁花】+【民族舞蹈表演】+【BBQ海鲜自助晚餐】+【再见萤火虫生态之旅】；
                 <w:br/>
                 ④亚庇市区citywalk，【粉红色清真寺】&amp;【水上清真寺】唐人街【加雅街】逛吃打卡三大地标，了解城市人文历史；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -661,74 +661,74 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 文莱经典市区观光/作客水上人家品尝糕点/文莱-沙巴
                 <w:br/>
                 酒店享用早餐后市区观光，【水晶公园】（外观拍照10分钟）、【苏丹皇宫】（外观约10分钟）【苏丹纪念馆】（参观时间约60分钟, 如遇重大节日如国庆将关闭改门口拍照）【杰米清真寺】（参观时间45分钟，逢周四/五或其它重大节日如国庆，不能入内，改门口拍照10分钟）。【奥玛阿里清真寺拍照】（外观拍照15分钟），乘坐传统木船前往【水村甘邦阿偞(Kampong Ayer)】（游览时间约45分钟）这是文莱民间文化的代表,世界最大型的水村，还被人们美称为“东方威尼斯”。特别安排作客水上人家，身临其境地感受文莱乡村淳朴而且安宁富足的水上生活，并品尝手工制作的特色马来糕点。
                 <w:br/>
-                然后前往机场乘坐国际航班前往风下之乡——沙巴，抵达后享用巨蟹粉丝煲+桔子冰，然后送酒店休息。
+                然后前往机场乘坐国际航班前往风下之乡——沙巴，抵达后享用肉骨茶，然后送酒店休息。
                 <w:br/>
                 特别提醒：文莱逢周五12：00-14：00按文莱国王指示：任何餐厅、景点、商店将全部关闭，如遇重大节日行程及用餐我司将根据情况作适当调整。
                 <w:br/>
                 交通：汽车+飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：马来自助餐     晚餐：巨蟹粉丝煲+桔子冰   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：马来自助餐     晚餐：肉骨茶   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">豪丽胜酒店/凯城酒店/假日酒店/皇宫酒店/馨乐厅酒店或同级四星</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -745,53 +745,53 @@
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 美人鱼岛浮潜/Cabana营地日落下午茶+BBQ 自助晚餐+再见萤火虫探险之旅
                 <w:br/>
                 酒店早餐约07:00从酒店出发，乘车前往【美人鱼岛】码头(车程约1小时40分钟)，乘船前往美人鱼岛(船程约45分钟)；这里归属于世界生态保护组织管制的海洋生态保护海域，只能从事无污染的水上活动（浮潜或深潜），绵延的白沙、清可见底海水,纯朴的龙古斯民族、随风摇曳的椰树都是赏玩拍摄的好目标。运气好的话，还有机会看到海豚、海龟！
                 <w:br/>
                 抵达后，稍事歇息,涂抹防晒，换上比基尼，拿好浮潜用具,开始下海和鱼儿共舞，探寻海底奇观;水里面特别的安静，能听见的只是自己呼吸的声音以及海浪缓缓打在自己身上的声响，与这些生长了近千年的珊瑚近距离的接触（注意：珊瑚生长近百年才有几厘米大小，注意不要踩踏珊瑚，以免破坏生态环境）;中午在摇曳的椰林和海风的吹拂下,享用美味的海鲜烧烤,餐后可体验下海滩漫步和阳光浴,是天气情况,还可再次浮潜一次，直到下午1500准备开船回程，路途中偶尔会遇见成群结体的海豚在海面飞翔，不管你和谁一同前往，相信这会是你人生，最美最梦幻的场景之一，多少年后依然会在脑海里想起。
                 <w:br/>
-                 随后前往前往 Cabana 营火基地（约15分钟），抵过后品尝马来糕点下午茶+观赏南中国海上日落，在海边举行悠闲的野餐下午茶，阳光明媚，微风拂面，茶具和美味的小点心摆放在野餐布上。一边品尝着优雅的茶品，一边欣赏着远处的海景和倒影。心情渐渐宁静，仿佛与大自然融为一体。随着太阳慢慢落下，天空染上一抹橘红和粉紫色的美丽画卷。坐在海滩上，目睹着壮观的日落，感受着时光的流逝。这片美丽的海滩仿佛成为了世界的尽头，让你们感受到宁静与美好的融合。之后 BBQ 海鲜烧烤晚宴，歌手唱歌助兴。夜幕降临，篝火点燃，绚丽的灯光投射出柔和的光芒，照亮着参与者的笑脸。大家围坐在篝火旁，享受着美味的海鲜烧烤，海风带着咸涩的味道扑面而来。员工们拿起乐器演奏着欢快的音乐，歌声与海浪交织成美妙的旋律，将这片海滩点燃了起来。整个晚上充满了欢声笑语和快乐，氛围感达到了巅峰，成为了难忘的回忆。后（乘车约 10 分钟左右）前往 KAWA 红树林萤火虫保护区，乘搭安全的长尾船畅游于红树雨林间，尽情感受这盘根错节的环境中另一种有序的自然生态，有成千上万的萤火虫陪伴我们航行于寂静的河道上，当身旁树林中明明灭灭的光亮闪烁时，我们仿佛置身于童话世界中，感受到心灵都被治愈!
-[...1 lines deleted...]
-                约 20:30 左右乘车返回市区酒店休息（车程约1.5小时）。
+                下午前往 Cabana 营火基地（约1小时40分钟），原住民热情跳岛舞蹈欢迎贵宾莅临，为各位贵宾安排精致的九宫格下午茶，在海边举行悠闲的野餐下午茶，阳光明媚，微风拂面，茶具和美味的小点心摆放在野餐布上。一边品尝着优雅的茶品，一边欣赏着远处的海景和倒影。心情渐渐宁静，仿佛与大自然融为一体，下午茶后乘船深入红树林腹地，寻找长鼻猴野生动物的踪迹。傍晚时分返回营地，随时太阳慢慢落下，天空染上一抹橘红和粉紫色的美丽画卷。坐在海滩上，品尝饮料，看着夕阳西下，感受着时光的流逝。这片美丽的海滩仿佛成为了世界的尽头，让你们感受到宁静与美好的融合。之后 BBQ 海鲜烧烤晚宴，夜幕降临，篝火点燃，火焰秀，铁花秀等精彩表演，绚丽的火光投射出柔和的光芒，照亮着参与者的笑脸。大家围坐在篝火旁，享受着美味的海鲜烧烤，海风带着咸涩的味道扑面而来。乡村小乐队演奏着欢快的音乐，歌声与海浪交织成美妙的旋律，将这片海滩点燃了起来。整个晚上充满了欢声笑语和快乐，氛围感达到了巅峰，成为了难忘的回忆。
+                <w:br/>
+                晚餐后（乘车约 10 分钟左右）前往码头，乘搭安全的长尾船畅游于红树雨林间，尽情感受这盘根错节的环境中另一种有序的自然生态，有成千上万的萤火虫陪伴我们航行于寂静的河道上，当身旁树林中明明灭灭的光亮闪烁时，我们仿佛置身于童话世界中，感受到心灵都被治愈!
                 <w:br/>
                 温馨提示美好时光，要用相机记录请充好电哟好心情会给您带来更多的好运，旖旎的风光也留下您的足迹
                 <w:br/>
                 1、出海备齐装备：晕船药、泳衣、沙滩裤、太阳镜、防晒霜、遮阳伞、最好带上沙滩鞋防止刮伤脚；
                 <w:br/>
                 2、在海岛浮潜时，请注意安全，不要故意去触摸水中的各种热带鱼，避免不必要的伤害。
                 <w:br/>
                 3、在食过海鲜后，请勿再食榴莲、椰子等热带水果，以免饮食不当引起腹泻等。
                 <w:br/>
                 4、高血压、心脏病和有其他突发性等疾病的团友请谨慎前往；
                 <w:br/>
                 备注：为安全考虑，如遇天气原因无法出海上岛游玩，地接旅行社有权更改其他出行日期或协商更换国家公园海岛
                 <w:br/>
                 交通：汽车+船
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
@@ -1043,51 +1043,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.BI全程四程机票及税，20KG行李托运；
                 <w:br/>
                 2.行程所列星级酒店两人一室；
                 <w:br/>
                 3.行程所列用餐全程6正4早餐；
                 <w:br/>
                 4.行程空调旅游车(根据团队人数保证每人1正座）；
                 <w:br/>
                 5.行程所列景点大门票；
                 <w:br/>
                 6.当地司导游：5人以下司兼导，6人以上导游服务，满10人增派领队服务；
                 <w:br/>
                 7.成人赠送旅游意外险保额最高30万；
                 <w:br/>
                 （未满10岁及满70岁长者最高保额20万）
                 <w:br/>
-                马来西亚入境卡填写服务；
+                8.马来西亚入境卡填写服务；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1401,51 +1401,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-13</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-02</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>