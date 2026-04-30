--- v1 (2026-03-04)
+++ v2 (2026-04-30)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">中旅1号【浪漫巴厘岛.精品小团】巴厘岛纯玩5天4晚|广州直飞|乌鲁瓦图情人崖|乌布皇宫+传统市集|网红瀑布+秋千|蓝梦岛|恶魔的眼泪|贝妮达岛浮潜+独木舟|海滩BBQ|金巴兰沙滩日落美景|6人起精品团行程单</w:t>
+        <w:t xml:space="preserve">中旅1号【浪漫巴厘岛.精品小团】巴厘岛纯玩5天4晚|乌鲁瓦图情人崖|乌布皇宫+传统市集|网红瀑布+秋千|蓝梦岛|恶魔的眼泪|贝妮达岛浮潜+独木舟|海滩BBQ|金巴兰沙滩日落美景|广州直飞行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -343,53 +343,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-巴厘岛：CAN-DPS   8B968  02:05-07:40
-[...1 lines deleted...]
-                巴厘岛-广州：DPS-CAN   8B969  20:15 -01:00+1
+                广州-巴厘岛：CAN-DPS   8B968 （ 02:05-07:20）
+                <w:br/>
+                巴厘岛-广州：DPS-CAN   8B969 （ 19:50 -01:05+1）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -561,51 +561,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-巴厘岛CAN-DPS   8B968（02:05-07:40），乌鲁瓦图情人崖-入住酒店
+                广州-巴厘岛CAN-DPS   8B968（02:05-07:20），乌鲁瓦图情人崖-入住酒店
                 <w:br/>
                 各位贵宾请按指定时间，自行前往广州白云国际机场集合，办理登机手续后搭乘班机飞往享有“神仙岛”美誉之称的度假胜地--巴厘岛。抵达后导游接团，开始我们“梦幻·轻松·美妙”的巴厘之旅。
                 <w:br/>
                 【乌鲁瓦图情人崖】乌鲁瓦图神庙耸立于离海面100米高的悬崖上，寺庙建在悬崖边上的岬角来维持平衡，这里起源于十世纪或更早的以前，当地相传由祭司海扬尼拉萨建造的这座寺庙，这座寺庙的善恶门用独特的翅膀状雕刻，并尊崇象征成功，繁荣和智慧的象头神。从悬崖往下望去，浩瀚的印度洋尽收眼底，无比壮丽。
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：中式料理     晚餐：X   </w:t>
@@ -901,51 +901,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                酒店早餐后自由活动-送机，巴厘岛-广州 DPS-CAN 8B969 （20:15 -01:00+1）
+                酒店早餐后自由活动-送机，巴厘岛-广州 DPS-CAN 8B969 （19:50 -01:05+1）
                 <w:br/>
                 酒店享用早餐，自由活动。到了和难忘的巴厘岛说再见的时候了，按指定时间乘车前往巴厘岛国际机场。办理离境手续，我们将乘机返回广州，抵达机场后散团。
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -1021,106 +1021,307 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州往返巴厘岛国际经济舱机票（免费托运行李20KG+手提7KG）、机场税及燃油附加费；
                 <w:br/>
                 2、住宿：4晚酒店住宿(两人一房)，当地酒店无三人间也不能加床；
                 <w:br/>
                 3、景点：行程表内所列的景点大门票（不含园中园）；
                 <w:br/>
                 4、巴士：行程内旅游观光巴士（保证每人一正座）；
                 <w:br/>
-                5、餐食：含5正4早餐（正餐为行程所列，不含酒水。如航空公司航班时间临时调整，我社有权根据实际航班时间安排用餐，不做任何赔偿。所有餐食如自动放弃，款项恕不退还）
+                5、餐食：含5正4早餐（正餐为行程所列，不含酒水。如航空公司航班时间临时调整，我社有权根据实际航班时间安排用餐，不做任何赔偿。所有餐食如自动放弃，款项恕不退还）；
+                <w:br/>
+                6、导游：导游服务费，当地中文语言工作人员基本服务费。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、酒店住宿为2人1房，如单人入住一间房需补房差980元/人；
-[...1 lines deleted...]
-                2、当地司导服务费+落地签，680元/人。
+                1、巴厘岛落地签+印尼旅游税350元/人。
+                <w:br/>
+                2、酒店住宿为2人1房，如单人入住一间房需补房差；
                 <w:br/>
                 3、签证费用，以及办理护照工本费及行程以外的一切个人消费；
                 <w:br/>
                 4、因不可抗力（如天灾战争罢工等原因）或航空公司航班延误或取消产生的额外用，托运超重行李费自理；
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">如需丰富个性化行程，可自费参观以下项目：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                1、套餐A：夜袭火山看火山日出（四轮驱动Jeep车＋火山简餐＋网红咖啡馆Ｍontanacafe（火山咖啡一杯）+Toya温泉会所＋景观餐厅印式自助餐），约145美金/人，约时长8小时。
+                <w:br/>
+                2、套餐B：北部罗威那赏海豚（来回车辆-螃蟹船赏海豚＋浮潜-午餐-Handara天空之们-百度库湖边自助餐），约145美金/人，约时长8小时。
+                <w:br/>
+                3、套餐C：网红金塔马尼火山一日游（圣泉庙-火山景观餐厅自助午餐-Toya温泉水上乐园-火锅自助餐/海鲜餐），约140美金/人，约时长8小时。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1147,51 +1348,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、本行程仅作界定旅游线路、接待标准及游览项目之用，由我司委托旅游目的地具有相应资质的地接社承担本旅行团在当地的接待业务，地接社的相关信息、导游姓名及电话，以及具体航班时间、最终游览行程及入住酒店等信息一并在出团通知书行程表中告知。
+                1、本行程仅作界定旅游线路、接待标准及游览项目之用，由我司委托旅游目的地具有相应资质的地接社承担本旅行团在当地的接待业务，地接社的相关信息、导游姓名及电话，以及具体航班时间、最终游览行程及入住酒店等信息一并在出团通知书行程表中告知。非凡假期为广东中旅品牌，此团有可能与其他旅行社招徕的旅游者联合出游。
                 <w:br/>
                 2、在不减少行程的情况下可做先后顺序的调整；以保证游览平安顺畅为准则！某些景区内部可能有商店、特产店、士多店等等，不属于本行程安排的购物店范畴，敬请知悉！
                 <w:br/>
                 3、为了保证旅游者安全，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，凡有心血管疾病、脑血管疾病、呼吸系统疾病、精神病、严重贫血病、大中型手术的恢复期病患者、孕妇及行动不便者请勿报名。如隐瞒参团发生事故，责任自负。
                 <w:br/>
                 4、中国大陆护照以外的游客加收 500 元/人,。所有团队机票，因个人征信问题不能乘坐飞机或出票后因个人问题不能出游，机票款不退（票款与税费不作分离）。（注：机票为实名制，不可换人不可改签不可改名字不可退票）
                 <w:br/>
                 5、全程酒店住宿均安排双人房，无自然单间，如参团时有单男单女以加床或拼房为主，如果要住单间，请提前告知，并在团款里另支付单房差。
                 <w:br/>
                 6、客人必须全程随团队旅游（自由活动除外），确需离团自行活动者，应到当团领队处办理手续，并缴纳500元/人/天离团费；
                 <w:br/>
                 7、如因游客自身原因或因提供材料存在问题不能及时办理护照或签证、及被有关机关拒发签证或不准出入境的，或者因其他自身原因未能正常出行或影响行程的，相关责任和费用由游客自行承担。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
@@ -1206,51 +1407,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、本团成团的最低人数为：6人；如果不成团，提前7天通知，可协商转团或者无损退团，不作任何赔偿；
+                1、本团成团的最低人数为：9人；如果不成团，提前7天通知，可协商转团或者无损退团，不作任何赔偿；
                 <w:br/>
                 2、如因非旅行社原因，且旅行社已尽合理注意义务仍不能避免的事件及不可抗力，包括但不限于，航空公司运力调配、航权审核、机场临时关闭、天气原因、航空管制等，导致航班取消或延期的，则按《出境旅游组团合同》约定执行。
                 <w:br/>
                 3、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整。
                 <w:br/>
                 4、出游过程中，如遇不可抗力因素造成景点未能正常游玩，导游经与客人协商后可根据实际情况取消或更换该景点，或由导游在现场按旅游产品中的门票价退还费用，退费不以景区挂牌价为准，敬请谅解。
                 <w:br/>
                 5、赠送项目，景区有权依自身承载能力以及天气因素等原因决定是否提供，客人亦可有权选择参加或者不参加。
                 <w:br/>
                 6、关于出海、沙滩或水上游乐项目的温馨提示：敬请客人务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动。请客人在规定的安全区域内活动，在游玩前或参加水上游乐活动项目时，要听从工作人员的安排，落实各项安全措施。游泳时，需有同伴陪同，切忌单独游玩，且切勿到非游泳区游泳，勿超越安全线。未成年人一定要在成人的陪同和看护下方可参加。
                 <w:br/>
                 7、如客人因持不合规或不合法或不符合要求的证件被中国边检拒绝出境或被目的地国家拒绝入境，或擅自延迟返国、在国外滞留不归，或因企图滞留不归而被当地政府遣送回国的，团款一律不予退回，费用损失均由客人自行承担。
                 <w:br/>
                 8、如遇航空公司临时增收燃油附加费或机场税等承运费用，游客须及时补交；燃油附加费的收取以航空公司的通知为准。
                 <w:br/>
                 9、游客应全程随团游览，若游客自行离开或未按约定时间到达约定集合地点或未能在旅游途中依时加入旅游团队的，按游客自动退团处理，组团社不退还旅游费用，并由游客自行承担由此产生的所有费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
@@ -1358,51 +1559,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">建议游客自行购买个人旅游意外保险</w:t>
+              <w:t xml:space="preserve">强烈建议游客自行购买个人旅游意外保险</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -1442,51 +1643,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1630,50 +1831,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>