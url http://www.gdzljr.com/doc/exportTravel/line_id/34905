--- v0 (2025-11-16)
+++ v1 (2026-04-30)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">（假日）9月【动享全景四川】 休闲成都、仙境九寨沟、 瑶池黄龙、峨眉（金顶祈福）、乐山大佛、松州古城、 爱情海、三星堆、锦里古街、宽窄巷子、双飞+双动六日行程单</w:t>
+        <w:t xml:space="preserve">（假日）4月【动享全景四川】 休闲成都、仙境九寨沟、 瑶池黄龙、峨眉（金顶祈福）、乐山大佛、松州古城、 爱情海、三星堆、锦里古街、双飞+双动六日行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZLJRWZ-CG20250815D</w:t>
+              <w:t xml:space="preserve">ZLJRWZ-CG20260312D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -394,51 +394,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【产品亮点】广东自组，双飞双动，早对晚航班，玩够四川6整天不留遗憾；
                 <w:br/>
                 【景点全面】仙境九寨+人间瑶池黄龙+峨眉山金顶+乐山大佛+三星堆；
                 <w:br/>
                 【打卡必地】打卡锦里古街+宽窄巷子，体验休闲之都成都的慢生活和麻辣美食；
                 <w:br/>
-                【特色美食】精心安排美食餐：峨眉跷脚牛肉、尓玛羌家宴、牦牛滋补汤锅；
+                【特色美食】精心安排美食餐：峨眉跷脚牛肉、连山大刀回锅肉、牦牛滋补汤锅；
                 <w:br/>
                 【纯玩尊享】真纯玩到底，全程不进购物店、无景中店、无车销、宽松游玩赏景；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -559,98 +559,98 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-成都（航班待定）-乐山大佛（143公里约1.5小时）-峨眉山（28公里约30分钟）
                 <w:br/>
-                上午：广州乘飞机【飞行2小时】抵达成都机场，抵达后，乘车前往乐山 。
-[...1 lines deleted...]
-                乘车经成乐高速公路前往乐山，游览世界上最高的石刻佛像【乐山大佛】（含优惠门票及耳麦，不含电瓶车往返15元，上山游览，时间往返约3小时），大佛通高71米，素有“世界第一大佛”之称的[乐山大佛]，参观千年古刹[凌云寺]，登[九曲栈道]，体验“蜀道难，难于上青天”的千古名言。游览完，乘车前往峨眉山，入住酒店。
+                广州乘飞机【飞行2小时】抵达成都机场，抵达后，乘车前往乐山 。
+                <w:br/>
+                乘车经成乐高速公路前往乐山，游览世界上最高的石刻佛像【乐山大佛】（含优惠门票及耳麦，上山游览，时间往返约3小时），大佛通高71米，素有“世界第一大佛”之称的[乐山大佛]，参观千年古刹[凌云寺]，登[九曲栈道]，体验“蜀道难，难于上青天”的千古名言。游览完，乘车前往峨眉山，入住酒店。
                 <w:br/>
                 <w:br/>
                 温馨提示：如因航班或不可抗力因素导致乐山大佛不能第一天游览，则调整为第二天（乘船）游览乐山，费用不增不减，同意报名即认可此调整方案。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
                 景点：【乐山大佛】
                 <w:br/>
                 自费项：不含乐山电瓶车往返15元
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：团队用餐     晚餐：团队用餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">维也纳酒店/花园城度假酒店/澜庭悦景酒店/柏隐温泉酒店/美居酒店/余枫丽呈  或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">维也纳酒店/澜庭悦景酒店/花园城度假酒店/柏隐温泉酒店  或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -690,242 +690,242 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">礼悦酒店/丽呈酒店/瑞廷雅爵/春天酒店/臻悦豪庭/美居/馨乐庭 或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">臻悦豪庭酒店/瑞廷西郊雅爵/礼悦酒店/明宇丽呈/馨乐庭  或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                成都—黄龙九寨/松潘高铁站—镰刀坝草原—九寨
+                成都—黄龙九寨/松潘高铁站—爱情海—九寨 （高铁站-爱情海80公里约2小时至九寨10公里约20分钟）
                 <w:br/>
                 享用早餐，乘车前往动车站，乘坐高铁抵达黄龙九寨/松潘站。
                 <w:br/>
-                前往【4A景区-爱情海】（含优惠门票）这里四周远山层叠，森林茂密，海子中溪水蜿蜒，芳草萋萋，如天鹅绒地毯铺满大地，秋季野花点缀其间，牛羊骡马成群，时则一片深黄，与周围的雪山红叶相映成趣。在森林中，尽情享受精心安排的【藏地围炉煮茶】体验原始野趣，感受大自然的宁静与美好。完毕后乘车前往九寨沟口，入住酒店。（高铁站-爱情海80公里约2小时至九寨10公里约20分钟）
+                前往4A景区【爱情海】（含优惠门票）这里四周远山层叠，森林茂密，海子中溪水蜿蜒，芳草萋萋，如天鹅绒地毯铺满大地，秋季野花点缀其间，牛羊骡马成群，时则一片深黄，与周围的雪山红叶相映成趣。在森林中，尽情享受精心安排的【藏地围炉煮茶】体验原始野趣，感受大自然的宁静与美好。完毕后乘车前往九寨沟口，入住酒店。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                1. 爱情海跟黄龙景区，可根据动车车次时间调整游览顺序，请知悉。
+                1. 爱情海、黄龙景区、松潘古城，可根据动车车次时间调整游览顺序，请知悉。
                 <w:br/>
                 2. 九寨房费和餐费为套餐制，套餐的餐食为酒店配餐，比较简约；如晚餐不用，无费用退出。
                 <w:br/>
                 交通：动车/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：酒店套餐（不用不退）   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">格尔单主题酒店/丽呈别院/璞枫丽舍/九寨璞禾/西姆山居/九寨度假村  或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">度假村酒店/格尔单酒店/丽呈君顿酒店/璞禾酒店   或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 九寨景区一日游
                 <w:br/>
                 酒店用早餐后，前往景区。 （10公里约12分钟）
                 <w:br/>
-                游览世界自然遗产-童话世界九寨沟【含优惠门票】（不含：观光车90元+保险10元，游览6—8小时），它集翠海、叠溪、彩林和藏族风情于一体，以其美丽绝伦的自然风光而成为中国著名的风景名胜区。九寨沟的蓝天、白云、雪山、森林、尽融于瀑、河、滩、缀成一串串宛若从天而降的珍珠（九寨开放区域为沟口经诺日朗瀑布至长海，其中长海、五彩池、镜海、诺日朗瀑布、树正海、双龙海瀑布、扎如寺为栈道步行景区，具体游览方式为景区安排为准）；
+                游览世界自然遗产-童话世界【九寨沟】（含优惠门票，不含：观光车90元+保险10元，游览6—8小时），它集翠海、叠溪、彩林和藏族风情于一体，以其美丽绝伦的自然风光而成为中国著名的风景名胜区。九寨沟的蓝天、白云、雪山、森林、尽融于瀑、河、滩、缀成一串串宛若从天而降的珍珠（九寨开放区域为沟口经诺日朗瀑布至长海，其中长海、五彩池、镜海、诺日朗瀑布、树正海、双龙海瀑布、扎如寺为栈道步行景区，具体游览方式为景区安排为准）；
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                 1：九寨沟景区的游览方式需要乘坐景区观光车，请妥善保管好九寨沟的观光车票，以免查票
-[...1 lines deleted...]
-                2：九寨沟景区海拔2500-3100米；建议游客可从远至近进行游览，不做剧烈运动，以免高反
+                 1：九寨沟景区的游览方式需要乘坐景区观光车，请妥善保管好九寨沟的观光车票，以免查票；
+                <w:br/>
+                2：九寨沟景区海拔2500-3100米；建议游客可从远至近进行游览，不做剧烈运动，以免高反；
                 <w:br/>
                 3：九寨沟景区停车场距离景区大门需要步行5-15分钟，敬请谅解；
                 <w:br/>
                 4：冬季景区栈道及路面有冰雪，行走请注意安全；
                 <w:br/>
                 温馨提示：[此天行程户外游览时间较长，九寨沟高原地区日照充足，紫外线较强，请备好太阳镜、太阳伞、防晒霜等物品；请遵守景区管理制度，禁止吸烟、乱丢垃圾、违者最低罚款500元起；]
                 <w:br/>
                 <w:br/>
                 当地特色项目推介：
                 <w:br/>
                 《走进藏民家访》到藏家去做客，感受到藏族人民的热情好客一起跳起欢乐的锅庄，热情的为您献上洁白的哈达，更可以品尝手抓肉、酥油茶、特色藏式火锅等地道的藏族人民的饮食；（自费150-180元/人）
                 <w:br/>
                 《藏羌歌舞表演》九寨的歌舞晚会是九寨必不可少的秀色大餐，被誉为——“白天看风景，晚上观藏羌风情晚会”成为一道亮丽的人文风景，歌舞晚会，充分展示了九寨沟民俗风情给九寨沟完整旅游融入了浑厚的民族文化色彩，是九寨沟完整旅程中不可缺少的组成部分。（自费180-280元/人）
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【九寨沟】
                 <w:br/>
-                自费项：九寨观光车90元+保险10元
+                自费项：九寨观光车90元+保险10元；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：酒店套餐（不用不退）   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">格尔单主题酒店/丽呈别院/璞枫丽舍/九寨璞禾/西姆山居/九寨度假村  或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">度假村酒店/格尔单酒店/丽呈君顿酒店/璞禾酒店  或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -938,172 +938,170 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 九寨—黄龙（130公里约2.5小时）—黄龙九寨/松潘高铁站（60公里约1小时）—成都
                 <w:br/>
                 酒店享用早餐。九寨酒店出发，抵达【黄龙风景区】（含优惠门票；游览3-4小时，不含：黄龙上下缆车120元、电瓶车20元、定位耳麦30元）黄龙风景名胜区位于阿坝州松潘县岷山主峰雪宝顶下，由黄龙本部和牟尼沟两部分组成。这是一个以奇幻美丽的钙化池闻名于世的景区，景区内众多的钙化池池水清澈见底，五光十色十分漂亮，还有森林、峡谷、雪山、瀑布等众多的自然风光，被称为“人间瑶池”。黄龙景区中壮观的地表钙华流蜿蜒于原始林海，酷似一条金色巨龙，腾飞天地，故名“黄龙”。并以彩池、雪山、峡谷、森林“四绝”著称于世。
                 <w:br/>
                 乘车前往松潘，游览【松州古城】（不上城墙）松潘，古称松州，历史悠远，是一座历史悠久、文化底蕴深厚的古城，素有“高原古城”之称也是国家级文物保护单位；四川省历史名城，是历史上有名的边陲重镇，被称作“川西门户”。
                 <w:br/>
                 参观完毕后乘车前往黄龙九寨/松潘高铁站，乘坐动车抵达成都，后前往酒店入住。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1：黄龙海拔高3900米，建议根据自己身体情况量力而行；
                 <w:br/>
                 2：黄龙游览方式可：①乘缆车往返（往返120元）；②单程乘坐缆车（单程80元，步行下山）；③徒步行走；
                 <w:br/>
                 3：九寨房费和餐费为套餐制，套餐的餐食为酒店配餐，比较简约；如晚餐不用，无费用退出。
                 <w:br/>
                 4：川青铁路在松潘县有三个高铁站：松潘站/黄龙九寨站/黄胜关站，我社根据动车票情况选择出票站点，请知悉。
                 <w:br/>
-                5：如因暑运动车票紧张，或不可抗拒因素，我社将调整住宿目的地，改为入住川主寺，第六天前往成都，请知悉！
+                5：如因旺季动车紧张或不可抗拒因素，我社将调整住宿目的地，改为入住川主寺，第六天前往成都，请知悉！
                 <w:br/>
                 交通：汽车/动车
                 <w:br/>
                 景点：【黄龙】
                 <w:br/>
                 自费项：黄龙上下缆车120元、电瓶车20元、定位耳麦30元
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">礼悦酒店/丽呈酒店/瑞廷雅爵/春天酒店/臻悦豪庭/美居/馨乐庭 或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">臻悦豪庭酒店/瑞廷西郊雅爵/礼悦酒店/明宇丽呈/馨乐庭  或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 成都—三星堆-（车程约1.5小时）-广州（航班时间待定）
                 <w:br/>
-                入住酒店早餐。
-[...1 lines deleted...]
-                赠送游览【宽窄巷子】是成都的一条著名街巷，在那里您能触摸到历史留下的痕迹，也能体味到成都最原汁原味的生活方式，宽窄巷子被认为是最成都也是最世界的、最古老也是最时尚的老成都名片和新都市会客厅，宽窄巷子始建于清朝，是成都市三大历史文化保护区之一，由宽巷子、窄巷子和井巷子三条老式街道及它们之间的四合院群落组成，是北方的胡同文化和建筑风格在南方的唯一见证。
+                入住酒店早餐。赠送游览【宽窄巷子】是成都的一条著名街巷，在那里您能触摸到历史留下的痕迹，也能体味到成都最原汁原味的生活方式，宽窄巷子被认为是最成都也是最世界的、最古老也是最时尚的老成都名片和新都市会客厅，宽窄巷子始建于清朝，是成都市三大历史文化保护区之一，由宽巷子、窄巷子和井巷子三条老式街道及它们之间的四合院群落组成，是北方的胡同文化和建筑风格在南方的唯一见证。
                 <w:br/>
                 游览【三星堆博物馆】（含门票，不含讲解耳麦30元自愿）由于其古域内三个起伏相连的三个黄土堆而得名，有“三星伴月”之美名，被评为国家AAAA级旅游景区，集文物收藏保护、学术研究和社会教育多种功能于一体，采用现代科学手段实施管理，集中收藏和展示三星堆遗址及遗址内一、二号商代祭祀坑出土的青铜器、玉石器、金器以及陶器、骨器等千余件珍贵文物，完毕后乘车前往机场送机。
                 <w:br/>
                 <w:br/>
-                特别说明：因三星堆每日限流，如未约到票则改游【金沙遗址博物馆】，同意报名即认可此调整方案。我社将全力抢票，争取能让游客参观三星堆。如由于动车车次问题，导致无法赠游宽窄巷子，无费用退出，请知悉。
+                特别说明：因三星堆每日限流，如未约到票则改游【武侯祠】，同意报名即认可此调整方案。我社将全力抢票，争取能让游客参观三星堆。如由于动车车次问题，导致无法赠游宽窄巷子，无费用退出，请知悉。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、此团是综合打包价，所有项目不用不退费，无任何门票优惠，敬请谅解；
                 <w:br/>
                 2、以上行程安排可能会因航班、天气、路况等不可抗力因素，在不影响行程和接待标准前提下， 我社有权调整游览顺序及酒店住宿目的地，敬请谅解。
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
                 景点：【三星堆】
                 <w:br/>
                 自费项：不含三星堆讲解耳麦30元
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1154,61 +1152,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1：交通：含广州-成都双程机票（不含机建燃油税）；含动车二等座票（不保证同车厢连坐）；当地空调旅游车（根据实际人数调整）。
                 <w:br/>
                 线路产品为全款买断机票后销售，客人一经确认出行，临时取消导致机位没有时间进行二次销售而产生的损失，客人负责损失。团队票：如因个人原因，导致去程航班未乘坐，回程机票全损，往返机票损失由客人自行承担。
                 <w:br/>
                 http://zxgk.court.gov.cn/（失信人员网站）,若客人为失信人员或为航空公司列入的黑名单人员，导致无法出票的，只退机建费用！
                 <w:br/>
-                2：住宿 : 全程入住四星豪华酒店，成都升级2晚当地准5星酒店,未挂星；标准双人间；
-[...1 lines deleted...]
-                3：用餐：行程内含5早7正，餐标30元/人（沟内晚餐为房费套餐，不用不退），不含沟内自助餐60元/人（房费含早不用不退）八菜一汤，十人一桌（若不足10人，根据实际人数决定菜品数量）全程不用不退餐。
+                2：住宿 : 全程入住网评四星或当地4星豪华酒店，成都升级2晚当地准5星酒店,未挂星；标准双人间；
+                <w:br/>
+                3：用餐：行程内含5早8正，餐标30元/人（沟内晚餐为房费套餐，不用不退），不含沟内自助餐60元/人（房费含早不用不退）八菜一汤，十人一桌（若不足10人，根据实际人数决定菜品数量）全程不用不退餐。
                 <w:br/>
                 （沿线当地饮食与游客饮食习惯差异较大，餐饮风味、用餐条件与有一定的差异，可自备些零食（方便面、榨菜等）；
                 <w:br/>
                 4：门票：所列九寨、黄龙、乐山、峨眉山优惠门票；（60岁以上长者，已经核算优惠门票，不在享受二次优惠） 
                 <w:br/>
                 （不含景区交通：峨眉山金顶缆车120元/人、峨眉山观光车90元/人、九寨观光车旺季90元/人（必须乘坐）
                 <w:br/>
-                （不含九寨保险10元/人、黄龙缆车120元/人，黄龙电瓶车20元/人、黄龙定位耳麦30元/人、峨眉山耳麦15元/人、三星堆讲解30元/人、以及草原骑马等自费项目；（非必须自愿选择）；
+                （不含九寨保险10元/人、黄龙缆车120元/人，黄龙电瓶车20元/人、黄龙定位耳麦30元/人、峨眉山耳麦15元/人、三星堆讲解30元/人等自费项目；（非必须自愿选择）；
                 <w:br/>
                 5：导游：当地优秀中文地陪服务；
                 <w:br/>
                 6：在不减少景点的情况下，我社可调整游览先后顺序。
                 <w:br/>
                 7：儿童2岁（以上）—12岁（以下）：含往返机票（不含机建燃油税）、含动车组二等座半票；含车位，含半价正餐。不含：住宿床位和景点门票； 如超高按当地门市价格现补，当地现付导游；
                 <w:br/>
                 8：保险：含旅行社责任险，不含旅游意外保险和航空保险，建议组团社在客人出发前购买旅游意外保险。
                 <w:br/>
                 特别说明：如遇航班有变化，取消或变更时间，则另行通知或改线或全款退还，不另作赔偿，特此说明！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -1674,51 +1672,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">自愿景交</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">九寨保险10元/人、黄龙缆车120元/人，黄龙电瓶车20元/人、黄龙定位耳麦30元/人、峨眉山耳麦15元/人、三星堆讲解30元/人、以及草原骑马等自费项目；（非必须自愿选择）；</w:t>
+              <w:t xml:space="preserve">九寨保险10元/人、黄龙缆车120元/人，黄龙电瓶车20元/人、黄龙定位耳麦30元/人、峨眉山耳麦15元/人、三星堆讲解30元/人；（非必须自愿选择）；</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -2109,51 +2107,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-11-16</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>