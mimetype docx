--- v2 (2026-06-15)
+++ v3 (2026-08-24)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">（假日）4月【动享全景四川】 休闲成都、仙境九寨沟、 瑶池黄龙、峨眉（金顶祈福）、乐山大佛、松州古城、 爱情海、三星堆、锦里古街、双飞+双动六日行程单</w:t>
+        <w:t xml:space="preserve">（假日）9月【动享全景四川】 休闲成都、仙境九寨沟、 瑶池黄龙、峨眉（金顶祈福）、乐山大佛、松州古城、 爱情海、三星堆、锦里古街、双飞+双动六日行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZLJRWZ-CG20260312D</w:t>
+              <w:t xml:space="preserve">ZLJRWZ-CG20260803D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -388,55 +388,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【产品亮点】广东自组，双飞双动，早对晚航班，玩够四川6整天不留遗憾；
-[...1 lines deleted...]
-                【景点全面】仙境九寨+人间瑶池黄龙+峨眉山金顶+乐山大佛+三星堆；
+                【产品亮点】广东自组，双飞+双动，早对晚航班，玩够四川6整天不留遗憾；
+                <w:br/>
+                【景点全面】仙境九寨沟+人间瑶池黄龙+峨眉山金顶+乐山大佛+三星堆；
                 <w:br/>
                 【打卡必地】打卡锦里古街+宽窄巷子，体验休闲之都成都的慢生活和麻辣美食；
+                <w:br/>
+                【小众秘境】走进4A景区——爱情海，被誉为“九寨后花园”体验浓厚的原始野趣；
+                <w:br/>
+                【藏地谧茶】森林中尽情享受—围炉煮茶的下午茶时光，感受大自然的宁静与美好；
+                <w:br/>
+                【住宿安排】尊享入住4星豪华酒店，升级成都2晚当地5星豪华酒店；
                 <w:br/>
                 【特色美食】精心安排美食餐：峨眉跷脚牛肉、连山大刀回锅肉、牦牛滋补汤锅；
                 <w:br/>
                 【纯玩尊享】真纯玩到底，全程不进购物店、无景中店、无车销、宽松游玩赏景；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
@@ -690,51 +696,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">臻悦豪庭酒店/瑞廷西郊雅爵/礼悦酒店/明宇丽呈/馨乐庭  或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">成都臻悦豪庭酒店/瑞廷西郊雅爵/礼悦酒店/明宇丽呈/馨乐庭  或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -777,51 +783,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：酒店套餐（不用不退）   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">度假村酒店/格尔单酒店/丽呈君顿酒店/璞禾酒店   或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">九寨度假村酒店/格尔单酒店/丽呈君顿酒店/璞禾酒店   或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -845,87 +851,87 @@
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                  1：九寨沟景区的游览方式需要乘坐景区观光车，请妥善保管好九寨沟的观光车票，以免查票；
                 <w:br/>
                 2：九寨沟景区海拔2500-3100米；建议游客可从远至近进行游览，不做剧烈运动，以免高反；
                 <w:br/>
                 3：九寨沟景区停车场距离景区大门需要步行5-15分钟，敬请谅解；
                 <w:br/>
                 4：冬季景区栈道及路面有冰雪，行走请注意安全；
                 <w:br/>
                 温馨提示：[此天行程户外游览时间较长，九寨沟高原地区日照充足，紫外线较强，请备好太阳镜、太阳伞、防晒霜等物品；请遵守景区管理制度，禁止吸烟、乱丢垃圾、违者最低罚款500元起；]
                 <w:br/>
                 <w:br/>
                 当地特色项目推介：
                 <w:br/>
                 《走进藏民家访》到藏家去做客，感受到藏族人民的热情好客一起跳起欢乐的锅庄，热情的为您献上洁白的哈达，更可以品尝手抓肉、酥油茶、特色藏式火锅等地道的藏族人民的饮食；（自费150-180元/人）
                 <w:br/>
                 《藏羌歌舞表演》九寨的歌舞晚会是九寨必不可少的秀色大餐，被誉为——“白天看风景，晚上观藏羌风情晚会”成为一道亮丽的人文风景，歌舞晚会，充分展示了九寨沟民俗风情给九寨沟完整旅游融入了浑厚的民族文化色彩，是九寨沟完整旅程中不可缺少的组成部分。（自费180-280元/人）
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【九寨沟】
                 <w:br/>
-                自费项：九寨观光车90元+保险10元；
+                自费项：九寨观光车90元+保险10元；《走进藏民家访》自费150-180元/人、《藏羌歌舞表演》自费180-280元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：酒店套餐（不用不退）   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">度假村酒店/格尔单酒店/丽呈君顿酒店/璞禾酒店  或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">九寨度假村酒店/格尔单酒店/丽呈君顿酒店/璞禾酒店  或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -980,89 +986,89 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">臻悦豪庭酒店/瑞廷西郊雅爵/礼悦酒店/明宇丽呈/馨乐庭  或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">成都臻悦豪庭酒店/瑞廷西郊雅爵/礼悦酒店/明宇丽呈/馨乐庭  或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                成都—三星堆-（车程约1.5小时）-广州（航班时间待定）
+                成都—三星堆（车程约1.5小时）—广州（航班时间待定）
                 <w:br/>
                 入住酒店早餐。赠送游览【宽窄巷子】是成都的一条著名街巷，在那里您能触摸到历史留下的痕迹，也能体味到成都最原汁原味的生活方式，宽窄巷子被认为是最成都也是最世界的、最古老也是最时尚的老成都名片和新都市会客厅，宽窄巷子始建于清朝，是成都市三大历史文化保护区之一，由宽巷子、窄巷子和井巷子三条老式街道及它们之间的四合院群落组成，是北方的胡同文化和建筑风格在南方的唯一见证。
                 <w:br/>
                 游览【三星堆博物馆】（含门票，不含讲解耳麦30元自愿）由于其古域内三个起伏相连的三个黄土堆而得名，有“三星伴月”之美名，被评为国家AAAA级旅游景区，集文物收藏保护、学术研究和社会教育多种功能于一体，采用现代科学手段实施管理，集中收藏和展示三星堆遗址及遗址内一、二号商代祭祀坑出土的青铜器、玉石器、金器以及陶器、骨器等千余件珍贵文物，完毕后乘车前往机场送机。
                 <w:br/>
                 <w:br/>
                 特别说明：因三星堆每日限流，如未约到票则改游【武侯祠】，同意报名即认可此调整方案。我社将全力抢票，争取能让游客参观三星堆。如由于动车车次问题，导致无法赠游宽窄巷子，无费用退出，请知悉。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、此团是综合打包价，所有项目不用不退费，无任何门票优惠，敬请谅解；
                 <w:br/>
                 2、以上行程安排可能会因航班、天气、路况等不可抗力因素，在不影响行程和接待标准前提下， 我社有权调整游览顺序及酒店住宿目的地，敬请谅解。
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
                 景点：【三星堆】
                 <w:br/>
                 自费项：不含三星堆讲解耳麦30元
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1152,59 +1158,59 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1：交通：含广州-成都双程机票（不含机建燃油税）；含动车二等座票（不保证同车厢连坐）；当地空调旅游车（根据实际人数调整）。
                 <w:br/>
                 线路产品为全款买断机票后销售，客人一经确认出行，临时取消导致机位没有时间进行二次销售而产生的损失，客人负责损失。团队票：如因个人原因，导致去程航班未乘坐，回程机票全损，往返机票损失由客人自行承担。
                 <w:br/>
                 http://zxgk.court.gov.cn/（失信人员网站）,若客人为失信人员或为航空公司列入的黑名单人员，导致无法出票的，只退机建费用！
                 <w:br/>
-                2：住宿 : 全程入住网评四星或当地4星豪华酒店，成都升级2晚当地准5星酒店,未挂星；标准双人间；
+                2：住宿 : 全程入住网评四钻或当地4星豪华酒店，成都升级2晚当地准5星酒店,未挂星；标准双人间；
                 <w:br/>
                 3：用餐：行程内含5早8正，餐标30元/人（沟内晚餐为房费套餐，不用不退），不含沟内自助餐60元/人（房费含早不用不退）八菜一汤，十人一桌（若不足10人，根据实际人数决定菜品数量）全程不用不退餐。
                 <w:br/>
                 （沿线当地饮食与游客饮食习惯差异较大，餐饮风味、用餐条件与有一定的差异，可自备些零食（方便面、榨菜等）；
                 <w:br/>
                 4：门票：所列九寨、黄龙、乐山、峨眉山优惠门票；（60岁以上长者，已经核算优惠门票，不在享受二次优惠） 
                 <w:br/>
-                （不含景区交通：峨眉山金顶缆车120元/人、峨眉山观光车90元/人、九寨观光车旺季90元/人（必须乘坐）
+                （不含景区交通：峨眉山金顶缆车120元/人、峨眉山观光车90元/人、九寨观光车旺季90元/人（需要乘坐）
                 <w:br/>
                 （不含九寨保险10元/人、黄龙缆车120元/人，黄龙电瓶车20元/人、黄龙定位耳麦30元/人、峨眉山耳麦15元/人、三星堆讲解30元/人等自费项目；（非必须自愿选择）；
                 <w:br/>
                 5：导游：当地优秀中文地陪服务；
                 <w:br/>
                 6：在不减少景点的情况下，我社可调整游览先后顺序。
                 <w:br/>
                 7：儿童2岁（以上）—12岁（以下）：含往返机票（不含机建燃油税）、含动车组二等座半票；含车位，含半价正餐。不含：住宿床位和景点门票； 如超高按当地门市价格现补，当地现付导游；
                 <w:br/>
                 8：保险：含旅行社责任险，不含旅游意外保险和航空保险，建议组团社在客人出发前购买旅游意外保险。
                 <w:br/>
                 特别说明：如遇航班有变化，取消或变更时间，则另行通知或改线或全款退还，不另作赔偿，特此说明！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
@@ -1601,51 +1607,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">必消景交</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">峨眉山金顶缆车120元/人、峨眉山观光车90元/人、九寨观光车90元/人（必消乘坐）</w:t>
+              <w:t xml:space="preserve">峨眉山金顶缆车120元/人、峨眉山观光车90元/人、九寨观光车90元/人（需要乘坐）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -2107,51 +2113,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-15</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>