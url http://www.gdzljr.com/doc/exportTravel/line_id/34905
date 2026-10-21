--- v3 (2026-08-24)
+++ v4 (2026-10-21)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">（假日）9月【动享全景四川】 休闲成都、仙境九寨沟、 瑶池黄龙、峨眉（金顶祈福）、乐山大佛、松州古城、 爱情海、三星堆、锦里古街、双飞+双动六日行程单</w:t>
+        <w:t xml:space="preserve">（假日）【动享全景四川】 休闲成都、仙境九寨沟、 瑶池黄龙、峨眉（金顶祈福）、乐山大佛、松州古城、 爱情海、三星堆、锦里古街、双飞+双动六日行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZLJRWZ-CG20260803D</w:t>
+              <w:t xml:space="preserve">ZLJRWZ-CG20260930DXQJS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -388,51 +388,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【产品亮点】广东自组，双飞+双动，早对晚航班，玩够四川6整天不留遗憾；
+                【产品亮点】双飞+双动，早对晚航班，玩够四川6整天不留遗憾；
                 <w:br/>
                 【景点全面】仙境九寨沟+人间瑶池黄龙+峨眉山金顶+乐山大佛+三星堆；
                 <w:br/>
                 【打卡必地】打卡锦里古街+宽窄巷子，体验休闲之都成都的慢生活和麻辣美食；
                 <w:br/>
                 【小众秘境】走进4A景区——爱情海，被誉为“九寨后花园”体验浓厚的原始野趣；
                 <w:br/>
                 【藏地谧茶】森林中尽情享受—围炉煮茶的下午茶时光，感受大自然的宁静与美好；
                 <w:br/>
                 【住宿安排】尊享入住4星豪华酒店，升级成都2晚当地5星豪华酒店；
                 <w:br/>
                 【特色美食】精心安排美食餐：峨眉跷脚牛肉、连山大刀回锅肉、牦牛滋补汤锅；
                 <w:br/>
                 【纯玩尊享】真纯玩到底，全程不进购物店、无景中店、无车销、宽松游玩赏景；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
@@ -696,51 +696,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">成都臻悦豪庭酒店/瑞廷西郊雅爵/礼悦酒店/明宇丽呈/馨乐庭  或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">成都嘉廷酒店/礼悦酒店/臻悦豪廷酒店/馨乐廷 或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -783,51 +783,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：酒店套餐（不用不退）   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">九寨度假村酒店/格尔单酒店/丽呈君顿酒店/璞禾酒店   或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">九寨沟度假村/丽呈睿轩酒店/丽呈君顿酒店/森林山居酒店/璞禾酒店   或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -887,51 +887,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：酒店套餐（不用不退）   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">九寨度假村酒店/格尔单酒店/丽呈君顿酒店/璞禾酒店  或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">九寨沟度假村/丽呈睿轩酒店/丽呈君顿酒店/森林山居酒店/璞禾酒店  或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -986,51 +986,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">成都臻悦豪庭酒店/瑞廷西郊雅爵/礼悦酒店/明宇丽呈/馨乐庭  或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">成都嘉廷酒店/礼悦酒店/臻悦豪廷酒店/馨乐廷  或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1164,51 +1164,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1：交通：含广州-成都双程机票（不含机建燃油税）；含动车二等座票（不保证同车厢连坐）；当地空调旅游车（根据实际人数调整）。
                 <w:br/>
                 线路产品为全款买断机票后销售，客人一经确认出行，临时取消导致机位没有时间进行二次销售而产生的损失，客人负责损失。团队票：如因个人原因，导致去程航班未乘坐，回程机票全损，往返机票损失由客人自行承担。
                 <w:br/>
                 http://zxgk.court.gov.cn/（失信人员网站）,若客人为失信人员或为航空公司列入的黑名单人员，导致无法出票的，只退机建费用！
                 <w:br/>
                 2：住宿 : 全程入住网评四钻或当地4星豪华酒店，成都升级2晚当地准5星酒店,未挂星；标准双人间；
                 <w:br/>
                 3：用餐：行程内含5早8正，餐标30元/人（沟内晚餐为房费套餐，不用不退），不含沟内自助餐60元/人（房费含早不用不退）八菜一汤，十人一桌（若不足10人，根据实际人数决定菜品数量）全程不用不退餐。
                 <w:br/>
                 （沿线当地饮食与游客饮食习惯差异较大，餐饮风味、用餐条件与有一定的差异，可自备些零食（方便面、榨菜等）；
                 <w:br/>
-                4：门票：所列九寨、黄龙、乐山、峨眉山优惠门票；（60岁以上长者，已经核算优惠门票，不在享受二次优惠） 
+                4：门票：所列九寨、黄龙、乐山、峨眉山优惠门票；（60岁以上长者，已经核算优惠门票，不在享受二次优惠），满60岁外籍护照，按长者价加收72元三星堆门票 
                 <w:br/>
                 （不含景区交通：峨眉山金顶缆车120元/人、峨眉山观光车90元/人、九寨观光车旺季90元/人（需要乘坐）
                 <w:br/>
                 （不含九寨保险10元/人、黄龙缆车120元/人，黄龙电瓶车20元/人、黄龙定位耳麦30元/人、峨眉山耳麦15元/人、三星堆讲解30元/人等自费项目；（非必须自愿选择）；
                 <w:br/>
                 5：导游：当地优秀中文地陪服务；
                 <w:br/>
                 6：在不减少景点的情况下，我社可调整游览先后顺序。
                 <w:br/>
                 7：儿童2岁（以上）—12岁（以下）：含往返机票（不含机建燃油税）、含动车组二等座半票；含车位，含半价正餐。不含：住宿床位和景点门票； 如超高按当地门市价格现补，当地现付导游；
                 <w:br/>
                 8：保险：含旅行社责任险，不含旅游意外保险和航空保险，建议组团社在客人出发前购买旅游意外保险。
                 <w:br/>
                 特别说明：如遇航班有变化，取消或变更时间，则另行通知或改线或全款退还，不另作赔偿，特此说明！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -1394,247 +1394,247 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">九寨藏羌歌舞晚会</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">自费180-280元/人  （自愿选择）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="indent"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 180.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 280.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">九寨走进藏民家访</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">150-180元/人    （自愿选择）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="indent"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 150.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">峨眉山歌舞表演</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">自费180-260元/人  （自愿选择）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="indent"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">¥(人民币) 260.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">必消景交</w:t>
+              <w:t xml:space="preserve">需要乘坐的景交</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">峨眉山金顶缆车120元/人、峨眉山观光车90元/人、九寨观光车90元/人（需要乘坐）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
@@ -2113,51 +2113,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-24</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-21</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>