--- v0 (2026-03-04)
+++ v1 (2026-04-30)
@@ -43,51 +43,51 @@
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">中旅行【俄罗斯双首都+军事基地】南航往返9天行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">自组纯玩</w:t>
+        <w:t xml:space="preserve">自组纯玩！一次旅行，双城故事，全景俄罗斯，邀您奔赴！</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -357,108 +357,112 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                CZ655 CAN-SVO 15:45-21:05
-[...1 lines deleted...]
-                CZ656 SVO-CAN 23:15-13:45+1
+                CZ655 CAN-SVO 15:45-21:05或 CZ8027 CAN-SVO 0840-1355
+                <w:br/>
+                CZ656 SVO-CAN 23:15-13:45+1或 CZ8028 SVO-CAN 1555-0635+1
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                精选航班：南航广州往返+豪华双动车
-[...1 lines deleted...]
-                深度体验：探秘俄罗斯军事传奇--武装力量大教堂+库宾卡坦克博物馆！
+                精选航班：南航广州往返+内路段特别升级两段动车，旅途舒适不劳顿！
+                <w:br/>
+                打卡独特俄式美学天花板+硬核军事感教堂：武装力量大教堂
                 <w:br/>
                 经典四宫全含：克里姆林宫+冬宫+夏宫花园+叶卡捷琳娜宫
                 <w:br/>
-                全程精选四星酒店，让旅程更舒适！
+                全程7晚精选四星酒店，旅途安心好眠！
                 <w:br/>
                 美食升级：中式餐桌+俄式风味餐+品尝三种伏特加，中俄搭配不一样的味蕾体验！
+                <w:br/>
+                特别安排：圣彼得堡最大湖泊一拉多加湖
+                <w:br/>
+                0购物，0自费，真纯玩，高端品质保证！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -575,51 +579,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州✈莫斯科CZ655 CAN-SVO 15:45-21:05
+                广州✈莫斯科CZ655 CAN-SVO 15:45-21:05或 CZ8027 CAN-SVO 0840-1355
                 <w:br/>
                 请各位贵宾于广州白云国际机场集合搭乘国际航班前往莫斯科，抵达莫斯科国际机场后，办理入关手续，入住酒店休息，期待明天精彩的旅程！
                 <w:br/>
                 交通：飞机+空调旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -661,60 +665,60 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 莫斯科
                 <w:br/>
                 早餐后，开始游览
                 <w:br/>
                 *【库宾卡坦克博物馆】探访“红色苏联时代 ”军事迷的朝圣之地「入内游览参观约1小时」
                 <w:br/>
                 库宾卡坦克博物馆绝对是军迷朝圣的圣地，来感受下最真实的铁血战场，满足你的军事好奇心，它是一座以各国各时期的装甲车为主要展出对象的军事博物馆。是世界上最大的坦克博物馆之一，于1978年9月10日建成。馆址位于俄罗斯库宾卡坦克训练基地。室内外展馆有来自世界14个国家的一共超过350辆装甲车辆。室内展区主要分为七大部分，分别是重型坦克、中型坦克、轻型坦克、装甲战车、英美坦克车辆、德国坦克车辆、日本和 法国坦克车辆。除此之外这里还陈列了很多导弹直升机炮弹等。在此我们不仅能亲眼目睹俄罗斯最大的国旗迎风飘扬，在种类齐全的坦克装甲车中合影留念 。这里全面而真切的给我们展现了苏联印象。
                 <w:br/>
-                *【爱国者公园】军事版迪斯尼乐园「入内游览参观约2小时」
+                *【爱国者公园】军事版迪斯尼乐园「入内游览参观约1小时」
                 <w:br/>
                 在莫斯科附近占地55平方公里的“爱国者"主题公园，俄媒称之为“ 战斗迪斯尼乐园 ”。这个公园在世界有名的库宾卡坦克博物馆基础上大规模扩建，占地面积接近莫斯科中央行政区 。这里不仅将扩建海空军装备陈列馆 、剧院和各种服务设施， 还将向参观者展出各种战斗机 、火箭炮 、重机枪 、坦克和各类军事装备 ，面积十分十分大！只有身临其境 ，才能明白什么  叫战斗版的“迪士尼 ”。
                 <w:br/>
                 *【武装力量大教堂】「外观约30 分钟」
                 <w:br/>
                 这座教堂其实还有一个名字基督复活教堂。也是一座堪称军事题材的“迪士尼乐园 ”. 自远古以来，俄罗斯就建立了教堂以纪念他们的捍卫 。
                 <w:br/>
                 <w:br/>
-                ♣Tips： 自由活动期间请注意自身人身财产安全 ，不横穿马路 ，遵守交通规则和当地礼俗文化！ 由于当天游玩场地比较大建议客人自备 少许面包/饼干等干粮和水，
+                ♣Tips： 自由活动期间请注意自身人身财产安全 ，不横穿马路 ，遵守交通规则和当地礼俗文化！ 由于当天游玩场地比较大建议客人自备 少许面包/饼干等干粮和水
                 <w:br/>
                 交通：空调旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：简易俄餐     晚餐：中餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -855,61 +859,55 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 圣彼得堡
                 <w:br/>
                 早餐后，我们前往参观
                 <w:br/>
                 *【国立埃尔米塔什博物馆】（约 120 分钟，逢周一闭馆，如遇闭馆，则会调整游览顺序）--冬宫与伦敦的大英博物馆、巴黎的卢浮宫、纽约的大都会艺术博物馆一起，称为世界四大博物馆。博物馆内展品非常丰富，数量多达二百五十万件，各大名画，雕像，名贵古物及沙皇曾用过的名贵马车等，冬宫游毕在冬宫广场自由拍照（约 20 分钟），
                 <w:br/>
                 *【冬宫广场】（约 20 分钟）圣彼得堡的中心广场，历经近 2 个世纪，默默见证了罗曼诺夫王朝的历史兴衰。
                 <w:br/>
                 *【亚历山大纪念柱】-重达 600 吨，在不用任何支撑物的情况靠自身重量巍然屹立近 200 年，纪念沙俄击败了拿破仑军队的入侵。
                 <w:br/>
+                *【圣伊撒基耶夫大教堂】（外观共 30 分钟）--坐落在圣彼得堡市区，为世界四大教堂之一。
+                <w:br/>
                 *【喀山大教堂】（外观约15分钟）：这个建筑的平面图呈十字型中间上方是一个圆筒型的顶楼，顶楼上是一个端正的圆顶。半圆型的柱廊由94根圆柱组成，面向大街，环抱广场，最具代表性的俄式教堂。
                 <w:br/>
-                *外观【滴血大教堂】（约 20 分钟）--又称复活教堂，它是圣彼得堡为数不多的传统式教堂。葱头式的教堂顶部，象征了一支支蜡烛，从人间向上帝举起。颜色鲜艳的洋葱头，应该是用马赛克拼装而成的，所以颜色鲜艳而且不褪色，这是圣彼得堡最美丽的教堂，站在教堂脚下，你会被它的美丽所震撼，走近看教堂的每一处细节，都无比精致。圣彼得堡是俄罗斯最漂亮的城市，而圣彼得堡最漂亮的教堂非滴血大教堂莫属了
-[...7 lines deleted...]
-                驶向芬兰湾，那壮观的场景，给人留下的印象是难以磨灭的。
+                *外观【滴血大教堂】（约 20 分钟）--又称复活教堂，它是圣彼得堡为数不多的传统式教堂。葱头式的教堂顶部，象征了一支支蜡烛，从人间向上帝举起。颜色鲜艳的洋葱头，应该是用马赛克拼装而成的，所以颜色鲜艳而且不褪色，这是圣彼得堡最美丽的教堂，站在教堂脚下，你会被它的美丽所震撼，走近看教堂的每一处细节，都无比精致。圣彼得堡是俄罗斯最漂亮的城市，而圣彼得堡最漂亮的教堂非滴血大教堂莫属了。
                 <w:br/>
                 交通：空调旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中餐     晚餐：中餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1118,51 +1116,55 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 圣彼得堡-莫斯科（豪华动车）
                 <w:br/>
                 早餐后，
                 <w:br/>
-                *【彼得保罗要塞】（不进教堂和监狱，约30分钟）：彼得保罗要塞坐落在圣彼得堡市中心涅瓦河右岸，是圣彼得堡著名的古建筑。该要塞 1703 年由彼得大帝在兔子岛上奠基，它与圣彼得堡同龄。本来是为了防卫以及发动战争之用的，但几次都没有发兵，直到後来改成关政治犯的监狱。
+                *季节限定 5 月游览【彼得保罗要塞】（不进教堂和监狱，约30分钟）：彼得保罗要塞坐落在圣彼得堡市中心涅瓦河右岸，是圣彼得堡著名的古建筑。该要塞 1703 年由彼得大帝在兔子岛上奠基，它与圣彼得堡同龄。本来是为了防卫以及发动战争之用的，但几次都没有发兵，直到後来改成关政治犯的监狱。
+                <w:br/>
+                *季节限定 6 月游览拉多加湖及周边（约 90 分钟）--拉多加湖隶属圣彼得堡辖区，是世界第二大淡水湖，欧洲第一大淡水湖，俄罗斯境内的第三大湖泊，就像一个魔法森林里的宝石，蕴藏着丰富的历史和文化。
+                <w:br/>
+                彼得保罗要塞（不进教堂和监狱，约 30 分钟）--彼得保罗要塞坐落在圣彼得堡市中心涅瓦河右岸，是圣彼得堡著名的古建筑。该要塞 1703 年由彼得大帝在兔子岛上奠基，它与圣彼得堡同龄。
                 <w:br/>
                 *【十二月党人广场和青铜骑士像】（约15分钟）：以十二月革命中牺牲的十二月党人而命名，青铜骑士雕塑是
                 <w:br/>
                 圣彼得堡市标志性建筑之一。铜像被安置在一块重达 1600 吨的天然巨石上，头戴桂冠的彼得大帝稳骑在前蹄腾
                 <w:br/>
                 起的骏马上，由普希金的抒情诗而得名。
                 <w:br/>
                 *【海军总部大楼】（外观约15分钟）：海军总部大楼以其独特的魅力吸引着各国游客。整个海军总部以其严谨简明的设计风格与主 题明确隆重的雕像群，象征着俄罗斯水手们的英勇精神。建筑物最引人注目的是一根闪闪发光
                 <w:br/>
                 的镀金长针， 高达 72 米
                 <w:br/>
                 *【彼得小屋】（外观约30分钟）：彼得大帝为指挥圣彼得堡彼得堡罗要塞建设而建造的圆木小屋。据说从1703年5月24日开始，仅用三天即完成修建。这里已经在外部加盖保护建筑，同时被作为博物馆而保存起来。
                 <w:br/>
                 *【涅瓦河边漫步】（约30分钟）：无论白天还是晚上，漫步河边，你都可以欣赏沿岸风光，品味千姿百态的桥梁。
                 <w:br/>
                 后乘豪华动车前往莫斯科，抵达后入住酒店
                 <w:br/>
                 交通：空调旅游车+豪华动车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1210,51 +1212,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                莫斯科✈广州   CZ656 SVO-CAN 23:15-13:45+1
+                莫斯科✈广州   CZ656 SVO-CAN 23:15-13:45+1或 CZ8028 SVO-CAN 1555-0635+1
                 <w:br/>
                 早餐后，前往参观
                 <w:br/>
                 *【察里津诺皇家庄园】（意即“女皇村”）（约60分钟）：女皇叶卡捷琳娜二世为纪念俄罗斯在第一次俄土战
                 <w:br/>
                 争的胜利下令修建的。这些建筑全部用红砖砌成，并镶有白色石刻的观赏性装饰图案，是典型的哥特式建筑。入口处建有音乐喷泉，一进门就带给大家不一样的视觉和听觉享受。在公园里还有莫斯科唯一的一个大型温室建筑，至今还生长着18世纪的植物种类。
                 <w:br/>
                 *【列宁山观景台】（约15分钟）：位于俄罗斯莫斯科列宁山，现在叫麻雀山，莫斯科西南，是莫斯科的最高处达220米。观景台在麻雀山上，正对莫斯科大学正门，由此俯瞰莫斯科市区，美丽景色尽收眼底。
                 <w:br/>
                 *【莫斯科大学】（外观约15分钟）：建于1755年1月12日，是俄罗斯联邦规模最大、历史最悠久的综合性高等学校，也是全俄罗斯联邦最大的大学和学术中心，也是全世界最大和最著名的高等学府之一。
                 <w:br/>
                 *【阿尔巴特大街】「约 60分钟」莫斯科市中心的一条著名步行街，起源 15世纪，约 1公里，紧邻莫斯科河，莫斯科市现存最古老的街道之一，俄罗斯风情非常浓厚，俄罗斯人称之为“莫斯科的精灵”。在这方砖铺成的街道上，既能看到最传统、最古朴的东西，也能看到最现代、最时尚的玩意儿。街道两侧，那些古色古香的老店，卖传统工艺的特色店铺，像古董一样陈列着，杂然相间的，却是非常时尚的咖啡店，服装店，精致的礼品店。
                 <w:br/>
                 交通：空调旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
@@ -1419,53 +1421,55 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、住宿：7晚当地精选四星酒店；（散拼团队安排同性别客人入住同一间房，不能保证夫妻同住一间房）
                 <w:br/>
                 2、机票：行程所列机票及税费(团队机票不退、改、签)；
                 <w:br/>
-                3、巴士：根据实际人数安排旅游巴士，保证每人一正座（会根据最终团队人数调整,每天用车不超过 10小时）；4、用餐：早餐：7个早餐，正餐（12美金/人/餐）：9个中式八菜一汤 +1个简易俄餐（10美金/人/餐）+1个俄式特色烤肉餐 35美金/人/餐（特别提示：因团餐餐食均需提前预定，客人因临时退团或放弃用餐的，餐费不可退，敬请谅解！）
-[...1 lines deleted...]
-                5、门票：坦克博物馆、克里姆林宫、冬宫、夏宫花园、叶卡捷琳娜花园+琥珀宫、伏特加博物馆、（行程中〖〗标注）；
+                3、巴士：根据实际人数安排旅游巴士，保证每人一正座（会根据最终团队人数调整,每天用车不超过 10小时）；
+                <w:br/>
+                4、用餐：早餐：7个早餐，正餐（12美金/人/餐）：8 个中式八菜一汤 +1 特色熏鱼餐（15 美金/人/餐）+1 个简易俄餐（10 美金/人/餐）+1 个俄式特色烤肉餐 35 美金/人/餐（特别提示：因团餐餐食均需提前预定，客人因临时退团或放弃用餐的，餐费不可退，敬请谅解！）
+                <w:br/>
+                5、门票：克里姆林宫、冬宫、夏宫花园、叶卡捷琳娜花园+琥珀宫、伏特加博物馆、巴普洛夫斯克公园、察里津诺庄园（行程中〖〗标注）；
                 <w:br/>
                 6、旅行社责任险
                 <w:br/>
                 7、中国大陆护照境外旅游意外保险（保额 30万元，中国香港/中国澳门及外籍护照此保险自理）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1473,53 +1477,53 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、单房差：人民币 3100元/人/7晚，（散拼团队安排同性别客人入住同一间房，不能保证夫妻同住一间房，欲住单间请补单房差）
-[...1 lines deleted...]
-                2、杂费：人民币 1500元/人（行程不含杂费，此费用请报名时与团费一并交齐！杂费为总团款的一部分，如遇临时退团需团费+杂费=总团费，为基数进行计算，敬请知悉）；杂费备注：如遇到退团，当团费计算退团日期损定比例与旅游法同款约定有计算比例等冲突的，因线路不同情况特别明确以此条款为准，敬请报名时认真阅读；
+                1、单房差：人民币 3300元/人/7晚，（散拼团队安排同性别客人入住同一间房，不能保证夫妻同住一间房，欲住单间请补单房差）
+                <w:br/>
+                2、杂费：人民币 1500元/人（行程不含杂费，此费用请报名时与团费一并交齐！杂费为总团款的一部分，如遇临时退团需团费+杂费=总团费，为基数进行计算，敬请知悉）；杂费备注：如遇到退团，当团费计算退团日期损定比例与旅游法同款约定有计算比例等冲突的，因线路不同情况特别明确以此条款为准，敬请报名时认真阅读；因旅游者自身原因退团的，已缴纳的杂费不予退还。旅游者退团后，我司仅能提供机票订票记录、境外地接社证明，无法提供酒店、火车、巴士等分项费用明细，旅游者对此已充分知晓并同意。
                 <w:br/>
                 3、酒店内洗衣、理发、电话、饮料、烟酒、付费电视、海关税、行李搬运、保管费和超重件行李托运费等私人费用。每人限托运一件行李，20公斤以下免费；
                 <w:br/>
                 4、旅游费用不包括旅游者因违约、自身过错、自由活动期间内行为或自身疾病引起的人身和财产损失；
                 <w:br/>
                 5、航空公司燃油税上涨价格部份，如遇上涨则追补差价。按照国际惯例在候机及转机期间用餐自理；
                 <w:br/>
                 6、65岁以上〈含 65岁）老年人报名需签署健康承诺函；
                 <w:br/>
                 7、以及行程中未标注的其它收费景点门票（如夏宫宫殿、芭蕾舞等）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
@@ -1855,53 +1859,67 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 参考酒店：
                 <w:br/>
-                莫斯科四星酒店参考：格林伍德：http://www.greenwoodpark.ru/mvkot/礼花：http://www.hotelsalut.ru/天空：https://skypoint-delta.ru/宇宙：https://sheremetyevo.cosmosgroup.ru/en或同等级酒店
-[...1 lines deleted...]
-                圣彼得堡四星酒店参考：波罗的海https://www.booking.com/hotel/ru/park-inn-pribaltiyskaya-st-petersburg.ru.html普尔克沃https://www.booking.com/hotel/ru/park-inn-pulkovskaya.ru.html你好酒店：http://nihaohotel.ru/25/7酒店：https://25-7.ru/或同等级酒店
+                莫斯科四星酒店参考：
+                <w:br/>
+                格林伍德：http://www.greenwoodpark.ru/mvkot/
+                <w:br/>
+                礼花：http://www.hotelsalut.ru/
+                <w:br/>
+                天空：https://skypoint-delta.ru/
+                <w:br/>
+                宇宙：https://sheremetyevo.cosmosgroup.ru/en或同等级酒店
+                <w:br/>
+                圣彼得堡四星酒店参考：
+                <w:br/>
+                波罗的海https://www.booking.com/hotel/ru/park-inn-pribaltiyskaya-st-petersburg.ru.html
+                <w:br/>
+                普尔克沃https://www.booking.com/hotel/ru/park-inn-pulkovskaya.ru.html你好酒店：http://nihaohotel.ru/
+                <w:br/>
+                25/7酒店：https://25-7.ru/或同等级酒店
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1942,51 +1960,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>