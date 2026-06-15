--- v1 (2026-04-30)
+++ v2 (2026-06-15)
@@ -762,51 +762,51 @@
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 莫斯科—圣彼得堡（豪华动车）
                 <w:br/>
                 酒店早餐后带着愉快的心情开始前往莫斯科市区游览：
                 <w:br/>
                 *【克里姆林宫】（特别赠送入内游览,周四关闭）--俄罗斯民族骄傲之地，享有“世界第八奇景"的美誉， 普京总统的办公地点，可以偶遇总统哦！
                 <w:br/>
                 *【扎里季耶夫空中栈道】：位于莫斯科扎里季耶夫公园内，公园中设计了大型木栈道系统和空中步道系统。它们高架在地面之上，包含座椅、眺望平台，让游客尽情体验这片设计的自然
                 <w:br/>
                 *【红场及周边景点】（总共约90分钟）--莫斯科市中心的著名广场，平面长方形，面积约 4 公顷，原是前苏联重要节日举行群众集会和阅兵的地方。西侧是克里姆林宫，北面为国立历史博物馆，东侧为百货大楼，南部为圣瓦西里大教堂。列宁墓位于靠宫墙一面的中部，墓上为检阅台，两旁为观礼台感受别致的俄罗斯风光
                 <w:br/>
                 *外观【圣瓦西里升天大教堂】（约 15分钟）-- 9个造型各异的洋葱头组成了俄罗斯最知名的标志建筑之一
                 <w:br/>
-                *【 亚历山大花园】--这里是莫斯科人休息游玩最喜欢去的场所之一
+                *【亚历山大花园】--这里是莫斯科人休息游玩最喜欢去的场所之一
                 <w:br/>
                 *【无名烈士墓】--俄罗斯人永远引以为自豪的圣地，纪念千万在战火中逝去的生命不熄的火炬是爱国主义和革命英雄主义的象征
                 <w:br/>
                 *【古姆商场】 --世界知名十家百货商店之一
                 <w:br/>
                 *【列宁墓】（列宁墓不定期关闭）--原苏联的巡礼地
                 <w:br/>
                 *【凯旋门、二战胜利广场】（共约30分钟），它是为纪念反法西斯胜利50周年建造的，广场面积很大，由纪念馆与纪念柱组成，还有200多个喷泉交相辉映，非常壮观。在广场的对面就是凯旋门，它是为了纪念俄军打败拿破仑而建。整个凯旋门宏伟壮观，是拍照留念的好地方。
                 <w:br/>
                 <w:br/>
                 温馨提示：自由活动期间请注意自身人身财产安全，不要横穿马路，遵守交通规则和当地礼俗文化！
                 <w:br/>
                 交通：空调旅游车+豪华动车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
@@ -865,70 +865,72 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 圣彼得堡
                 <w:br/>
                 早餐后，我们前往参观
                 <w:br/>
                 *【国立埃尔米塔什博物馆】（约 120 分钟，逢周一闭馆，如遇闭馆，则会调整游览顺序）--冬宫与伦敦的大英博物馆、巴黎的卢浮宫、纽约的大都会艺术博物馆一起，称为世界四大博物馆。博物馆内展品非常丰富，数量多达二百五十万件，各大名画，雕像，名贵古物及沙皇曾用过的名贵马车等，冬宫游毕在冬宫广场自由拍照（约 20 分钟），
                 <w:br/>
                 *【冬宫广场】（约 20 分钟）圣彼得堡的中心广场，历经近 2 个世纪，默默见证了罗曼诺夫王朝的历史兴衰。
                 <w:br/>
                 *【亚历山大纪念柱】-重达 600 吨，在不用任何支撑物的情况靠自身重量巍然屹立近 200 年，纪念沙俄击败了拿破仑军队的入侵。
                 <w:br/>
                 *【圣伊撒基耶夫大教堂】（外观共 30 分钟）--坐落在圣彼得堡市区，为世界四大教堂之一。
                 <w:br/>
                 *【喀山大教堂】（外观约15分钟）：这个建筑的平面图呈十字型中间上方是一个圆筒型的顶楼，顶楼上是一个端正的圆顶。半圆型的柱廊由94根圆柱组成，面向大街，环抱广场，最具代表性的俄式教堂。
                 <w:br/>
                 *外观【滴血大教堂】（约 20 分钟）--又称复活教堂，它是圣彼得堡为数不多的传统式教堂。葱头式的教堂顶部，象征了一支支蜡烛，从人间向上帝举起。颜色鲜艳的洋葱头，应该是用马赛克拼装而成的，所以颜色鲜艳而且不褪色，这是圣彼得堡最美丽的教堂，站在教堂脚下，你会被它的美丽所震撼，走近看教堂的每一处细节，都无比精致。圣彼得堡是俄罗斯最漂亮的城市，而圣彼得堡最漂亮的教堂非滴血大教堂莫属了。
                 <w:br/>
+                【拉多加湖及周边】（约 90 分钟）--拉多加湖隶属圣彼得堡辖区，是世界第二大淡水湖，欧洲第一大淡水湖，俄罗斯境内的第三大湖泊，就像一个魔法森林里的宝石，蕴藏着丰富的历史和文化。
+                <w:br/>
                 交通：空调旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中餐     晚餐：中餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：特色熏鱼餐     晚餐：中餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">精品四星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1030,59 +1032,71 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                圣彼得堡
-[...1 lines deleted...]
-                酒店早餐后
+                圣彼得堡-莫斯科（豪华动车）
+                <w:br/>
+                酒店早餐后前往【彼得保罗要塞】（不进教堂和监狱，约 30 分钟）：彼得保罗要塞坐落在圣彼得堡市中心涅瓦河右岸，是圣彼得堡著名的
+                <w:br/>
+                古建筑。该要塞 1703 年由彼得大帝在兔子岛上奠基，它与圣彼得堡同龄。本来是为了防卫以及发动战争之用的，但几次都没有发兵，直到
+                <w:br/>
+                後来改成关政治犯的监狱。
+                <w:br/>
+                *【十二月党人广场和青铜骑士像】（约15分钟）：以十二月革命中牺牲的十二月党人而命名，青铜骑士雕塑是圣彼得堡市标志性建筑之一。
+                <w:br/>
+                *【海军总部大楼】（外观约15分钟）：海军总部大楼以其独特的魅力吸引着各国游客。整个海军总部以其严谨简明的设计风格与主 题明确隆重的雕像群，象征着俄罗斯水手们的英勇精神。建筑物最引人注目的是一根闪闪发光的镀金长针， 高达 72 米。
+                <w:br/>
+                *【彼得小屋】（外观约30分钟）：彼得大帝为指挥圣彼得堡彼得堡罗要塞建设而建造的圆木小屋。据说从1703年5月24日开始，仅用三天即完成修建。这里已经在外部加盖保护建筑，同时被作为博物馆而保存起来。
+                <w:br/>
+                *【涅瓦河边漫步】（约30分钟）：无论白天还是晚上，漫步河边，你都可以欣赏沿岸风光，品味千姿百态的桥梁。
                 <w:br/>
                 *【伏特加博物馆】（约40分钟）俄罗斯伏特加博物馆，是圣彼得堡最有特色的博物馆之一，伏特加博物馆藏品非常精妙：各式各样的玻璃和瓷制的酒瓶，显示了俄罗斯各个时期的风格和爱好。瓶盖和瓶塞精美无比，其它辅助性的饮酒器具也都精巧绝伦，很多都堪称是真正的艺术品。可以品尝三种伏特加+点心，喜欢伏特加的游客，不妨将此博物馆列入你的俄罗斯旅游行程里。
                 <w:br/>
-                *外观【“阿芙乐尔号”巡洋舰】（约20分钟）-俄国一艘著名的且具有革命纪念意义的巡洋舰，这是俄国一艘著名的且具有革命纪念意义的巡洋舰，在前苏联电影《列宁在十月》中也可以看到这艘巡洋舰的身影。如今，阿芙乐尔号巡洋舰已被作为圣彼得堡的一个军舰博物馆，该军舰也是俄罗斯共产主义革命的标志和象征。
-[...1 lines deleted...]
-                交通：空调旅游车
+                *外观【“阿芙乐尔号”巡洋舰】（约20分钟）-俄国一艘著名的且具有革命纪念意义的巡洋舰，这是俄国一艘著名的且具有革命纪念意义的巡洋舰，在前苏联电影《列宁在十月》中也可以看到这艘巡洋舰的身影。如今，阿芙乐尔号巡洋舰已被作为圣彼得堡的一个军舰博物馆，该军舰也是俄罗斯共产主义革命的标志和象征。后乘豪华动车前往莫斯科，抵达后入住酒店。
+                <w:br/>
+                交通：空调旅游车+豪华动车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中餐     晚餐：中餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1112,96 +1126,90 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                圣彼得堡-莫斯科（豪华动车）
-[...25 lines deleted...]
-                交通：空调旅游车+豪华动车
+                莫斯科
+                <w:br/>
+                【全俄展览中心】（约 30 分钟）—斯大林式建筑的露天博物馆、巨型城市公园+展览综合体，苏联时代的国家窗口。1939
+                <w:br/>
+                年以全苏农业展览馆开幕；1958 年整合工农业与科技展，更名国民经济成就展览馆；1992 年改为全俄展览中心；2014
+                <w:br/>
+                年起大规模修复，恢复历史风貌并活化场馆；占地 238.6 公顷，有 250+座建筑、数十座特色展馆、大型喷泉群，集展
+                <w:br/>
+                览、休闲、娱乐、美食于一体，是当地人闲暇最爱的休憩地之一。
+                <w:br/>
+                 【凯旋门、二战胜利广场】（共约 30 分钟），它是为纪念反法西斯胜利 50 周年建造的，广场面积很大，由纪念馆
+                <w:br/>
+                与纪念柱组成，还有 200 多个喷泉交相辉映，非常壮观。在广场的对面就是凯旋门，它是为了纪念俄军打败拿破
+                <w:br/>
+                仑而建。整个凯旋门宏伟壮观，是拍照留念的好地方。
+                <w:br/>
+                【阿尔巴特大街】（约 15 分钟）—它是市中心历史最悠久的步行街之一，文艺氛围浓厚，普希金故居等名人旧址集中，
+                <w:br/>
+                街头艺术与俄式纪念品店林立，适合散步拍照。
+                <w:br/>
+                交通：空调旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中餐     晚餐：中餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">精品四星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1224,52 +1232,50 @@
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 莫斯科✈广州   CZ656 SVO-CAN 23:15-13:45+1或 CZ8028 SVO-CAN 1555-0635+1
                 <w:br/>
                 早餐后，前往参观
                 <w:br/>
                 *【察里津诺皇家庄园】（意即“女皇村”）（约60分钟）：女皇叶卡捷琳娜二世为纪念俄罗斯在第一次俄土战
                 <w:br/>
                 争的胜利下令修建的。这些建筑全部用红砖砌成，并镶有白色石刻的观赏性装饰图案，是典型的哥特式建筑。入口处建有音乐喷泉，一进门就带给大家不一样的视觉和听觉享受。在公园里还有莫斯科唯一的一个大型温室建筑，至今还生长着18世纪的植物种类。
                 <w:br/>
                 *【列宁山观景台】（约15分钟）：位于俄罗斯莫斯科列宁山，现在叫麻雀山，莫斯科西南，是莫斯科的最高处达220米。观景台在麻雀山上，正对莫斯科大学正门，由此俯瞰莫斯科市区，美丽景色尽收眼底。
                 <w:br/>
                 *【莫斯科大学】（外观约15分钟）：建于1755年1月12日，是俄罗斯联邦规模最大、历史最悠久的综合性高等学校，也是全俄罗斯联邦最大的大学和学术中心，也是全世界最大和最著名的高等学府之一。
                 <w:br/>
-                *【阿尔巴特大街】「约 60分钟」莫斯科市中心的一条著名步行街，起源 15世纪，约 1公里，紧邻莫斯科河，莫斯科市现存最古老的街道之一，俄罗斯风情非常浓厚，俄罗斯人称之为“莫斯科的精灵”。在这方砖铺成的街道上，既能看到最传统、最古朴的东西，也能看到最现代、最时尚的玩意儿。街道两侧，那些古色古香的老店，卖传统工艺的特色店铺，像古董一样陈列着，杂然相间的，却是非常时尚的咖啡店，服装店，精致的礼品店。
-                <w:br/>
                 交通：空调旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1304,51 +1310,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州
                 <w:br/>
                 抵达广州白云国际机场，办理入境手续，结束愉快的俄罗斯之旅！
                 <w:br/>
-                此旅游行程及游览内容仅供报名时参考之用，具体安排以出发前发放的出因通知书中最终确认行程为准！
+                此旅游行程及游览内容仅供报名时参考之用，具体安排以出发前发放的出因通知书中最终确认行程为准！我社保留更改细节的权利！
                 <w:br/>
                 <w:br/>
                 温馨提示：旅行社在不减少景点的前提下，保留依据具体情况调整行程，境外大交通，酒店先后秩序的权利。关于行程中不含门票景点的观光时间安排，我公司将秉承顾容为上的宗旨，根据各位贵宾对景点文化的喜好，结合当天的欧洲天气情况，合理安排大家观光时间，而不在行程中作出死板的时间限制。
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
@@ -1960,51 +1966,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-30</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-15</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>