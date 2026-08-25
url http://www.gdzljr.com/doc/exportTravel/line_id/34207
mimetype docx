--- v2 (2026-06-15)
+++ v3 (2026-08-25)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">中旅行【俄罗斯双首都+军事基地】南航往返9天行程单</w:t>
+        <w:t xml:space="preserve">中旅1号【俄罗斯双首都+军事基地】南航往返9天行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">自组纯玩！一次旅行，双城故事，全景俄罗斯，邀您奔赴！</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
@@ -1966,51 +1966,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-15</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>