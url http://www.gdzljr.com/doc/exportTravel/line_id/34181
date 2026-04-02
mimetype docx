--- v0 (2025-12-08)
+++ v1 (2026-04-02)
@@ -345,157 +345,160 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 参考航班（注意：仅供参考，实际以出团通知书告知航班信息为准）：
                 <w:br/>
-                第01天  广州-伊斯坦布尔        TK 319   CANIST  09:50/16:25     飞行约11小时35分钟
-[...1 lines deleted...]
-                第01天  伊斯坦布尔-突尼斯      TK 657   ISTTUN  21:40/22:35     飞行约2小时55分钟
+                第01天  广州-伊斯坦布尔        TK 73   CANIST  23:15/05:50    波音777-300ER（大）    飞行约11小时35分钟
+                <w:br/>
+                第02天  伊斯坦布尔-突尼斯      TK 661  ISTTUN  09:00/10:00    中型机                   飞行约3小时
                 <w:br/>
                 第06天  突尼斯-卡萨布兰卡      摩洛哥皇家航空AT573 18:20/21:30或突尼斯航空TU705 23:00/01:45+1（此段航班待定）
                 <w:br/>
-                第12天  马拉喀什-伊斯坦布尔    TK620   RAKIST  16:15/23:20      飞行约5小时
-[...3 lines deleted...]
-                备注：航班时间均为当地时间，“+1”表示次日抵达。
+                第12天  马拉喀什-伊斯坦布尔    TK620  RAKIST  16:15/23:20     中型机                    飞行约5小时5分钟
+                <w:br/>
+                第13天  伊斯坦布尔-广州        TK72   ISTCAN  01:50/16:35     波音777-300ER（大）    飞行约9小时45分钟
+                <w:br/>
+                备注：航班时间均为当地时间，“+1”表示次日抵达，土耳其比中国晚5个小时，摩洛哥比中国晚7小时，例如中国时间10:00,阿布扎比时间05:00，摩洛哥时间3:00。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 给你一个跟我走的理由：              
                 <w:br/>
                 【2026年春节游·马蹄声声踏富路，策马扬鞭万事顺】
                 <w:br/>
-                1、特别安排年夜饭或团年饭（含软饮），一起在北非庆贺中国新年~
+                1、特别安排团年饭10菜1汤（含软饮），一起在北非庆贺中国新年~
                 <w:br/>
                 2、摩洛哥现任国王打造/霸榜《福布斯旅游指南》：皇家曼苏尔奢华酒店下午茶~
                 <w:br/>
                 3、好莱坞电影拍摄场景复刻里克咖啡馆三道式西餐，电影场景重现，不能错过~
                 <w:br/>
                 4、特别安排丹吉尔百年网红悬崖咖啡厅下午茶，坐在非洲，面向欧洲，直面直布罗陀海峡。
                 <w:br/>
-                5、特别安排"液体黄金" 摩洛哥阿甘油30ML、突尼斯橄榄油（每人各一份）
-[...1 lines deleted...]
-                6、特别安排长线出游三件宝：欧式双圆转换插头+颈枕+眼罩（每人一份）
+                5、特别安排"液体黄金" 摩洛哥阿甘油30ML、突尼斯橄榄油~
+                <w:br/>
+                6、特别安排长线出游三件宝：欧式双圆转换插头+颈枕+眼罩~
+                <w:br/>
                 <w:br/>
                 【我们不一样UP·10大升级包】
                 <w:br/>
                 {摩洛哥段}
                 <w:br/>
                 1、菲斯做客当地人家品尝摩洛哥家庭薄荷茶+传统点心下午茶+学阿拉伯语~
                 <w:br/>
                 2、蓝白小镇舍夫沙万阿拉丁1001夜餐厅，在餐厅观景台俯瞰舍夫沙万美景~
                 <w:br/>
                 3、大西洋海边餐厅享特色海鲜餐，面对一望无际的大西洋，尽享美好人生~
                 <w:br/>
                 4、不眠广场黄昏日落咖啡/薄荷茶，俯瞰不眠广场，感受北非民俗风情~
                 <w:br/>
                 5、穿着沙漠民族柏柏尔人民族特色长袍，拍下绝美照片，体验异域风情~
                 <w:br/>
                 6、马拉喀什马车巡游不眠广场，穿越中世纪，尽享马拉喀什的非凡魅力~
                 <w:br/>
                 {突尼斯段}
                 <w:br/>
                 7、撒哈拉沙漠的钥匙-托泽尔，乘越野车前往《星球大战》拍摄地昂克日迈勒享受刺激的冲沙~
                 <w:br/>
                 8、搭乘4*4吉普车深入歇比卡沙漠绿洲，好莱坞《英国病人》影片充满生机的绿洲拍摄地~
                 <w:br/>
                 9、体验黄昏日落骑骆驼深入撒哈拉腹地，驼队行走其间，欣赏浩瀚沙漠的壮丽风光~
                 <w:br/>
                 10、“世界上十大浪漫小镇”蓝白小镇西迪布塞网红“草席咖啡屋”品尝咖啡或薄荷茶~
                 <w:br/>
                 <w:br/>
                 【尊贵航班】欧洲最佳--土耳其航空广州往返，突尼斯(飞)卡萨布兰卡(飞)马拉喀什=完全不走回头路
                 <w:br/>
                 【经典联游】精选必游经典城市，一价游两国，性价比超高，解锁地中海梦幻突尼斯及多彩摩洛哥
                 <w:br/>
                 【异域美食】阿拉丁1001夜观景餐、大西洋海鲜餐、地中海海鲜或烤鱼餐、西班牙海鲜饭、国菜库斯库斯、庭院牛/羊肉丸、黑枣杏仁小牛肉塔吉锅、烤鸡/牛/羊肉餐、自助餐、中式团餐X2、N个酒店晚餐
                 <w:br/>
-                【酒店住宿】突尼斯城五星+哈马马特及苏斯海边五星+其他四星，摩洛哥四星+舍夫沙万特色民宿
+                【酒店住宿】突尼斯哈马马特及苏斯海边五星+其他四星，摩洛哥四星+舍夫沙万特色民宿
+                <w:br/>
+                【贴心安排】纯玩不进店，品质保证，全身心享受旅游带来的真正乐趣~
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -612,182 +615,176 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州（飞机）伊斯坦布尔（飞机）突尼斯城
-[...12 lines deleted...]
-                是日晚上约22：35抵达，过关后拿取行李，乘车前往酒店休息。
+                广州（飞机）伊斯坦布尔
+                <w:br/>
+                广州（飞机）伊斯坦布尔      
+                <w:br/>
+                参考航班：TK 73  CANIST  23:15/05:50  飞行约11小时35分钟
+                <w:br/>
+                <w:br/>
+                是日晚上一般于北京时间20：15在广州白云国际机场航站楼集合，搭乘土耳其航空豪华航班直飞土耳其第一大城市-伊斯坦布尔。
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">突尼斯城当地酒店</w:t>
+              <w:t xml:space="preserve">飞机上</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                突尼斯城—哈马马特
-[...4 lines deleted...]
-                早上享用酒店早餐，开始今日游览：
+                伊斯坦布尔（飞机）突尼斯城—哈马马特
+                <w:br/>
+                伊斯坦布尔（飞机）突尼斯城—哈马马特（车程约1小时）
+                <w:br/>
+                参考航班：TK 661  ISTTUN  09:00/10:00  飞行约3小时
+                <w:br/>
+                <w:br/>
+                抵达后导游接机，开始今日游览：
                 <w:br/>
                 前往【世界文化遗产地--迦太基城古城遗迹】（约1.5小时），突尼斯发源地迦太基是兵家必争之地。
                 <w:br/>
                 <w:br/>
                 前往突尼斯城外的一座小城镇【被美国《国家地理杂志》评选为世界上十大浪漫小镇--蓝白小镇西迪布塞，特别安排突尼斯地标/蓝白小镇海边最有名的网红“草席咖啡屋”或“阶梯咖啡厅”品尝咖啡或薄荷茶】（约2小时），位于突尼斯市东北约20公里处的地中海南岸悬崖小镇，始建于13世纪，小镇以白墙蓝门窗的安达卢西亚风格建筑闻名，蓝白相间的房屋依山势错落分布，与地中海景观交融，留存有罗马、希腊、犹太及汪达尔等多元文明痕迹 。该镇最初由躲避宗教迫害的西班牙移民建立，后受法国殖民影响形成曲折巷弄与伊斯兰星月装饰。19世纪主体建筑群扩建，蓝白色调因当地盛产石灰且适应炎热气候，渐成突尼斯文化地标。20世纪起吸引大量艺术家聚居，街道遍布陶器、铜器等手工艺品作坊，临海咖啡馆与迦太基古城遗址共同构成其文化旅游特色。在此优美的海边小镇漫步，静享海边怡人风光。
                 <w:br/>
                 <w:br/>
                 前往【马格里布地区最大的博物馆--巴尔多国家博物馆】（约30分钟），她可能是世界上最美的博物馆之一，收藏了从公元前九世纪至今的各时期马赛克壁画。
                 <w:br/>
                 <w:br/>
                 午餐后乘车前往突尼斯东北部的古城--哈马马特，海边绿树成荫，气候四季皆宜，没有酷暑，也无严冬。哈马马特分老城和旅游区两个部分。老城的格局与几个世纪以前仍然一样，岁月毁坏的部分建筑也都被按原样修葺。老城由居住、经商和游览三个部分组成。从老城到旅游区，人们如同进入另外一个天地，漂亮的海滨旅馆，争奇斗艳的花卉草木，曲径通幽的人工小道，各种肤色的游人，构成一幅幅绚丽多彩的画卷。
                 <w:br/>
+                <w:br/>
                 前往游览【哈马马特的雅思米新城YASMIN IN HAMAMMET】，茶吧、酒吧林立。
                 <w:br/>
-                <w:br/>
-[...1 lines deleted...]
-                <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：地中海海鲜或烤鱼午餐     晚餐：酒店晚餐   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：地中海海鲜或烤鱼午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">哈马马特海边酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1753,51 +1750,51 @@
                 <w:br/>
                 特别安排【巴希亚宫】（入内参观约30分钟），位于摩洛哥马拉喀什的一座宫殿，建于19世纪，为阿拉维王朝重臣巴·艾哈迈德的官邸。最初由其父希穆萨所有，后由巴·艾哈迈德于1894年至 1900年间大幅扩建。其名称Bahia有杰出、灿烂之意，当时在摩洛哥是最豪华的宫殿，建筑特色为伊斯兰教融合摩洛哥风格，有一座很大的花园，且房间都通往中庭。如今，它是马拉喀什著名的历史古迹和旅游胜地。
                 <w:br/>
                 <w:br/>
                 至少提前3小时（即13:05）抵达马拉喀什机场，乘坐土耳其航空豪华客机返回伊斯坦布尔后，直接转机回广州。
                 <w:br/>
                 交通：大巴，飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式午餐     晚餐：机上晚餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式午餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">飞机上</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1835,51 +1832,51 @@
                 伊斯坦布尔（飞机）广州
                 <w:br/>
                 <w:br/>
                 参考航班：TK 72  ISTCAN  01:50/16:35 飞行约9小时45分钟
                 <w:br/>
                 <w:br/>
                 下午北京时间约16：35抵达广州白云国际机场，至此结束愉快的旅程。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：机上早餐     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -2576,51 +2573,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-08</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-02</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>