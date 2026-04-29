--- v0 (2026-03-04)
+++ v1 (2026-04-29)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【劲爆河南】河南双飞6天丨太行山万仙山-郭亮村-挂壁公路丨洛阳牡丹甲天下丨中原好莱坞·黄河影视城丨栾川老君山丨丨林州红旗渠 丨焦作云台山丨济源黄河三峡丨太极祖庭陈家沟丨洛邑古城行程单</w:t>
+        <w:t xml:space="preserve">【劲爆河南】河南双飞6天丨洛阳牡丹花丨太行山万仙山-郭亮村-挂壁公路丨中原好莱坞·黄河影视城丨栾川老君山丨丨林州红旗渠 丨焦作云台山丨济源黄河三峡丨太极祖庭陈家沟丨洛邑古城行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">XFX-20260123H3</w:t>
+              <w:t xml:space="preserve">XFX-20260401H1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -342,88 +342,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:t>
+              <w:t xml:space="preserve">（仅供参考，以实际出票为准，行程游览顺序根据出票航班时间调整为准！）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -826,51 +789,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">洛阳：或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">洛阳周边：或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1458,92 +1421,92 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">景区交通及其他（自愿选择）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                万仙山大环线60元/人 
+                <w:br/>
+                老君山二索80元/人 
+                <w:br/>
                 黄河三峡空中缆车70元/人+黄河三峡豪华游船80元/人
-                <w:br/>
-[...2 lines deleted...]
-                老君山二索80元/人、观光电梯40元/人
                 <w:br/>
                 红旗渠景交车20元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 350.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 310.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1789,51 +1752,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>