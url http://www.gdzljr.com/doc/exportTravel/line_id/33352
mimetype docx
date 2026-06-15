--- v1 (2026-04-29)
+++ v2 (2026-06-15)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【劲爆河南】河南双飞6天丨洛阳牡丹花丨太行山万仙山-郭亮村-挂壁公路丨中原好莱坞·黄河影视城丨栾川老君山丨丨林州红旗渠 丨焦作云台山丨济源黄河三峡丨太极祖庭陈家沟丨洛邑古城行程单</w:t>
+        <w:t xml:space="preserve">【劲爆河南】河南双飞6天丨太行山万仙山-郭亮村-挂壁公路丨中原好莱坞·黄河影视城丨栾川老君山丨丨林州红旗渠 丨焦作云台山丨济源黄河三峡丨太极祖庭陈家沟丨洛邑古城行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -829,53 +829,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 洛阳—黄河三峡—陈家沟—焦作（汽车）
                 <w:br/>
-                早餐后，赠送游览【牡丹园】（参观约1小时）(3月室内牡丹园开放，具体以景区开放为准，如若未开放的排期则不安排参观牡丹园！如因花期问题或受天气影响，未能欣赏到花景，我社不作赔偿，敬请谅解！）牡丹是我国传统观赏名花，洛阳牡丹栽培始于隋，盛于唐，宋时甲于天下。它雍容华贵、国色天香、富丽堂皇，寓意吉祥富贵、繁荣昌盛，是华夏民族兴旺发达、美好幸福的象征。花朵硕大，品种繁多，花色奇绝，层次分明、花色众多，色彩瑰丽，有红、白、粉、黄、紫、蓝、绿、黑及复色9大色系、10种花型、1000多个品种。每年4月份绽露芳容，游人络绎不绝“花开花落二十日，一城之人皆若狂”。
-[...1 lines deleted...]
-                后乘车赴世界地质公园、国家4 A 级景区、中原四大避暑胜地、号称“万里黄河第一峡”- 【黄河三峡景区】（车程约2小时）。从1号码头登上游船，您将首先进入鬼斧神工、群峰竞秀的孤山峡，游中国风水之源天门、 赏皇家风水宝地“ 犀牛望月”、孟良水寨、 八角天柱山、翠屏峰等；接着进入峭壁如削、雄伟壮观的八里峡， 最后到达九曲十折、峡深谷幽的龙凤峡，穿行于皇冠岛、 情侣岛之中，感受爱情峡谷之诗情画意， 后乘坐亚洲第一大空中巴士，横跨黄河，赴桃花岛景区 ，通过国内第一跨度的跨河缆车即 可进入世外桃源、蓬莱仙境——桃花岛。登桃花岛，可临天下鼎气龙穴之案山祈福神龙！ 可登孟良、 焦赞曾盘踞的悬崖壁立、 易守难攻的孟良寨。 可登八角山朝天阙 叩拜祭天，模仿古人与上天对话。
+                早餐后，乘车赴世界地质公园、国家4 A 级景区、中原四大避暑胜地、号称“万里黄河第一峡”- 【黄河三峡景区】（车程约2小时）。从1号码头登上游船，您将首先进入鬼斧神工、群峰竞秀的孤山峡，游中国风水之源天门、 赏皇家风水宝地“ 犀牛望月”、孟良水寨、 八角天柱山、翠屏峰等；接着进入峭壁如削、雄伟壮观的八里峡， 最后到达九曲十折、峡深谷幽的龙凤峡，穿行于皇冠岛、 情侣岛之中，感受爱情峡谷之诗情画意， 后乘坐亚洲第一大空中巴士，横跨黄河，赴桃花岛景区 ，通过国内第一跨度的跨河缆车即 可进入世外桃源、蓬莱仙境——桃花岛。登桃花岛，可临天下鼎气龙穴之案山祈福神龙！ 可登孟良、 焦赞曾盘踞的悬崖壁立、 易守难攻的孟良寨。 可登八角山朝天阙 叩拜祭天，模仿古人与上天对话。
                 <w:br/>
                 后乘车赴【太极祖庭·陈家沟】（车程约1小时）陈家沟位于河南省温县城东5公里处的清风岭上，地处中原经济区核心区，因太极拳而驰名中外。景区总占地3500余亩，景区内有太极拳祖祠、祖林、杨露禅学拳处、陈照丕陵园、东大沟习武场、太极拳博物馆、中华太极拳文化园以及待建和在建的名人故居、大皂角树造拳处、国际太极拳文化交流中心、太极学院、太极养生旅游基地等，被命名为“中国太极拳发源地”。亲身感受当今世界上最流行、最时尚的运动——太极拳，探索太极养生的奥秘。后安排入住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：牡丹园、黄河三峡景区、太极祖庭·陈家沟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
@@ -1752,51 +1750,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-30</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-16</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>