--- v2 (2026-06-15)
+++ v3 (2026-08-24)
@@ -1311,121 +1311,50 @@
               </w:rPr>
               <w:t xml:space="preserve">停留时间</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
-            </w:r>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">¥(人民币) 799.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">景区交通及其他（自愿选择）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1750,51 +1679,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-16</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>