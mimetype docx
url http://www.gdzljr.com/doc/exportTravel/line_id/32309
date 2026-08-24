--- v1 (2026-06-15)
+++ v2 (2026-08-24)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZLJRWZ-CG20260325QYGNLZWF</w:t>
+              <w:t xml:space="preserve">ZLJRWZ-CG20260814QYGNLZWF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -343,51 +343,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-阆中 CZ5781 / 16:45-19:05
+                广州-阆中 CZ5781 / 16:40-19:05
                 <w:br/>
                 阆中-广州 CZ5782 / 19:50-22:20
                 <w:br/>
                 <w:br/>
                 航班仅供参考，实际航班时间以出票为准。（未含燃油税，报名现收）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -411,51 +411,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【川甘联游. 景观翻倍】
                 <w:br/>
                 ※川甘两省联游，串起多个人气景区，玩够8天；不走回头路360°环线游览； 
                 <w:br/>
                 ※自然风光和人文历史的结合之旅，一次走完，不留遗憾；
                 <w:br/>
                 <w:br/>
                 【不同视野. 区别常规】
                 <w:br/>
                 ※ 一起寻觅土拨鼠；最佳角度观赏拉卜楞寺全貌、扎尕那仙女滩轻徒步；
                 <w:br/>
                 ※ 换乘当地小车穿越石城、草原、雪山与云端的天路——洛克之路（精华段）；
                 <w:br/>
                 <w:br/>
                 【臻选酒店. 奢适体验】
                 <w:br/>
-                ※ 精心挑选，升级1晚5钻奢华酒店；4晚网评4钻豪华酒店；
+                ※ 精心挑选，升级1晚5钻酒店；4晚网评4钻酒店；
                 <w:br/>
                 ※ 专属体验入住1晚景区酒店，沉浸式接触藏地草原；0距离观赏黄河日出与日落；
                 <w:br/>
                 <w:br/>
                 【小众景区. 网红打卡】
                 <w:br/>
                 ※ 走进四大古城之一阆中古城、逛天水古城、自由探寻美食；
                 <w:br/>
                 ※ 打卡坐落川陕甘“一脚踏三省/鸡鸣三省”的青木川古镇；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -661,95 +661,95 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 阆中—广元—青木川—宕昌 （阆-宕400公里约4.5小时）
                 <w:br/>
-                阆中早餐后出发，前往【青木川古镇】位于陕，甘，川交界处，西连四川省青川县，北邻甘肃省武都县、康县，素有“一脚踏三省”之誉被誉为“一脚踏三省”、“鸡鸣三省” ，也是电影《一代枭雄》拍摄地；已有600多年的历史，被誉为“最有故事、最有味道的古镇”。这里有大量保存完好、风格迥异的古街、古栈道、古建筑等历史遗迹；完毕后乘车前往宕昌，入住酒店。
+                阆中早餐后出发，前往【青木川古镇】（游览约1小时，免大门票，不含景区内小景点门票，自愿选择）位于陕，甘，川交界处，西连四川省青川县，北邻甘肃省武都县、康县，素有“一脚踏三省”之誉被誉为“一脚踏三省”、“鸡鸣三省” ，也是电影《一代枭雄》拍摄地；已有600多年的历史，被誉为“最有故事、最有味道的古镇”。这里有大量保存完好、风格迥异的古街、古栈道、古建筑等历史遗迹；完毕后乘车前往宕昌，入住酒店。
                 <w:br/>
                 <w:br/>
                 ※行程亮点：逛百年古镇——青木川是历史文化体验、自然风光享受、更是地方美食探索的地方：饸烙、肉夹馍、凉皮、木桶鱼等等,让您流连忘返；
                 <w:br/>
                 <w:br/>
                 温馨提示：甘南地区早晚温差较大，紫外线强烈，途中请准备防寒衣物、防晒霜、太阳镜、帽子等物品；甘南夏季平均温度在17-20度左右，故部分地区酒店无冷暖空调；设施设备与大城市有着较大差距，敬请谅解！
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：团队用餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">宕昌嘉豪国际大酒店/天瑞大酒店/雷古山大酒店  或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">宕昌佳豪国际大酒店/天瑞大酒店/雷古山大酒店  或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -839,51 +839,57 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 迭部—扎尕那—洛克之路—黄河九曲第一湾 （迭-九180公里约3小时）
                 <w:br/>
                 早上酒店出发，乘车前往【扎尕那石城】（含优惠门票，不含电瓶车40元，游览约2.5-3小时）被称作 “神仙居住的地方”也是【爸爸去哪儿5】拍摄地，是一圈俏丽的崖壁包裹中的一个藏族小村寨，风景秀丽奇幻，是整个甘南藏区风光尤为优美的地方之一。更是一座完整的天然“石城”地形既像一座规模宏大的巨型宫殿，又似天然岩壁构筑的一座完整的古城完毕后，换当地小车（已含换乘小车费用）前往洛克之旅精华路段【洛克之路那黑卡】后原路返回；观雪峰环绕的连绵群山、世外桃源般的秘境 观景台上俯瞰整个扎尕那，云雾缭绕，宛如仙境。奇峰峻岭将这个原始藏族村落隐匿其中，让人不禁感叹大自然的鬼斧神工完毕后，观【若尔盖大草原】被誉为“川西北高原的绿洲”,是镶嵌在川西北边界上的一块璀璨绿宝石，完毕后抵达酒店。观黄河九曲第一湾，又称四川若尔盖黄河九曲第一湾景区，四川省阿坝藏族羌族自治州若尔盖县唐克镇和辖曼镇交界处景观，地处四川、青海、甘肃三省交界处 是国家4A级旅游景区。
                 <w:br/>
                 <w:br/>
                 ※行程亮点：另辟蹊径，带领环湖轻徒步，可木栈道徒步1个小时左右就能到仙女滩，仙女滩一片高山草甸，景色优美，然后从仙女滩沿着木栈道徒步半小时抵达仙女湖，洛克之旅上的观景台俯瞰整个扎尕那宛如仙境； 傍晚抵达黄河九曲第一湾，根据天气情况可观最美落日。
                 <w:br/>
                 <w:br/>
-                温馨提示：扎尕那徒步请准备舒适鞋子，当天部分地区海拔较高，游览时建议根据自己身体情况量力而行；避免剧烈运动和劳累，如有身体不适的情况，及时向工作人员反应。洛克之路受天气、路况、以及不可抗拒因素影响较大，如遇此情况无法安排，无费用退出，敬请谅解和理解；
+                温馨提示：
+                <w:br/>
+                1、扎尕那徒步请准备舒适鞋子，当天部分地区海拔较高，游览时建议根据自己身体情况量力而行；避免剧烈运动和劳累，如有身体不适的情况，及时向工作人员反应。
+                <w:br/>
+                2、洛克之路(扎尕那-那黑卡，往返约2小时)体验需换乘小车安排5-8座小车(4-6位游客一车)，每车配一位专职司机，导游只能跟随其中一台车。洛克之路从前到后只有这一条路，旅游旺季易堵车，请保持平常心对待。
+                <w:br/>
+                3、洛克之路受天气/路况以及不可抗拒因素影响较大，如遇此情况无法安排，无费用退出，敬请谅解和理解。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【扎尕那石城】
                 <w:br/>
                 自费项：【扎尕那石城】电瓶车40元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：团队用餐   </w:t>
@@ -1310,57 +1316,57 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 服务标准：
                 <w:br/>
                 1：交通：含广州-阆中往返机票（未含税）；当地空调旅游车（根据实际人数调整，保证一定空坐率）
                 <w:br/>
-                2：住宿 : 入住网评1晚5钻奢华酒店+ 4晚4钻豪华酒店，2晚当地4星标准酒店,未挂星；标准双人间，无三人间，单人需补房差；（西北地区酒店设备与沿海有较大差距，部分地区酒店无空调，敬请谅解；建议自备洗漱用品和毛巾） （西北地区酒店设备与沿海地区有较大差距，部分地区酒店无空调，敬请谅解；建议自备洗漱用品和毛巾）
+                2：住宿 : 入住网评1晚5钻酒店+ 4晚4钻豪华酒店，2晚当地4星标准酒店,未挂星；标准双人间，无三人间，单人需补房差；（西北地区酒店设备与沿海有较大差距，部分地区酒店无空调，敬请谅解；建议自备洗漱用品和毛巾） （西北地区酒店设备与沿海地区有较大差距，部分地区酒店无空调，敬请谅解；建议自备洗漱用品和毛巾）
                 <w:br/>
                 3：用餐：行程内含7早10正，餐标40-50元/人（五个特色风味餐50元/人;天水八大碗、雪域藏家宴、药乡药膳煲、滋补老鸭汤、百年老砂锅）；（房费含早不用不退）八菜一汤，十人一桌（若不足10人，根据实际人数决定菜品数量），全程不用不退餐。
                 <w:br/>
                 4：门票：含所列景点优惠大门票：官鹅沟、扎尕那、拉卜楞寺、郎木寺、九曲黄河第一湾、花湖、麦积山门票。（不含：麦积山特窟门票以及阆中古城小景点门票；草原骑马以及其他娱乐费用）。（不含：麦积山特窟门票以及阆中古城小景点门票；草原骑马以及其他娱乐费用）； （60岁以上长者，已经核算优惠门票，不在享受二次优惠，无任何优惠门票退出）。
                 <w:br/>
-                （不含景区交通：官鹅沟观光车70元/人、花湖观光车30元/人、麦积山往返区间车30元/人=130元（必须乘坐）
+                （不含景区交通：官鹅沟观光车70元/人、花湖观光车30元/人、麦积山往返区间车30元/人=130元（需要乘坐）
                 <w:br/>
                 （不含景区交通：黄河第一湾上行大扶梯60元、扎尕那电瓶车40元、官鹅沟电瓶车往返20元=120元/人（非必须，自愿选择）
                 <w:br/>
                 此团是综合打包价，所有项目不用不退费，敬请谅解
                 <w:br/>
                 5：导游：当地持证优秀中文地陪服务；（出发机场安排工作人员协助办理登机手续）
                 <w:br/>
                 6：在不减少景点的情况下，我社可调整游览先后顺序。
                 <w:br/>
                 温馨提示：小童含往返机票（未含税）；含车位、含餐。不含住宿床位、不含景点门票； 
                 <w:br/>
                 小童如超高，则现场补门票给导游；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
@@ -1588,68 +1594,68 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">必消景交</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">官鹅沟观光车70元/人、花湖观光车30元/人、麦积山往返区间车30元/人=130元/人，（必须乘坐）</w:t>
+              <w:t xml:space="preserve">需要乘坐的景交</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">官鹅沟观光车70元/人、花湖观光车30元/人、麦积山往返区间车30元/人=130元/人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -2092,51 +2098,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-15</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>