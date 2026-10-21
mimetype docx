--- v1 (2026-04-30)
+++ v2 (2026-10-21)
@@ -392,67 +392,69 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                5 A精选：玉龙雪山大索道、丽江古城、昆明石林
-[...15 lines deleted...]
-                尽情尽兴：畅游大理古城、丽江古城，在浓郁的民族风情中，享受静谧的小时光
+                ✅  5A精选：玉龙雪山大索道、丽江古城、昆明石林，在自然和文化课堂里收藏共同的惊叹号
+                <w:br/>
+                ✅  贴心旅程：升级大理动车返回昆明，把时间留给更美好的时光
+                <w:br/>
+                ✅  老饕玩法：桃源苍洱大观线
+                <w:br/>
+                【音乐酒吧车】乘坐专属定制行走的音乐吧，和宝贝一起欢唱移动KTV，车轮上的家庭音乐会
+                <w:br/>
+                【洱海生态廊道】骑行于苍洱，赠旅拍航拍，用镜头定格家庭笑脸
+                <w:br/>
+                【金花共舞】与白族金花共同起舞，同乐于苍洱大观
+                <w:br/>
+                【白族扎染】体验国家级非物质文化遗产，完成专属扎染，把非遗记忆带回家
+                <w:br/>
+                ✅  特色美食：楚雄长街宴彝族篝火晚餐+风味餐，篝火映红家人的脸庞，欢声笑语一起舞
+                <w:br/>
+                ✅  尽情尽兴：畅游大理古城、丽江古城，在浓郁的民族风情中，享受静谧的小时光
+                <w:br/>
+                ✅  超级赠送：赠送价值280元大型实景演出【印象丽江】或 民族大型演出【丽水金沙】
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10500" w:type="dxa"/>
@@ -556,79 +558,79 @@
                 千钧一发：两块巨石之间仅有一线相连，惊险壮观。
                 <w:br/>
                 千年古藤：古老的藤蔓缠绕在石峰上。
                 <w:br/>
                 双鸟渡食：两块石头形似两只鸟儿在相互喂食。
                 <w:br/>
                 望峰亭：可俯瞰整个石林的美景。
                 <w:br/>
                 【注意事项】
                 <w:br/>
                 穿着：建议穿着舒适的平底鞋，便于在景区内行走。
                 <w:br/>
                 防晒：由于地处高原，紫外线较强，需要做好防晒措施。
                 <w:br/>
                 安全：景区内地形复杂，游览时要注意安全，遵守景区规定。
                 <w:br/>
                 下午：午餐后乘车前往楚雄，参观神圣图腾的彝人部落，从【祭火大典】开始向远道而来的朋友们诉说本族的传奇故事，如果您不知道左脚舞怎么跳，那就让彝族小伙和姑娘来教你吧！
                 <w:br/>
                 此外，放开小酌，“大口喝酒，大块吃肉”的豪情请尽情挥洒在彝人们盛情的【长街宴】，带动的热情能让您全身心参与其中，与好客的彝族人民一同上演“同族欢庆”。随后入住酒店休息。
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 第三天：楚雄→大理
                 <w:br/>
                 <w:br/>
+                <w:br/>
                 圣托里尼·理想邦-乘坐音乐酒吧车-廊道骑行-航拍旅拍-扎染
                 <w:br/>
                 早餐：√  午餐：√  晚餐：白族风味餐      住宿：大理
                 <w:br/>
                 早上：酒店自助早餐
                 <w:br/>
                 上午：前往大理（约2.5小时车程）我们将特意安排打卡大理抖音最网红景点，有中国圣托里尼之称的【圣托里尼·理想邦】浪漫从这里开始。蓝色浪漫，白色纯净，温柔与风和白云一样恍惚，（带着美美的、帅气的衣服）在这里随便一拍都是大片。蓝天像被洗涤晒干了的蓝色一样浪漫。
                 <w:br/>
                 下午：前往桃源苍洱大观线。游览如下：
                 <w:br/>
                 第一站：【乘坐音乐酒吧车】：到达大理苍山十九峰之首云弄峰下，观苍山之险峻，赏洱海之碧波，乘坐【音乐酒吧车】行进廊道之中，共享海天一色。（20分钟）
                 <w:br/>
                 第二站：【生态廊道骑行】：可选心仪自行车，骑入自然之中，用些许汗水换取美妙风景，为自己的心灵之旅添上一笔美好回忆。（20分钟）
                 <w:br/>
                 第三站：【航拍、旅拍】：专业摄影师和航拍师已为您提前找好记录苍洱美景最好的机位，只等您的到来，带上您最好的状态展现在镜头前，将您留在大理的笑容再一次具象化。（4张照片、15分钟）。
                 <w:br/>
                 第四站：【金花共舞】：廊道最美草湾，临水与白族金花共同起舞，同乐于苍洱大观（15分钟）。
                 <w:br/>
-                第五站：前往【喜洲古镇有风小院】体验大理民间传统手工艺【非遗白族扎染】（可带走一份A4大小扎染布）扎染是我国民间传统的染色技术之一，与蜡染和镂空印花并称为我国古代三大印花技术。扎染曾一度较为兴盛，技术成熟，花色繁多，很多地区都生产使用。
-[...1 lines deleted...]
-                唐朝尤为兴盛，后来由于历史原因，扎染濒临绝迹。扎染除了在印度、柬埔寨、泰国、印度尼西亚、马来西亚等国保留外，仅在中国的西南少数民族地区仍旧保留使用。
+                第五站：前往体验大理民间传统手工艺【非遗白族扎染】（可带走一份A4大小扎染布）扎染是我国民间传统的染色技术之一，与蜡染和镂空印花并称为我国古代三大印花技术。扎染曾一度较为兴盛，技术成熟，花色繁多，很多地区都生产使用。唐朝尤为兴盛，后来由于历史原因，扎染濒临绝迹。扎染除了在印度、柬埔寨、泰国、印度尼西亚、马来西亚等国保留外，仅在中国的西南少数民族地区仍旧保留使用。
                 <w:br/>
                 晚上：晚餐安排白族风味餐。入住酒店休息。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1.高原地区紫外线强，请各位贵宾涂抹好防晒霜，带好遮阳帽等，并注意安全。
                 <w:br/>
                 2.少数民族聚集地，请尊重少数民族风俗文化，避免为您带来不必要麻烦。
+                <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 第四天：大理古城→丽江（约180公里2.5小时车程）玉龙雪山
                 <w:br/>
                 <w:br/>
                 大理古城-玉龙雪山大索道-丽江古城
                 <w:br/>
                 早餐：√    中餐：餐包     晚餐：×    住宿：丽江
                 <w:br/>
                 早上：酒店自助早餐
                 <w:br/>
                 上午：前往大理最美【大理古城】（车程约30分钟，游览约120-150分钟）赏“一水绕苍山，苍山抱古城”的雄秀相间，在汇聚南诏文化的“太和城遗址大理古城，感受“三月街”的浓郁风情,讲述大理国悠长厚重的文化印记。
                 <w:br/>
                 下午：后根据索道预约时间乘车前往丽江游览国家5A级景区【玉龙雪山】（整个景区约150分钟）乘坐【冰川大索道】（赠送雪山能量包：防寒服租借使用归还+小瓶氧气）走进冰川公园，攀登雪山栈道，看青山如黛，赏雪山美景。
                 <w:br/>
                 玉龙雪山是中国最南的雪山，也是北半球最南的大雪山。最高海拔5596米， 以险、奇、美、秀著称于世；有时霞光辉映，雪峰如披红纱，娇无比。在碧蓝天幕的映衬下，像一条银色的玉龙在作永恒的飞舞，故名“玉龙山”。
                 <w:br/>
                 （备注：玉龙雪山门票为统一提前制卡实名制购买，若退票或改期门票会全损，若至景区因个人原因放弃游览，无法退费，敬请谅解。）
                 <w:br/>
                 晚上：后自行前往【丽江古城】丽江古城属于开放式景区，大家自行游览，游玩后自行返回酒店。自由活动期间，您可前往打卡网红油纸伞街、大水车、夏夏手鼓店等，当然也可以去古城寻觅古今中外荟萃的美食，烤串、鸡豆粉、腊排骨等，自由选择，大饱口福。
                 <w:br/>
                 【温馨提示】 
                 <w:br/>
                 1、玉龙雪山大索道管理处告知，至2015年起，丽江玉龙雪山风景区参观实行限流政策，游客乘坐大索道前往冰川公园执行实
@@ -1242,51 +1244,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-30</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-21</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>