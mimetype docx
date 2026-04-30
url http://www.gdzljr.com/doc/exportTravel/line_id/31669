--- v0 (2025-11-16)
+++ v1 (2026-04-30)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">（假日）【爱尚温德姆】昆明+大理+丽江 双飞1动或三动 纯玩6天游行程单</w:t>
+        <w:t xml:space="preserve">（假日）【爱尚温德姆】昆明+大理+丽江 双飞1动或三动 纯玩6天游（早对晚航班）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -343,53 +343,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                去程：广州-昆明CZ3489/1855-2130
-[...1 lines deleted...]
-                回程：昆明-广州CZ3500/2015-2225
+                去程：广州-昆明CZ3409/0810-1040
+                <w:br/>
+                回程：昆明-广州CZ3500/2125-2345
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -433,736 +433,304 @@
                 尽情尽兴：畅游大理古城、丽江古城，在浓郁的民族风情中，享受静谧的小时光
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="1200" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="10500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="lineSchedulings"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcW w:w="10500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">天数</w:t>
-[...21 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">行程详情</w:t>
-            </w:r>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">住宿</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
-[...16 lines deleted...]
-          <w:tcPr/>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                始发地→飞机/动车→昆明（飞行约2.5小时/动车约8小时）
-[...24 lines deleted...]
-                <w:br/>
+                第一天：始发地→飞机/动车→昆明（飞机直飞约2小时，动车约8小时）
+                <w:br/>
+                <w:br/>
+                始发地→昆明接团→赠送昆明老街→入住酒店
+                <w:br/>
+                早餐：×  午餐：×   晚餐：×      住宿：昆明
+                <w:br/>
+                上午：各地乘机/动车抵达昆明长水机场/昆明南站后，恭候多时的接机/接站人员将以最温暖的笑容迎接你的到来。
+                <w:br/>
+                下午：赠送【昆明老街】，位于昆明市五华区，经历了900多年世事沧桑，900多年文化积淀，蕴涵了过去岁月的丰富信息。既是昆明城内保存的街区，也是昆明历史文化名城的最重要标志之一；
+                <w:br/>
+                是昆明市面积最大、保存清代和民国时期特色民居建筑、商铺建筑最多的片区，具有较高的历史价值、文化价值和老昆明情感价值。这里文物古迹众多，有 12 处文物保护单位和 42 处历史建筑，如胜利堂、福林堂等。老街内光华街、文明街等数条街道阡陌交错，
+                <w:br/>
+                汇聚了众多老字号店铺和特色小店。游客可以漫步青石板路，欣赏古色古香的建筑，品尝昆明特色小吃，感受老昆明的独特韵味和深厚文化底蕴，是体验昆明历史文化与市井生活的绝佳之地。
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1、由于出发港口多、航班/动车时间不确认，故第一天和最后一天昆明安排接送组接送，期间无导游。
                 <w:br/>
                 2、满10成人派全陪，全陪选择某一港口出港陪同，其他港口客人自行前往，或遇资源紧张等情况，全陪会直接在昆明等候贵宾。
                 <w:br/>
+                <w:br/>
+                <w:br/>
+                第二天：昆明→石林（约90公里1.5小时车程）→楚雄（约200公里3.5小时车程） 
+                <w:br/>
+                <w:br/>
+                石林（vip通道）→前往楚雄→祭火大典→长街宴
+                <w:br/>
+                早餐：√  午餐：彝族风味餐  晚餐：长街宴      住宿：楚雄
+                <w:br/>
+                早上：酒店自助早餐
+                <w:br/>
+                上午：享用酒店早餐后，乘车前往游览国家AAAAA级旅游风景区【石林】（车程约90分钟，游览约90-120分钟，赠送vip通道，直达景区）昆明石林风景名胜区是世界自然遗产、世界地质公园，也是国家5A级旅游景区，以其独特的喀斯特地貌闻名于世，被誉为“天下第一奇观”。
+                <w:br/>
+                景区内石峰、石芽、落水洞、地下河遍布，峰林幻化成各种形态，如剑状、塔状、蘑菇状等，千奇百怪，美轮美奂。
+                <w:br/>
+                石林风景区打卡点推荐：    
+                <w:br/>
+                石林湖：景区的入口处，湖光山色，为游览拉开序幕。
+                <w:br/>
+                狮子亭：可俯瞰石林湖的全景。
+                <w:br/>
+                朱德题词：可以看到朱德元帅的题词，具有历史意义。
+                <w:br/>
+                石林胜景：石林的核心景观区，石峰林立，形态各异。
+                <w:br/>
+                阿诗玛：石林的标志性景观，形似彝族少女阿诗玛
+                <w:br/>
+                千钧一发：两块巨石之间仅有一线相连，惊险壮观。
+                <w:br/>
+                千年古藤：古老的藤蔓缠绕在石峰上。
+                <w:br/>
+                双鸟渡食：两块石头形似两只鸟儿在相互喂食。
+                <w:br/>
+                望峰亭：可俯瞰整个石林的美景。
+                <w:br/>
+                【注意事项】
+                <w:br/>
+                穿着：建议穿着舒适的平底鞋，便于在景区内行走。
+                <w:br/>
+                防晒：由于地处高原，紫外线较强，需要做好防晒措施。
+                <w:br/>
+                安全：景区内地形复杂，游览时要注意安全，遵守景区规定。
+                <w:br/>
+                下午：午餐后乘车前往楚雄，参观神圣图腾的彝人部落，从【祭火大典】开始向远道而来的朋友们诉说本族的传奇故事，如果您不知道左脚舞怎么跳，那就让彝族小伙和姑娘来教你吧！
+                <w:br/>
+                此外，放开小酌，“大口喝酒，大块吃肉”的豪情请尽情挥洒在彝人们盛情的【长街宴】，带动的热情能让您全身心参与其中，与好客的彝族人民一同上演“同族欢庆”。随后入住酒店休息。
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                第三天：楚雄→大理
+                <w:br/>
+                <w:br/>
+                圣托里尼·理想邦-乘坐音乐酒吧车-廊道骑行-航拍旅拍-扎染
+                <w:br/>
+                早餐：√  午餐：√  晚餐：白族风味餐      住宿：大理
+                <w:br/>
+                早上：酒店自助早餐
+                <w:br/>
+                上午：前往大理（约2.5小时车程）我们将特意安排打卡大理抖音最网红景点，有中国圣托里尼之称的【圣托里尼·理想邦】浪漫从这里开始。蓝色浪漫，白色纯净，温柔与风和白云一样恍惚，（带着美美的、帅气的衣服）在这里随便一拍都是大片。蓝天像被洗涤晒干了的蓝色一样浪漫。
+                <w:br/>
+                下午：前往桃源苍洱大观线。游览如下：
+                <w:br/>
+                第一站：【乘坐音乐酒吧车】：到达大理苍山十九峰之首云弄峰下，观苍山之险峻，赏洱海之碧波，乘坐【音乐酒吧车】行进廊道之中，共享海天一色。（20分钟）
+                <w:br/>
+                第二站：【生态廊道骑行】：可选心仪自行车，骑入自然之中，用些许汗水换取美妙风景，为自己的心灵之旅添上一笔美好回忆。（20分钟）
+                <w:br/>
+                第三站：【航拍、旅拍】：专业摄影师和航拍师已为您提前找好记录苍洱美景最好的机位，只等您的到来，带上您最好的状态展现在镜头前，将您留在大理的笑容再一次具象化。（4张照片、15分钟）。
+                <w:br/>
+                第四站：【金花共舞】：廊道最美草湾，临水与白族金花共同起舞，同乐于苍洱大观（15分钟）。
+                <w:br/>
+                第五站：前往【喜洲古镇有风小院】体验大理民间传统手工艺【非遗白族扎染】（可带走一份A4大小扎染布）扎染是我国民间传统的染色技术之一，与蜡染和镂空印花并称为我国古代三大印花技术。扎染曾一度较为兴盛，技术成熟，花色繁多，很多地区都生产使用。
+                <w:br/>
+                唐朝尤为兴盛，后来由于历史原因，扎染濒临绝迹。扎染除了在印度、柬埔寨、泰国、印度尼西亚、马来西亚等国保留外，仅在中国的西南少数民族地区仍旧保留使用。
+                <w:br/>
+                晚上：晚餐安排白族风味餐。入住酒店休息。
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1.高原地区紫外线强，请各位贵宾涂抹好防晒霜，带好遮阳帽等，并注意安全。
+                <w:br/>
+                2.少数民族聚集地，请尊重少数民族风俗文化，避免为您带来不必要麻烦。
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                第四天：大理古城→丽江（约180公里2.5小时车程）玉龙雪山
+                <w:br/>
+                <w:br/>
+                大理古城-玉龙雪山大索道-丽江古城
+                <w:br/>
+                早餐：√    中餐：餐包     晚餐：×    住宿：丽江
+                <w:br/>
+                早上：酒店自助早餐
+                <w:br/>
+                上午：前往大理最美【大理古城】（车程约30分钟，游览约120-150分钟）赏“一水绕苍山，苍山抱古城”的雄秀相间，在汇聚南诏文化的“太和城遗址大理古城，感受“三月街”的浓郁风情,讲述大理国悠长厚重的文化印记。
+                <w:br/>
+                下午：后根据索道预约时间乘车前往丽江游览国家5A级景区【玉龙雪山】（整个景区约150分钟）乘坐【冰川大索道】（赠送雪山能量包：防寒服租借使用归还+小瓶氧气）走进冰川公园，攀登雪山栈道，看青山如黛，赏雪山美景。
+                <w:br/>
+                玉龙雪山是中国最南的雪山，也是北半球最南的大雪山。最高海拔5596米， 以险、奇、美、秀著称于世；有时霞光辉映，雪峰如披红纱，娇无比。在碧蓝天幕的映衬下，像一条银色的玉龙在作永恒的飞舞，故名“玉龙山”。
+                <w:br/>
+                （备注：玉龙雪山门票为统一提前制卡实名制购买，若退票或改期门票会全损，若至景区因个人原因放弃游览，无法退费，敬请谅解。）
+                <w:br/>
+                晚上：后自行前往【丽江古城】丽江古城属于开放式景区，大家自行游览，游玩后自行返回酒店。自由活动期间，您可前往打卡网红油纸伞街、大水车、夏夏手鼓店等，当然也可以去古城寻觅古今中外荟萃的美食，烤串、鸡豆粉、腊排骨等，自由选择，大饱口福。
+                <w:br/>
+                【温馨提示】 
+                <w:br/>
+                1、玉龙雪山大索道管理处告知，至2015年起，丽江玉龙雪山风景区参观实行限流政策，游客乘坐大索道前往冰川公园执行实
+                <w:br/>
+                名制预约制度，我社尽量预约大索道门票。如遇预约不成功或者因天气、检修停运或限制游览人数等不可抗力原因不能上大索，则将改为景区应急索道票（云杉坪索道或牦牛坪索道），并退差价80元/人。如三条索道皆限流或停运，将现退差价120元/人不上索道。请知悉，敬请理解！
+                <w:br/>
+                2、玉龙雪山海拔4000m以上，如出现头晕、呼吸困难等症状，请尽快告知随团导游或景区工作人员；
+                <w:br/>
+                3、旺季游览期间，索道游客集中，有可能会出现排队现象，请您耐心等待；
+                <w:br/>
+                4、雪山上气候温度较低，游览时请注意防寒保暖。
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                第五天：束河古镇→印象丽江→蓝月谷→大理动车返回昆明
+                <w:br/>
+                束河古镇-二次进山-印象丽江/丽水金沙-蓝月谷-大理动车返回昆明
+                <w:br/>
+                <w:br/>
+                早餐：√   中餐：√    晚餐：×      住宿：昆明
+                <w:br/>
+                上午：酒店自助早餐，游览中国魅力名镇【束河古镇】（车程约30分钟，游览约90-120分钟）“夜市荧火，龙门望月，雪山倒映，断碑敲音。鱼水亲人，西山红叶，石莲夜话，柳烟平桥。”丽江著名的束河八景，是马帮几百年踩出的烙印，
+                <w:br/>
+                这里曾是木氏土司的发祥地和纳西集市，现成为游人最爱的丽江休闲之所。
+                <w:br/>
+                之后安排二次进雪山，游览【蓝月谷】（赠送电瓶车，不坐不退）源自雪山的万古冰雪消融之后顺着峭壁流淌而下，不断汇集为山涧、溪流，最终在蓝月谷中形成了清澈见底、甘冽无比的河流。晴天时，水的颜色是蓝色的，山谷呈月牙形，远看就像一轮蓝色的月亮镶嵌在玉龙雪山脚下。
+                <w:br/>
+                后赠送观赏原生态大型实景演出《印象丽江》（赠送项目，不看不退费用；不可抗力因素导致无法游览不退费。如安排不了【印象丽江】，则换成【丽水金沙】）印象丽江由中国最具影响力的导演张艺谋携手王潮歌、樊跃共同执导、历时1年多时间，经上百次修改完成，
+                <w:br/>
+                以雪山为背景，集天地之灵气，取自然之大成，以民俗文化为载体，用大手笔的写意，在海拔3100米的世界上最高的演出场地，让生命的真实与震撼，如此贴近每一个人。
+                <w:br/>
+                后根据动车车次，大理乘动车回昆明。入住昆明酒店。
+                <w:br/>
+                （因节假日、旅游旺季或车次、运行图调整等特殊原因及堵车、限流等人力不可抗因素造成动车票火车票超售、停售、延误等导致游客无法从行程规定的动车，火车往、返地或无法乘坐动车火车的极端情况，我社会根据实际情况调整为乘汽车往、返，动车票火车票价冲抵车费，敬请谅解）
+                <w:br/>
+                <w:br/>
+                第六天：昆明→集散中心→飞机/动车→始发地
+                <w:br/>
+                <w:br/>
+                昆明斗南花市→晚机赠送大观楼和官渡古镇→送团返回温馨的家
+                <w:br/>
+                早餐：√  午餐：×  晚餐：×     住宿：温馨的家
+                <w:br/>
+                早上：酒店自助早餐
+                <w:br/>
+                上午：前往【斗南花市】（车程约40分钟，游览约150分钟）旅行是快乐的，总要留下美好记忆，最后一天特意为您安排集散市场，这里有特色商品，有需要可以带一份伴手礼回家哦，送亲人送朋友。
+                <w:br/>
+                备注：因行程是打包优惠价格，如当天14:00以前的航班/动车将无法安排【斗南花市】或客人自愿放弃【斗南花市】都需要补交200元/人费用。
+                <w:br/>
+                       后根据航班/动车时间，安排送机/送站，结束愉快的云南之旅。
+                <w:br/>
+                下午：晚上19点后航班赠送游览【大观楼】（盲盒景点，会根据季节安排应季景点），大观楼位于昆明市西山区大观路284号大观公园内，为三重檐琉璃戗角木结构建筑，平面呈方形，四周设有月台，南面面水，月台周边为石灰岩方整石所砌，上墁石板，
+                <w:br/>
+                建筑西面和长廊相接，占地400余平方米。整个建筑以四根通柱作为支撑点，上绘有地方特色的雅五墨彩绘，楼上除长联外还悬挂其他匾联也有较高的文学、书法价值，楼梯与四周的自然景色有机的融为一体，具有很高的景观艺术价值和历史价值。
+                <w:br/>
+                1983年大观楼被云南省人民政府公布为云南省重点文物保护单位。 2013年大观楼被中华人民共和国国务院公布为第七批全国重点文物保护单位。
+                <w:br/>
+                备注：4月15日-5月15日出发，大观楼更换成观赏【蓝花楹】，此时大片的蓝花楹迎来绚烂的花期，一簇簇怒放的蓝花楹美的不像话，吸引无数人前来打卡 。蓝紫色的花海不仅为这座城市涂抹上一层浪漫的色彩，也成为这座城市最惹人的美景；
+                <w:br/>
+                成片的蓝花楹把昆明的街道装点成了紫色的童话王国，说人在花海游一点儿也不为过。
+                <w:br/>
+                后前往【官渡古镇】游览，位于官渡区，官渡古镇历史悠久，是滇文化的发祥地之一，南诏大理国时期，已是滇池东北岸一大集镇和交通要冲。官渡古镇内汇聚了唐、宋、元、明、清时期的“五山”“六寺”“七阁”“八庙”等多处景观，以及上百间保存完好的“一颗印式”民居。
+                <w:br/>
+                古时有“小云南”之称，有国家级、省级、市级与区级重点文物保护单位10余处，文物古迹30余处，其中尤以国家级重点文物保护单位“金刚塔”最为著名。
+                <w:br/>
+                【行程备注】大观楼为时令景点，为了让您体验到不同季节的云南风光，盲盒景点会根据不同时令季节替代安排滇池大坝观鸥/大观楼/圆通山赏花/蓝花楹盛景等景点，具体以导游当地的安排为准。
+                <w:br/>
+                备注：第六天19:00前航班或动车，无法安排大观楼和官渡古镇，造成不便，敬请谅解。
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1.退房、返程前请仔细整理好自己的行李物品，请不要有所遗漏，增加您不必要的麻烦。
+                <w:br/>
+                2.感谢各位贵宾对我们工作的支持和理解，针对我们服务工作中的不足，请留下您的宝贵意见。谢谢！
+                <w:br/>
+                3.注意航班/动车时间，考虑到交通等不可预估因素，请提前到机场办理登机手续或动车站办理进站手续，以免延误航班/误车。
+                <w:br/>
+                4.在返程前，请关注目的地当日气候状况，下机前做好添减衣物的准备。
               </w:t>
-            </w:r>
-[...514 lines deleted...]
-              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1262,51 +830,51 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.不含未注明景区小交通费用。
                 <w:br/>
-                2.单房差费用自理，淡季参考报价500元/人（旺季及节假日价格另询）
+                2.单房差费用自理，淡季参考报价600元/人（旺季及节假日价格另询）
                 <w:br/>
                 3.因交通延误、取消等意外事件或不可抗力原因导致的额外费用。
                 <w:br/>
                 4.游意外保险及航空保险（建议旅游者购买）。
                 <w:br/>
                 5.自由活动期间交通费和餐费。
                 <w:br/>
                 6.全程入住酒店产生的单房，寒暑假，国家法定家假日等旺季房差实际确认为准。
                 <w:br/>
                 因旅游者违约、自身过错、自身疾病等自身原因导致的人身财产损失而额外支付的费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
@@ -1533,50 +1101,107 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、如在接团前24小时取消，收取车位损失费和房费（以具体情况为准），当天12：00取消，收取车位损失费+当晚房损。
                 <w:br/>
                 2、客人中途不能离团，请组团社与客人签好相关协议。如果客人取消行程或中途擅自要求离团，一律视为自动放弃，不退任何费用，如另一与其同行者是单人外另需补齐后面的单房差。
                 <w:br/>
                 3、因人力不可抗拒因素（如飞机、火车延误、交通事故、自然灾害、社会因素、台风、政治等等）所产生的费用由客人自理。未产生的费用按双方约定价格退还。
                 <w:br/>
                 4、我社在不减少景点和减低服务标准的前提下有权对行程景点先后游览顺序进行调整。行程中所列车程时间、游览时间、进店时间仅供参考，以实际为准！
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                购物说明：
+                <w:br/>
+                纯玩不安排购物店（云南部分景区游购结合，景区景中店不属于购物点）景区内或行程中途经的手工艺展示作坊、
+                <w:br/>
+                特色景点、民族村寨、步行街、商品批发市场、大型百货商场/超市、过脚过路店、公路边或服务区商店、公园、博
+                <w:br/>
+                物馆、展览馆、体验馆、制作工场、酒店，餐厅，前店后厂/前厂后店的购物场所附设商品销售为景区设施，仅供了
+                <w:br/>
+                解当地特色文化之用，途经的休息站、加油站、公共卫生间等地停留购物场所仅供休息和方便之用；游客购物为个
+                <w:br/>
+                人自主行为，以上均不属于我社指定购物店，请游客理性消费，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1617,51 +1242,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-11-16</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>