--- v1 (2026-03-04)
+++ v2 (2026-04-30)
@@ -497,131 +497,131 @@
                 <w:br/>
                 如遇天气或景区政策性停演，无任何差价退还）
                 <w:br/>
                 整场演出以大旅行家徐霞客游历流坑的真实经历为主线，再现流坑市井生活画卷、朗朗书生气等场景，向游客展示流坑文化的传承不息。通过“引君入梦”“仕进振族”“以商兴村”“传承不息”等四大表演单元，带领游客们走入大型沉浸式实景体验空间。
                 <w:br/>
                 整个演绎的空间里，每个篇章串起来就是一个完成的故事，
                 <w:br/>
                 每一幕都是环环相扣。游客在现场观看时，须跟随演员和演出场地的变化，行进式地观看演出！
                 <w:br/>
                 用餐：含中晚餐
                 <w:br/>
                 住宿：流坑古村写生基地酒店
                 <w:br/>
                 第二天：流坑古村--千年药都樟树--歧黄小镇--古都药膳--温泉之都--唯美温泉度假村--体验超豪华温泉
                 <w:br/>
                 参观：【登云岭】（游览约40分钟）登云岭景区位于抚州乐安县城区西北方向，总面积1100 亩。公园内分为九大功能区：主入口景观区主要景观有仿古大门牌坊、景观台 阶、雕塑广场八角亭等；休闲健身区新建了休闲广场、上山台阶、八角亭；
                 <w:br/>
                 文化 纪念区以1革命烈士纪念碑为中心，植树纪念林为依托；
                 <w:br/>
                 生态疗养区设有人工湖、 星级酒店、广场及服务设施；湖光山色游览区以特色花海为主要景观，辅以植物 剪影墙、诗词歌赋等。
                 <w:br/>
                 前往：【岐黄小镇】药都汇坐落于樟树市葛玄路岐黄小镇，中国中医药博物馆，中国药都会展中心，全国最大的中医药材交易博览会，作为中国古代三大药帮的樟树药帮，数千年孕育具有樟帮特色的中药材樟帮切片炮制工艺，让樟树的中药材有药不到樟树不齐
                 <w:br/>
                 ，要不到樟树不灵的美誉。
                 <w:br/>
-                参观：【三皇宫】（游览约 40 分钟），大门呈八字形门楼，青砖平砌，中嵌青石、豆绿石，浮雕人物、走兽、翔禽、花卉、楼阁于石上。门楼上端竖镶&amp;quot;三皇宫&amp;quot;石匾，横镶&amp;quot;如游上世&amp;quot;石匾，门联为&amp;quot;历劫真师朝圣阙，终天草木载皇仁&amp;quot; 。入宫门通道顶部为木构戏台，高 2 米，台面 60 平方米。
+                参观：【三皇宫】（游览约 40 分钟），大门呈八字形门楼，青砖平砌，中嵌青石、豆绿石，浮雕人物、走兽、翔禽、花卉、楼阁于石上。门楼上端竖镶"三皇宫"石匾，横镶"如游上世"石匾，门联为"历劫真师朝圣阙，终天草木载皇仁" 。入宫门通道顶部为木构戏台，高 2 米，台面 60 平方米。
                 <w:br/>
                 后乘车前往丰城唯美硒泉度假村享温泉浴
                 <w:br/>
                 晚上：享受温泉浴，请备好泳衣！（泡温泉可以缓解疲劳与肌肉酸痛等问题，能促进血液循环。天然温泉具有改善皮肤状态的作用，能使皮肤光滑紧致，还能起到一定的美白效果，如因个人或客观原因不泡的话，费用不退，如遇酒店政策性变动导致温泉不开，
                 <w:br/>
                 无差价退回）
                 <w:br/>
-                用餐：含早中餐 
+                用餐：含早中餐 
                 <w:br/>
                 住宿：唯美硒泉度假村
                 <w:br/>
                 第三天：唯美温泉度假村--四季花海凤凰沟--吉尼斯世界记录夜明珠展示--世外桃源大觉古镇--大觉山悬崖高铁体验官--乘坐高山悬崖高铁--入住大觉山度假酒店
                 <w:br/>
                 早餐后，乘车前往南昌
                 <w:br/>
                 游览：【四季花海凤凰沟景区】(游览约1.5小时)。凤凰沟以生态农业为主题，以农业带动凤凰沟旅游业的凤凰沟生态旅游，是集采摘、野战、观光、休闲与会议为一体的农业生态示范园。有“春华、夏荣、秋绚、冬媚”的特色生态景致，勾勒了“春歌、夏曲、秋韵、冬语”的美景胜境。
                 <w:br/>
                 园区内山清水秀，绿树成荫，环境幽静，空气清新，春季有让人陶醉的樱花、梨花、海棠花、玉兰花、碧桃等，为人们享受绿色、亲近自然、感受欢乐的世外桃源。后乘车前往大觉山
                 <w:br/>
                 游览：国家5A景区【大觉山】（游览3小时），乘坐观光车前往【大觉山古镇】，进入大觉古镇，饱览全景仿佛回到千年古迹，该景为《天仙配后传》、微电影等拍摄影视基地，当您来到这里，仿佛穿越时空隧道，回到千年大宋繁华商都，领略宋代真实生活写照。带您置身仙境，一缕缕仙气从指尖飘过，仿佛飘飘欲仙的感觉。
                 <w:br/>
                 俯瞰原始森林风光、古朴典雅的小桥流水、轻纱千丈的云海以及飞流直泻的银河瀑布，一览山中奇石嶙峋、云雾缭绕、林密幽绝、泉声潺潺，还能看到高耸巍峨的观音像以及孕育着大觉文化的圣水天湖在与大觉寺主峰接连悬崖绝壁处，挑战悬挂于山崖峭壁间的
                 <w:br/>
                 【中国首条高空玻璃桥也被称为“太空步廊”】，
                 <w:br/>
                 太空步廊采用全透明的古栈道形式，在悬崖峭壁上悬空通过，极目大觉山景色，下面是万丈深渊，置身于太空云之海之中，让您在惊险刺激中欣赏大觉山优美自然风光，感悟自然神圣，体验人生百味。不远处便是遐迩闻名中国佛教圣地大觉岩寺，焚香祈福、
                 <w:br/>
                 佛光灵验、香火旺盛，大觉岩寺也是大觉山最佳中心风景点，
                 <w:br/>
                 目光所及之处皆无遮挡。继续前往中国佛教圣地【大觉岩寺】焚香祈福。佛光灵验、香火旺盛的大觉岩寺庙距今已有1600多年的历史，步入【南天门】来一次与天庭的对话。游览【明珠宫】，大觉山夜明珠直径达1.81米，重达10.08吨，摩氏硬度为4～4.5，
                 <w:br/>
                 通体为翡翠绿色，
                 <w:br/>
                 圆滑而光润，直径、重量和价值远远高于之前在社会上出现过的夜明珠。夜明珠是一种在黑暗中，人眼能明视的、天然的、能自行发光的稀有宝石。经世界纪录认证机构为世界上最大的夜明珠（萤石球）！
                 <w:br/>
                 特别安排：体验全国首创且线路最长的悬崖动车（免费赠送体验，如遇悬崖动车检修或天气等不可抗力等因素无法乘坐，不做任何费用补偿），一路驰骋在海拔1200米高的崇山峻岭间，彻底解放双脚舒心游览观光，为您带来前所未有的观景体验，实现人与自然和谐共生。
                 <w:br/>
-                用餐：含早晚餐 
+                用餐：含早晚餐 
                 <w:br/>
                 住宿：大觉山国际度假酒店
                 <w:br/>
                 第四天：大觉山度假酒店--秘境大觉溪--田园风光真相乡村--中国面包之乡资溪面包品鉴----仙侠世界蝶栖谷--悬崖酒店--晚霞星空云海日出一网打尽
                 <w:br/>
                 早餐后
                 <w:br/>
                 游览：【大觉溪风光带】，置身纯净资溪大觉山下的大觉溪，仿佛走入了一幅绮丽的画境，清新的空气，湛蓝的天空，绿水欢歌、花海摇曳，处处是“小桥流水人家”的景象。沿着大觉溪绿道一路浏览，移步换景，目不暇接，错落有致的小楼、宽阔的休闲广场、
                 <w:br/>
                 整洁的农家小院、别致的亭台驿站……宛若明珠点缀于大觉溪间。
                 <w:br/>
                 前往：赴乌石真相风光带。
                 <w:br/>
                 参观：【面包大厦】，资溪县面包大厦是徐全龙先生自筹资金1.2亿元建设的面包文化产业园，总占地面积60亩，总建筑面积5万多平方米，是一个以面包培训学校建设为主体，配套建设四星级酒店的建筑，是由全国劳动模范、全国创业之星假日洒店、全龙动感影视城、资溪面包展览馆、
                 <w:br/>
                 DIY烘焙梦幻工厂、烘焙产品展示一条街的综合性项目。
                 <w:br/>
                 参观：【知青博物馆】感知岁月，体验文化，来一场知青文化之旅，重温激情燃烧的岁月，既是对历史的回味，又是对现实的品尝；既是寻找昔日青春记忆的线索，又是寄托当今情感的纽带。后乘车前往大华山
                 <w:br/>
                 晚上特别安排入住海拔千米-高山悬崖酒店，夜晚拉开窗帘即可感受满天繁星，悟宇宙之无穷！
                 <w:br/>
                 用餐：含早晚餐
                 <w:br/>
                 住宿：大华山悬崖蝶栖谷凯怡云居酒店
                 <w:br/>
                 第五天：蝶栖谷日出云海--赣州古浮桥--灶儿巷--韶关返回广州
                 <w:br/>
                 早餐后，可在酒店观景平台上观赏日出，站在窗边看太阳缓缓升起，放空身心！
                 <w:br/>
                 游览：北宋为防洪水用砖石修筑的全国保存最完整的 3664 米的现仅存的宋代文化孤品建春门---【古浮桥】（游览30 分钟）浮桥长约400米，连接贡江的两端，由100多只小舟板并束之以缆绳相连而成，始建于宋乾道年间（1163—1173），已有800多年历史，
                 <w:br/>
                 也是至今唯一保存完整的宋代浮桥！
                 <w:br/>
                 游览：抵达宋城赣州，必须要一览宋城美景，【灶儿巷】全长227.3米，巷道呈“S”型，保留在这条巷子里的主要有店铺、作坊、宾馆、钱庄、衙署、民居等。建筑风格也包括赣南客家建筑、赣中天井式建筑、徽州建筑以及西洋式建筑等流派，体现出城市建筑的多元性。
                 <w:br/>
                 后乘车前往韶关（导游在赣州结束行程，由师傅带领客人前往韶关），乘高铁返广州，结束愉快旅程！
                 <w:br/>
-                用餐：含早中餐                           
+                用餐：含早中餐                           
                 <w:br/>
                 住宿：温馨的家
                 <w:br/>
-                ==========================   行程结束   ==========================
+                ==========================   行程结束   ==========================
                 <w:br/>
                 本行程为参考旅游行程，旅行社有权根据各景区流量及酒店住宿情况调整行程游览顺序，但不影响原定标准及游览景点。
                 <w:br/>
                 备注：如遇特殊原因，不能安排指定选酒店时，我社有权安排同级别、同标准的其他酒店。住宿均是提供“自然双标间”
                 <w:br/>
                 能安排加床服务尽量安排，费用不退，不能安排则需补齐单房差，请提前和客人落实清楚。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1222,51 +1222,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>