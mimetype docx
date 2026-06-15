--- v0 (2026-01-01)
+++ v1 (2026-06-15)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">（假日）【全景•臻享大中原】陕西河南双飞6天 ▏兵马俑 ▏黄河壶口瀑布 ▏龙门石窟 ▏老君山 ▏地炕院 ▏永乐宫壁画 ▏西安博物院 ▏大唐不夜城 ▏（纯玩）行程单</w:t>
+        <w:t xml:space="preserve">（假日）【三省联游•臻享大中原】陕西河南双飞6天 ▏兵马俑 ▏黄河壶口瀑布 ▏龙门石窟 ▏老君山（送航拍） ▏地炕院 ▏长安十二时辰 ▏西安博物院 ▏大唐不夜城 ▏高家大院 （纯玩）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">DFY-202602G1</w:t>
+              <w:t xml:space="preserve">DFY-20260708G1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -168,51 +168,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">运城市</w:t>
+              <w:t xml:space="preserve">运城市-洛阳市-西安市</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -343,118 +343,114 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                以下时间仅供参考，寒假春节旺季，不接受指定航班，以实际名单通知出票为准，敬请谅解（如去程航班时间早于07:00，赠送白云机场住宿一晚）
-[...3 lines deleted...]
-                【回程】运城 → 广州｜CA4593（11:05-13:35）或CZ3922（12:25-15:00）
+                以下时间仅供参考，不接受指定航班，旅行社有权跟进航班时间调整游览顺序
+                <w:br/>
+                【去程】广州 → 运城｜CA4594（07:40-10:20）或者广州 → 运城 CZ3921/1700-1930
+                <w:br/>
+                【回程】运城 → 广州｜CA4593（11:05-13:35）运城 → 广州｜ CZ3922/2020-2305
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★【冰雪覆盖·银装素裹】远赴人间惊鸿宴，一睹人间盛世颜！冬天的老君山冰凌挂满枝头，山峦间一片洁白，宛如一幅绝美的画卷，快门按下即大片，一键占据朋友圈C位！
-[...15 lines deleted...]
-                ★【博物通史】千年古都的文化宝藏【西安博物院】每一件珍藏都讲述着千年古都的辉煌过往！
+                ★满16人升级2+1车！广东独立成团·6人铁发·纯玩0购物
+                <w:br/>
+                ★【千年佛光】中国四大石窟之一——【龙门石窟】绵延400年开凿的皇家石窟，一眼阅尽半部中国雕塑史
+                <w:br/>
+                ★【唐朝fashion show】唐朝盛世沉浸式主题体——【长安十二时辰】快门一按，朋友圈直接封神！
+                <w:br/>
+                ★【万里黄河第一瀑】中华母亲河——【黄河壶口瀑布】黄浪撞崖成雷，晋陕峡谷回荡《黄河大合唱》的天地交响。站在观瀑台，你不是游客，而是中华民族不屈血脉的见证者！
+                <w:br/>
+                ★【世界第八大奇迹】沉睡两千年的地下军团——【秦始皇陵兵马俑】8000陶佣栩栩如生，仿佛听见大秦战鼓自地心轰鸣，铁骑踏碎六国山河！此生若未亲临，怎敢言懂中国之魂？
+                <w:br/>
+                ★【人间仙境】八百里伏牛主峰——【老君山】金殿群悬于云海之上，十里画屏铺展天阶之间，步步登临，如入太上玄都！
+                <w:br/>
+                ★【人类穴居活化石】世界现存唯一的地下四合院——【地坑院】黄土高原最沉默的生存诗学。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -571,76 +567,76 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-运城-壶口
-[...1 lines deleted...]
-                根据航班时间，于指定的地点集中前往广州白云机场集中，送团人将为您办理登机手续！接团后，车赴壶口（约2.5小时），游览世界上唯一的金色瀑布【黄河壶口瀑布】（游览约2小时）（不含景区换乘车40元/人），黄河巨流至此，两岸苍山挟持，约束在狭窄的石谷中，山鸣谷应，声震数里，领略“天下黄河一壶收”的汹涌澎湃。在黄河边上齐唱一首《黄河大合唱》，回味中华民族不屈不饶的民族精神！前往【黄河夜市】（游玩约1.5小时），开启“运城citywalk”，在此自费品尝运城美食，开启烟火人间的味觉狂欢。
+                广州-运城
+                <w:br/>
+                广州白云机场乘机赴运城，车赴壶口（约2.5小时），游览世界上唯一的金色瀑布【黄河壶口瀑布】（约2小时），黄河巨流至此，两岸苍山挟持，约束在狭窄的石谷中，山鸣谷应，声震数里，领略“天下黄河一壶收”的汹涌澎湃，在黄河边上高唱一首《黄河大合唱》，回味中华儿女不屈不挠，保卫祖国的必胜信念，随后前往【黄河夜市】（约1.5小时），开启“运城citywalk”，在此自费品尝运城美食，开启烟火人间的味觉狂欢。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
                 景点：【黄河壶口瀑布】【黄河夜市】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：不含     午餐：团餐餐标40元/人     晚餐：不含   </w:t>
+              <w:t xml:space="preserve">早餐：不含餐     午餐：特色餐 黄河鱼庄     晚餐：不含餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">运城：美巢雅韵、美豪怡致或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -651,84 +647,84 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                运城-栾川-洛阳
-[...1 lines deleted...]
-                早餐后，车赴栾川（约3.5小时），参观国家AAAAA景区，八百里伏牛山主峰【老君山景区】（参观约5小时，景区内无法安排团餐，当天中餐自理，敬请谅解），老君山古号景室山。海拔2217米，山势雄伟，群峰竞秀，峰林洞涧，千姿百态。“天连五岳全雄晋，地接九州巍伏牛”。山顶道观历史悠久，道教文化源远流长，与武当山并称为“南北二顶”。【十里画屏】世界规模最大的花岗岩滑脱峰林地貌，这里既有山峰的刚，也有云雾的柔，让人惊心动魄，久久不能忘怀，是老君山的知名景观之一。【金顶道观群】走完十里画屏就到达金碧辉煌，大气磅薄的金顶，因其建成之时，金光耀目、恢宏无比，所以被称之为“金殿”。车赴洛阳（约2小时），【赠送价值120元/人夜游神都】入夜后的洛阳城，就成了盛世大唐，当夜色轻纱覆盖洛阳城，古都洛阳就换上了华丽的晚装，洛河两岸灯光璀璨如星河，漫步于此，仿佛穿越千年，与李白共醉，与武皇同游。
+                运城-老君山-洛阳
+                <w:br/>
+                酒店享用自助早餐，车赴栾川（约3小时），参观国家AAAAA景区，八百里伏牛山主峰【老君山】（约5小时，景区内无法安排团餐，当天中餐自理，敬请谅解），老君山古号景室山。海拔2217米，山势雄伟，群峰竞秀，峰林洞涧，千姿百态。“天连五岳全雄晋，地接九州巍伏牛”。山顶道观历史悠久，道教文化源远流长，与武当山并称为“南北二顶”。【十里画屏】世界规模最大的花岗岩滑脱峰林地貌，这里既有山峰的刚，也有云雾的柔，让人惊心动魄，久久不能忘怀，是老君山的知名景观之一。【金顶道观群】走完十里画屏就到达金碧辉煌，大气磅薄的金顶，因其建成之时，金光耀目、恢宏无比，所以被称之为“金殿”。车赴洛阳（约1.5小时），夜游洛阳城：【洛邑古城】被称为中原渡口，是体验洛阳文化的绝佳之地，【十字街夜市】全国十大美食街之一，【应天门广场】“唐宫夜宴”实景拍摄地。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、老君山参观期间，大部分台阶，切记观景不走路，走路不观景！
                 <w:br/>
                 2、中灵大索道或者云景索道（两个索道交替运行）！
                 <w:br/>
                 3、峰林索道往返80元/人，游览根据自己的身体情况自由选择！
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【老君山景区】
+                景点：【老君山】【洛邑古城】【应天门广场】【十字街夜市】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：不含     晚餐：特色餐特色餐牡丹宴   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：不含餐     晚餐：特色餐 媚娘宴   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">洛阳：太学府酒店、美豪怡致、或伊川智选假日或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -739,164 +735,166 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                洛阳-三门峡-华阴
-[...1 lines deleted...]
-                早餐后，参观世界文化遗产，中国最大的皇家石刻艺术宝库【龙门石窟】（参观约2小时，不含电瓶车往返20元/人），以伊河为界，分为西山和东山两部分，东山石窟多是唐代作品，而西山石窟开凿于北朝和隋唐时期，是龙门精华的部分，包括奉先寺的卢舍那佛像和古阳洞中的“龙门二十品”。赴三门峡（约2.5小时），参观世界文化遗产【陕州地炕院】（参观约1.5小时），作为一种古老而神奇的民居样式，地炕院蕴藏着丰富的文化，春节期间，陕州锣鼓书、绛州锣鼓、打铁花、大型社火、赶毛驴、踩高跷、财神拜年、猜灯谜等丰富的民俗文化活动将在这里精彩上演（民俗活动属于年味活动，具体时间以景区通告为准，敬请谅解），车赴华阴县（约1.5小时），入住酒店！
+                洛阳-三门峡-华阴县
+                <w:br/>
+                酒店享用自助早餐，游览世界文化遗产，中国最大的皇家石刻艺术宝库【龙门石窟】（约2小时），站在伊河两岸，仰望东西两山万尊佛像，你看到的不只是石头，而是一千五百年前，匠人用一生凿刻的信仰、美学与人间温度。作为中国三大石窟之首、世界文化遗产，龙门石窟拥有2345个窟龛、11万尊造像、2800余块碑刻——其中，卢舍那大佛的一抹微笑，被公认为“东方最美微笑”，连日本奈良大佛都以她为蓝本！ 车赴三门峡（约2小时），参观世界文化遗产【陕州地坑院】（约2小时），在豫西黄土塬上，藏着一座 “倒着建的房子”——没有屋顶，却能遮风挡雨；不见墙壁，却冬暖夏凉；全村住在地下，却烟火升腾千年。 距今已有4000余年历史，比四合院更早，比窑洞更巧，被德国人称为 “没有建筑师的建筑奇迹”！游览结束后车赴华阴县（约1.5小时），晚餐后入住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【龙门石窟】【陕州地炕院】
+                景点：【龙门石窟】【陕州地坑院】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐十碗席     晚餐：团餐餐标40元/人   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">华阴：麗致酒店、雅斯特酒店、华悦里或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：团餐，餐标40元/人     晚餐：团餐，餐标40元/人   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">华阴：美豪怡致、麗致酒店、艺龙瑞云、雅斯特酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 华阴-临潼-西安
                 <w:br/>
-                早餐后，车赴临潼（约1.5小时），参观位于骊山北麓的“世界第八大奇迹” 【兵马俑1、2、3号坑】（参观约3小时）。三个坑共约有2万多平方米，坑内共计有陶俑马近八千件，木制战车一百余乘和青铜兵器4万余件。根据考古判断，这几座从葬坑象征着始皇生前的宿卫军守卫着陵园。独家赠送价值298元/人《大秦帝王铁鹰锐士》（含表演+秦俑手工制作+秦弓体验+真人AI变装）通过自己动手体验，进一步了解修复兵马俑背后的奥秘，学习工匠智慧，增强文物保护意识，通过A1体验，带你沉浸式穿越，走进秦始皇统一六国的壮烈历程，车赴西安，打卡【大唐不夜城新春灯会】（约2小时）（新春灯会属于年味活动，具体时间以景区通告为准，敬请谅解），看盛唐天街花灯万盏，梦回大唐盛世，感受盛唐天街的年味。耗资50亿打造的新唐人街，整条街以大唐群英谱，贞观之治，武后行从，霓裳羽衣，雁塔题目，开元盛世等大型文化群雕贯穿其中，还有专门为这条街打造的璀璨绚烂的景观灯，结合周围恢弘大气的精致仿唐建筑群宛如梦回盛唐。
+                酒店享用自助早餐，车赴临潼（约1.5小时），参观位于骊山北麓的“世界第八大奇迹” 【兵马俑1、2、3号坑】（参观约3小时）。三个坑共约有2万多平方米，坑内共计有陶俑马近八千件，木制战车一百余乘和青铜兵器4万余件。根据考古判断，这几座从葬坑象征着始皇生前的宿卫军守卫着陵园。赠送价值【188元/人大秦帝国秦陵秘境】主题体验区，亲手DIY秦佣、秦弓体验（约40分钟）通过自己动手体验，进一步了解修复兵马俑背后的奥秘，学习工匠智慧，增强文物保护意识，通过AI体验，带你沉浸式穿越，走进秦始皇统一六国的壮烈历程。
+                <w:br/>
+                车赴西安（约1小时），打卡全国首个唐风沉浸式文化地标【长安十二时辰】（约3小时）， 以爆款IP《长安十二时辰》为蓝本，1:1复刻上元节长安西市盛景。青石板路、望楼鼓声、胡商驼队、仕女巡游……一步入街，便穿越回开元盛世的烟火人间。夜游【大唐不夜城】（约2小时），耗资50亿打造的新唐人街，整条街以大唐群英谱，贞观之治，武后行从，霓裳羽衣，雁塔题目，开元盛世等大型文化群雕贯穿其中，还有专门为这条街打造的璀璨绚烂的景观灯，结合周围恢弘大气的精致仿唐建筑群宛如梦回盛唐。
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1、兵马俑电瓶车不含，单程 5 元/人，乘坐约 5 分钟，如不坐电瓶车需要步行 10 分钟左右；非必须产生项目，请根据自身情况选择。
                 <w:br/>
                 2、兵马俑景区内设有景区购物场所，可自由进出，属景区自身行为，非我社安排，请您谨慎消费！
                 <w:br/>
                 3、为保证讲解质量，兵马俑景区规定必须统一由景区讲解员进行讲解，讲解员为景区统一调配，如遇旺季人多讲解员不够或团队人数较少，可能会出现拼团讲解的情况，敬请谅解。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【兵马俑1、2、3号坑】【大唐不夜城新春灯会】
+                景点：【兵马俑1、2、3号坑】【大唐不夜城】【大秦帝国秦陵秘境】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：团餐餐标40元/人     晚餐：不含   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐涮涮火锅     晚餐：不含晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">西安：港务区智选、高新南智选或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -909,78 +907,90 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 西安-运城
                 <w:br/>
-                酒店早餐后，参观【西安博物院】（约1小时），又名“小雁塔”，馆内珍藏丰富，各类文物琳琅满目，每一件都讲述着古都西安的辉煌过往。畅游西安最具人气的【钟鼓楼广场+北院门仿古步行街】（约1.5小时），在具有民族特色的回民小吃街自费品尝美食。车赴运城（约2.5小时），参观【永乐宫】（约2小时），永乐宫宫殿内部的墙壁上，布满了精心绘制的壁画，其艺术价值之高，数量之多，实属世上罕见。分布在宫内三清殿、龙虎殿、纯阳殿和重阳殿的1000平方米（包括拱眼壁画）精美壁画，题材丰富，笔法高超，其艺术水平堪与敦煌壁画相媲美，为我国绘画史上的杰作，是世界美术史上一颗瑰丽的明珠。
+                酒店享用自助早餐，前往参观【大慈恩寺-大雁塔】听千年科举回响，触摸白居易“雁塔题名”的少年意气，赴一场少年立志之约（约2小时）大雁塔由高僧玄奘亲自主持修建，既是佛教圣地，更是中华文明开放与求知精神的象征。
+                <w:br/>
+                唐代新科进士及第后，齐聚塔下题名留念，白居易27岁中举，挥毫写下：“慈恩塔下题名处，十七人中最少年。”今日少年立于塔前，触摸碑文，仿佛听见千年前那声意气风发的回响。
+                <w:br/>
+                游览国家一级博物馆【西安博物院】“馆+塔+园”一体的唐风文化绿洲（约2小时）
+                <w:br/>
+                坐落于千年古刹荐福寺旁，小雁塔静立庭院中央，园林曲径通幽，展馆现代雅致。这里聚焦长安城的市井烟火、百姓日常与丝路百态，是十三朝古都最亲切、最鲜活的打开方式。
+                <w:br/>
+                唐代三彩腾空马：蓝釉飞驰，见证丝路胡商疾驰长安；长安城108坊沙盘：亲手指出大雁塔、西市、皇城位置，建立真实历史坐标。
+                <w:br/>
+                前往西安市中心，游览【高家大院】（约1小时），这座有着300多年历史的宅院不止是清朝榜眼高岳崧的府邸，更是国家级非遗“华县皮影”的重要展演地。特别安排赏非物质文化遗产【皮影戏】雕花窗棂下，老艺人十指翻飞，牛皮人偶在幕布后腾云驾雾、刀光剑影，一盏灯、一张皮、一出戏，演尽千年忠义与悲欢。
+                <w:br/>
+                打卡西安必游地标【钟鼓楼广场+北院门仿古步行街】开启西安citywalk（约1.5小时），在具有民族特色的回民小吃街自费品尝美食：【网红蛋菜夹馍】、没有翅膀却能带你味蕾飞翔的【羊肉泡馍】、回坊必打卡的【花奶奶酸梅汤】、念念不忘必有回响的【石家包子】等等
                 <w:br/>
                 【温馨提示】
                 <w:br/>
-                1、西安博物院免费不免票，需提前预约。不能保证预约成功，如遇闭馆或预约不成功，则改为赠送：临潼博物馆/陕西历史博物馆秦汉馆，以实际预约为准，旅行社不另作赔偿，敬请谅解。
+                西安博物院免费不免票，需提前预约。暑假旺季，不能保证预约成功，如遇闭馆或预约不成功，则改为参观：西安考古博物馆/陕博秦汉馆/西安事变纪念馆，以实际预约为准，旅行社不另作赔偿，敬请谅解。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【西安博物院】【钟鼓楼广场+北院门仿古步行街】【永乐宫】
+                景点：【大慈恩寺-大雁塔】【西安博物院】【高家大院】【钟鼓楼广场+北院门仿古步行街】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：不含     晚餐：团餐餐标40元/人   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：不含餐     晚餐：团餐餐标40元/人   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">运城：美巢雅韵、美豪怡致或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1105,65 +1115,65 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.大交通：含往返机票经济舱（机票一经开出，不得更改、不得签转、不得退票）
-[...3 lines deleted...]
-                3.用餐：含5早6正，正餐餐标40元/人/正，行程内所有正餐均为团队用餐，若游客放弃用餐，恕不另行退费，请游客谅解。人数增减时，菜量相应增减，但维持餐标不变！餐饮风味、用餐条件与当地饮食有一定的差异，大家应有心理准备。
+                1.大交通：含往返机票经济舱（团队机票将统一出票，如遇政府或航空公司政策性调整燃油税费，在未出票的情况下将进行多退少补，敬请谅解。机票一经出，不得更改、不得签转、不得退票。）
+                <w:br/>
+                2.住宿：全程 入住豪华酒店标准双人间。每成人每晚一个床位，若出现单男单女， 没有三人间或者加床，客人需补单房差入住双标间，如参考酒店不能入住的情况下，调整入住不低于以上行程中参考备选酒店的质量标准；小孩不占床含半价早餐，超高自理！
+                <w:br/>
+                3.用餐：含5早6正餐，正餐餐标40元/人/正，小孩含半价正餐！不含酒水，行程内所有正餐均为团队用餐，若游客放弃用餐，恕不另行退费，请游客谅解。人数增减时，菜量相应增减，但维持餐标不变！餐饮风味、用餐条件与当地饮食有一定的差异，大家应有心理准备。
                 <w:br/>
                 4.门票：含行程中景点首道大门票，不含园中园门票。因个人原因自愿放弃景点参观，将不退还门票费用；在不影响旅游景点的情况下，我司有权对进出港口和旅游景点顺序进行调整，恕不另行通知（长者和学生优惠请携带相关有效证件与当地导游协商退现，门店不办理退门票费用）！
                 <w:br/>
                 5.导游：当地持证专业中文导游！
                 <w:br/>
-                6.交通：陕西省当地旅游空调大巴，9-55座旅游车，根据人数安排车型。
-[...3 lines deleted...]
-                8.其他：每天每人赠送一瓶矿泉水，华山赠送登山手套！
+                6.交通：河南陕西当地旅游空调大巴，9-55座旅游车，根据人数安排车型。
+                <w:br/>
+                7.儿童：全价餐、占车位、导游服务费、 含半价早餐，不占床，含半价门票,超高需当地补门票差价。
+                <w:br/>
+                8.其他：每天每人赠送一瓶矿泉水
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1406,102 +1416,102 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">《西安千古情》或《驼铃传奇》</w:t>
+              <w:t xml:space="preserve">《西安千古情》或《驼铃传奇》（自愿消费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">含门票导游服务费车费</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">298 分钟</w:t>
+              <w:t xml:space="preserve">70 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 70.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 298.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1528,103 +1538,106 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
-[...21 lines deleted...]
-                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                本产品供应商为：陕西大飞鹰国际旅行社有限公司，许可证号：L－SNX00857，质检电话：020-83371233。此团10人成团，为保证游客如期出发，我社将与其他旅行社共同委托陕西大飞鹰国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由陕西大飞鹰国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                <w:br/>
+                1、此团6人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由陕西大飞鹰国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、陕西+河南+山西地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：陕西+河南+山西地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
-                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以下旅游者单独报名出游，敬请谅解。
-[...1 lines deleted...]
-                2）70-75 周岁人群需提交三甲医院的体检报告且有 70 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
                 3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
-                11、根据最高人民法院的相关文件，“失信被执行人名单”、“被限制消费人员”会被限制乘坐火车、飞机、出入境等。请游客报团前一定要自行查询本人或同行人是否为“失信被执行人名单”或“被限制消费人员”（查询网站如下：http://zxgk.court.gov.cn/ 。因游客被列为“失信被执行人名单”或“被限制消费人员”所产生的包括但不限于机票、房费、车费、导服费用等实际损失，由游客自行承担。
-[...3 lines deleted...]
-                13、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1858,51 +1871,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-01-01</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-15</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>