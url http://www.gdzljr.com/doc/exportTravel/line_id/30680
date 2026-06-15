--- v0 (2025-10-18)
+++ v1 (2026-06-15)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【热销•大美陕西】双飞5天 | 兵马俑 | 回民街 |古观音禅寺千年银杏| 大唐不夜城 | 西岳华山 | 西安博物院 | 壶口瀑布 | 枣园（纯玩）行程单</w:t>
+        <w:t xml:space="preserve">（假日）【陕晋大环线•传奇陕晋 】山西陕西双飞6天丨秦始皇陵兵马俑丨波浪谷丨雨岔大峡谷丨大唐不夜城丨云丘山丨黄河壶口瀑布丨小西天（纯玩）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">（假日）DFY-202503A3</w:t>
+              <w:t xml:space="preserve">DFY-20260708A2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -168,96 +168,96 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">西安市</w:t>
+              <w:t xml:space="preserve">山西省-陕西省</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程天数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">5</w:t>
+              <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">去程交通</w:t>
             </w:r>
           </w:p>
@@ -343,116 +343,118 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                去程：广州-西安CZ3201/0720-1000
-[...3 lines deleted...]
-                （具体航班时间以实际出票为准）
+                【航班早知道】全景大环线，不走回头路！
+                <w:br/>
+                【去程】广州 → 运城｜CA4594（07:10-09:40）
+                <w:br/>
+                【回程】运城 → 广州｜CA4593（10:25-12:55）
+                <w:br/>
+                （具体航班时间以实际出票为准，可能会调成下午机去，晚机回，旅行社有权根据航班时间调整游览顺序）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★【威武之师】走近世界第八大奇迹【秦始皇兵马俑】探秘沉睡两千多年的最强特种兵！
-[...13 lines deleted...]
-                ★【博物通史】一馆藏千年【西安博物院】从汉唐陶佣到丝路珍宝，触摸古都文化脉搏！
+                ★【地球上的火星地貌】打卡《国家地理》同款火星秘境——【波浪谷】赤红砂岩如凝固的巨浪！
+                <w:br/>
+                ★【活着的黄土文明】黄土高原上保存最完整的原生态古民居【云丘山景区】夏季均温22℃，是天然避暑胜地！
+                <w:br/>
+                ★【世界第八大奇迹】沉睡两千年的地下军团——【秦始皇兵马俑】静默的军阵之下仿佛听见大秦战鼓轰鸣！
+                <w:br/>
+                ★【万里黄河第一瀑】中华母亲河——【黄河壶口瀑布】亲眼见证“黄河在咆哮”的壮观景象！
+                <w:br/>
+                ★【中国革命精神坐标】走进【枣园&amp;杨家岭】宝塔山下，延河水畔，窑洞灯火照亮民族前路！
+                <w:br/>
+                ★【黄土高原光影奇观】被《国家地理杂志》赞为中国最美的狭缝峡谷——【雨岔大峡谷】可媲美美国羚羊谷！
+                <w:br/>
+                ★【老祖宗的极繁美学】跟着《黑神话悟空》打卡东方巴洛克【隰县小西天】悬浮于尘世之上的艺术圣殿！
+                <w:br/>
+                ★【国宝物语】一扇通往大唐长安的时光之门——【西安博物院】3000珍宝讲述着：何以长安？何以中国？
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -569,439 +571,507 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-西安咸阳机场-西安市区
-[...9 lines deleted...]
-                2、西安博物院免费不免票，需提前预约。不能保证预约成功，如遇闭馆或预约不成功，则改为：西安考古博物馆/陕西历史博物馆秦汉馆/西安事变纪念馆，以实际预约为准，旅行社不另作赔偿，敬请谅解。
+                广州-运城-云丘山-壶口
+                <w:br/>
+                根据航班时间，于指定时间在广州白云机场集中，送团人将为您办理登机手续，搭乘航班飞赴运城
+                <w:br/>
+                导游接团后，车赴云丘山（约1.5小时），参观“河汾第一名胜”【云丘山】（约2小时），这里历史文化积淀博大精深，上古时期，是稷王教民稼穑的农耕文化始发地。参观千年古村，活着的黄土文明【塔尔坡古村】2000年历史的窑洞依山而建，石磨、油坊、老戏台仍在呼吸。孩子踩着青石板，听非遗匠人讲述“先有塔尔坡，后有云丘山”的古老传说！还可自费参观世界三大冰洞奇观【万年冰洞群】（不含门票120+电瓶车套票10元/人，非必须，如需参观敬请自理）全球罕见的超大规模喀斯特冰洞，即使盛夏40℃，洞内依然恒温0℃左右，冰柱垂挂、冰瀑凝固、冰花绽放，宛如闯入地下水晶宫。车赴壶口（约2小时），晚餐后入住酒店！
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
-                景点：【古观音禅寺】【西安博物院】【永兴坊】【大唐不夜城】
+                景点：【云丘山】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">西安：中洲国际、智选假日、宜尚、凯里亚德、H酒店、西城智选、维也纳或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">早餐：不含餐     午餐：团队餐，餐标40元/人     晚餐：特色餐黄河鱼庄   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">壶口：七月轩、学苑宾馆、壶口瀑布大酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                西安-壶口-延安
-[...1 lines deleted...]
-                酒店早餐后，车赴宜川（约3小时），游览世界上唯一的金色瀑布【壶口瀑布】（游览约2小时），黄河巨流至此，两岸苍山挟持，约束在狭窄的石谷中，山鸣谷应，声震数里，领略“天下黄河一壶收”的汹涌澎湃。车赴延安，途中路过延安精神的发源地南泥湾短暂停留，于【南泥湾党徽广场】拍照留念（短暂停留约30分钟），南泥湾精神是延安精神的重要构成‘自己动手、丰衣足食’，激励着我们一代又一代的中华儿女。打卡重现北宋延州历史风貌的【金延安】（游览约1小时），以老延安为摹本重现历史场景，穿过曾经激情燃烧的革命岁月，让人仿佛置身于千年前的北宋延州府边塞小城，穿越时空走进当年无数热血青年向往的老延安，领略黄土文化，感受古老延安！
+                壶口-隰县-延安
+                <w:br/>
+                早餐后，参观世界上唯一的金色瀑布【黄河壶口瀑布】（约2小时）千里黄河一壶收，万钧怒涛震九州
+                <w:br/>
+                站在晋陕大峡谷之畔，看黄河水奔涌如金龙腾跃，从30米宽骤缩至不足10米，飞泻20余米深潭——水雾升腾，雷声贯耳，彩虹常现，这是地球上唯一呈现金色的瀑布，更是中华民族精神的咆哮图腾！
+                <w:br/>
+                车赴隰县（约2.5小时），游览中国佛教“西方圣境”之地—【隰县小西天】（约 2 小时），原名千佛庵。一看明版善本藏经；二看彩色悬塑艺术：全堂彩塑是我国少见的彩塑艺术群塑；三看小西天楹联“果有因因有果，有果有因，种甚因结甚果；心即佛佛即心，即心即佛，欲求佛先求心”，车赴延安，打卡重现北宋延州历史风貌的【金延安圣地河谷】由万达集团打造的大型红色主题情景式街区，重现北宋延州历史风貌，穿越时空走进当年无数热血青年向往的老延安，领略黄土文化，感受古老延安！
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【黄河壶口瀑布】【南泥湾党徽广场】【金延安】
+                景点：【黄河壶口瀑布】【隰县小西天】【金延安圣地河谷】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">延安：欢顺酒店、丽恒酒店、金鑫酒店、弘泽酒店、鸿禧南苑或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：团餐,餐标40元/人     晚餐：不含餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">延安：圣都酒店、金岳酒店、欢顺酒店、御澜华廷或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                延安-西安
-[...1 lines deleted...]
-                酒店早餐后，游览【延安革命纪念馆】（参观约1小时），这个是中国革命的摇篮，站在展厅中，静静聆听讲解员的讲解，感受那个战火纷飞的年代，一定会热泪盈眶，游览【杨家岭】（参观约1小时）毛主席等老一辈中央领导人在延安居住的一个地方，游览【枣园】（参观约1小时）中共中央在这里领导和开展了轰轰烈烈的大生产运动和延安整风运动。车赴西安（约3.5小时），漫步于【钟鼓楼广场+北院门仿古步行街】（约1小时），在具有民族特色的回民小吃街自费品尝美食，自由活动后入住酒店！
+                延安-靖边-延安
+                <w:br/>
+                早餐后，车赴靖边（约2小时），游览【靖边波浪谷】（约3小时，为保证充足游览时间，景区内无法安排中餐，请自备干粮，敬请谅解！），是陕西规模最大的一个丹霞地貌景地，主要形成于距今9600万年前的白垩纪时期，这里的红色砂岩在风雨剥蚀下呈现出千奇百怪的姿态和色彩，在不同角度、时间都会呈现不同的景象。正因如此也吸引了世界各地的摄影大咖目光。独家安排：「火星登陆」宇航服体验，站在《国家地理》认证的“中国火星地貌”让孩子当一回“小小航天员”。走进中共七大会议旧址【杨家岭革命旧址】（约1小时），1945年，中共七大在杨家岭中央大礼堂庄严召开，“毛泽东思想”被正式确立为党的指导思想——从此，中国革命有了统一的灵魂与方向。走进1940年代的中共中央书记处驻地【枣园革命旧址】（约1小时），青砖窑洞朴素无华，却诞生了《为人民服务》《论联合政府》等改变中国命运的篇章，这里没有硝烟，却决定战争胜负。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【延安革命纪念馆】【杨家岭】【枣园】【钟鼓楼广场+北院门仿古步行街】
+                景点：【靖边波浪谷】【杨家岭】【枣园】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">西安：西城智选、智选假日、锦苑富润、民幸精品、中洲国际、凯里亚德或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：不含午餐     晚餐：团餐，餐标40元/人   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">延安：圣都酒店、金岳酒店、欢顺酒店、御澜华廷或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                西安-华山
-[...13 lines deleted...]
-                2、因职业自身的身体承受能力，导游只带客人乘索道登上华山，简单讲解并交代注意事项后，游客在山上自由活动，导游在山下约定的时间、地点等候集合，不陪爬山。
+                延安-甘泉-西安
+                <w:br/>
+                酒店早餐后，走进国家地理杂志推荐的“黄土高原自然的地缝奇观”【雨岔大峡谷】（游览约4小时），光与岩的魔法剧场，当阳光穿过狭窄岩缝，倾泻在朱红砂岩壁上，整个峡谷瞬间被点燃——金红交织，流光溢彩，宛如大地裂开一道通往异世界的门。 游客们惊呼：“这里像火星！像外星！”其实，这是2亿年水流雕琢的地质诗篇。车赴西安（约4小时），夜游【大唐不夜城】（约1.5小时），整条街以大唐群英谱，贞观之治，武后行从，霓裳羽衣，雁塔题目，开元盛世等大型文化群雕贯穿其中，还有专门为这条街打造的璀璨绚烂的景观灯，结合周围恢弘大气的精致仿唐建筑群宛如梦回盛唐。候集合，不陪爬山。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【西岳华山】
+                景点：【甘泉大峡谷】【大唐不夜城】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：英雄宴   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">华山：华山客栈、华山华悦里、华山白玉兰、华鑫国际或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：团餐，餐标40元/人     晚餐：不含晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">西安：高新南智选、浐灞智选、港务区智选、港湾假日酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                华山-临潼-广州
-[...1 lines deleted...]
-                酒店早餐后，车赴临潼（约1.5小时），参观“世界第八大奇迹”【秦始皇帝陵博物院】（游览约2.5小时）。景区包含兵马俑1、2、3号坑，兵马俑坑的规模宏大，三个坑共约有2万多平方米，坑内共计有陶俑马近八千件，木制战车一百余乘和青铜兵器4万余件。根据考古判断，这几座从葬坑象征着始皇生前的宿卫军守卫着陵园，而三座坑是按兵法布阵的，其中三号坑是总指挥部统帅三军。独家赠送：价值188元/人《XR探秘沉睡的帝陵》享穿越时空的历史探秘，亲身体验帝王陵寝的神秘与壮观！送团乘机返广州，结束愉快旅行！
+                西安-临潼-运城
+                <w:br/>
+                酒店早餐后，参观【西安博物院】（约1.5小时），又名“小雁塔”，馆内珍藏丰富，各类文物琳琅满目，每一件都讲述着古都西安的辉煌过往。青铜器的厚重、陶俑的生动、瓷器的温润、金银器的华丽、书画的墨香……无不散发着古文化的独特魅力。漫步于【钟鼓楼广场+北院门仿古步行街】（约1.5小时），在具有民族特色的回民小吃街自费品尝美食【网红蛋菜夹馍】、没有翅膀却能带你味蕾飞翔的【羊肉泡馍】、回坊必打卡的【花奶奶酸梅汤】、念念不忘必有回响的【石家包子】，车赴临潼（约1小时），参观“世界第八大奇迹”【秦始皇帝陵博物院】（游览约2.5小时）。景区包含兵马俑1、2、3号坑，兵马俑坑的规模宏大，三个坑共约有2万多平方米，坑内共计有陶俑马近八千件，木制战车一百余乘和青铜兵器4万余件。根据考古判断，这几座从葬坑象征着始皇生前的宿卫军守卫着陵园，而三座坑是按兵法布阵的，其中三号坑是总指挥部统帅三军。车赴运城（约1.5小时），晚餐后入住酒店！
                 <w:br/>
                 【温馨提示】
                 <w:br/>
-                1、兵马俑景区内设有景区购物场所，可自由进出，属景区自身行为，非我社安排，请您谨慎消费！
-[...1 lines deleted...]
-                2、为保证讲解质量，兵马俑景区规定必须统一由景区讲解员进行讲解，讲解员为景区统一调配，如遇旺季人多讲解员不够或团队人数较少，可能会出现拼团讲解的情况，敬请谅解。
+                1、兵马俑电瓶车不含，单程 5 元/人，乘坐约 5 分钟，如不坐电瓶车需要步行 10 分钟左右；非必须产生项目，请根据自身情况选择。
+                <w:br/>
+                2、兵马俑景区内设有景区购物场所，可自由进出，属景区自身行为，非我社安排，请您谨慎消费！
+                <w:br/>
+                3、为保证讲解质量，兵马俑景区规定必须统一由景区讲解员进行讲解，讲解员为景区统一调配，如遇旺季人多讲解员不够或团队人数较少，可能会出现拼团讲解的情况，敬请谅解。
+                <w:br/>
+                4、西安博物院逢周二闭馆，免费不免票，需提前预约。如遇闭馆或预约不成功，则改为参观：西安事变纪念馆/陕历博分馆之秦汉馆，以实际预约为准，旅行社不另作赔偿，敬请谅解。
+                <w:br/>
+                交通：汽车
+                <w:br/>
+                景点：【西安博物院】【钟鼓楼广场+北院门仿古步行街】【秦始皇帝陵博物院】
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：不含午餐     晚餐：特色餐晋南家宴   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">运城：美巢雅韵酒店、美豪怡致或同级</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                运城-广州
+                <w:br/>
+                早餐后，游览【运城盐湖】（乘旅游大巴环湖一周，约30分钟），途中路过【观景台】短暂停留，拍照留念，这里是世界三大硫酸钠型内陆盐湖之一。由于其盐含量类似中东的“死海”，人在水中可以漂浮不沉，故被誉为“中国死海”。结束后根据航班时间前往机场。送团乘机返广州，结束愉快旅程！
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
-                景点：【秦始皇帝陵博物院】
-                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：秦王宴     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">温馨的家</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：不含午餐     晚餐：不含晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1033,61 +1103,61 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.大交通：含往返机票经济舱（机票一经开出，不得更改、不得签转、不得退票）
                 <w:br/>
                 2.住宿：全程入住豪华酒店标准双人房。每成人每晚一个床位，若出现单男单女， 没有三人间或者加床，客人需补单房差入住双标间，如参考酒店不能入住的情况下，调整入住不低于以上行程中参考备选酒店的质量标准。
                 <w:br/>
-                3.用餐：含4早6正，正餐餐标30元/人/正，行程内所有正餐均为团队用餐，若游客放弃用餐，恕不另行退费，请游客谅解。人数增减时，菜量相应增减，但维持餐标不变！餐饮风味、用餐条件与当地饮食有一定的差异，大家应有心理准备。
+                3.用餐：含5早6正，正餐餐标40元/人/正，行程内所有正餐均为团队用餐，若游客放弃用餐，恕不另行退费，请游客谅解。人数增减时，菜量相应增减，但维持餐标不变！餐饮风味、用餐条件与当地饮食有一定的差异，大家应有心理准备。
                 <w:br/>
                 4.门票：含行程中景点首道大门票，不含园中园门票。因个人原因自愿放弃景点参观，将不退还门票费用；在不影响旅游景点的情况下，我司有权对进出港口和旅游景点顺序进行调整，恕不另行通知（长者和学生优惠请携带相关有效证件与当地导游协商退现，门店不办理退门票费用）！
                 <w:br/>
                 5.导游：当地持证专业中文导游！
                 <w:br/>
                 6.交通：陕西省当地旅游空调大巴，9-55座旅游车，根据人数安排车型。
                 <w:br/>
                 7.儿童：半价餐、占车位、导游服务费、 含半价早餐，不占床，含半价门票,超高需当地补门票差价。
                 <w:br/>
-                8.其他：每天每人赠送一瓶矿泉水，华山赠送登山手套！
+                8.其他：每天每人赠送一瓶矿泉水！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1248,197 +1318,210 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">景区交通+耳麦（必消）</w:t>
+              <w:t xml:space="preserve">景区交通+耳麦</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                山水景观必消环保车费用（当地现付给导游）
-[...1 lines deleted...]
-                壶口瀑布电瓶车40+华山索道及往返景交车（详见行程第四天备注的温馨提示：190/280/360，以上方式三选一）
+                必消景区交通（当地现付给导游）
+                <w:br/>
+                壶口瀑布往返电瓶车16+甘泉雨岔大峡谷70+云丘山换乘车20
+                <w:br/>
+                <w:br/>
+                自愿消费景区交通
+                <w:br/>
+                自费项目：
+                <w:br/>
+                云丘山万年冰洞+景交套票130元 波浪谷玻璃桥50元 扶梯15元
+                <w:br/>
+                枣园+杨家岭30元 兵马俑耳麦+电瓶车25元 西安博物院耳麦30
+                <w:br/>
+                小西天耳麦20元
+                <w:br/>
+                备注：以上项目非必须，可根据自身体力自愿自费，敬请谅解！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 400.00</w:t>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">《西安千古情》或《驼铃传奇》</w:t>
+              <w:t xml:space="preserve">《西安千古情》或《驼铃传奇》（自愿消费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">含门票导游服务费车费</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">298 分钟</w:t>
+              <w:t xml:space="preserve">70 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 70.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 298.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">《再回延安》或《延安保育院》</w:t>
+              <w:t xml:space="preserve">《再回延安》或《延安保育院》（自愿消费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">含门票导游服务费车费</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
@@ -1446,121 +1529,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">70 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 238.00</w:t>
-            </w:r>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">¥(人民币) 75.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1587,103 +1599,106 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
-[...21 lines deleted...]
-                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                本产品供应商为：陕西大飞鹰国际旅行社有限公司，许可证号：L－SNX00857，质检电话：020-83371233。此团10人成团，为保证游客如期出发，我社将与其他旅行社共同委托陕西大飞鹰国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由陕西大飞鹰国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                <w:br/>
+                1、此团6人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由陕西大飞鹰国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、陕西地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：陕西地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
-                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以下旅游者单独报名出游，敬请谅解。
-[...1 lines deleted...]
-                2）70-75 周岁人群需提交三甲医院的体检报告且有 70 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
                 3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
-                11、根据最高人民法院的相关文件，“失信被执行人名单”、“被限制消费人员”会被限制乘坐火车、飞机、出入境等。请游客报团前一定要自行查询本人或同行人是否为“失信被执行人名单”或“被限制消费人员”（查询网站如下：http://zxgk.court.gov.cn/ 。因游客被列为“失信被执行人名单”或“被限制消费人员”所产生的包括但不限于机票、房费、车费、导服费用等实际损失，由游客自行承担。
-[...3 lines deleted...]
-                13、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1966,51 +1981,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-10-18</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-15</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>