--- v0 (2025-11-16)
+++ v1 (2026-04-02)
@@ -392,73 +392,75 @@
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★出行航班：指定南航航-早对晚，海口进三亚出 玩足4个白天
                 <w:br/>
                 ★信心保障：广东自组成团，拒绝全国大散拼、0购物、品质保障
                 <w:br/>
-                ★舒心住宿：入住三亚2晚3钻度假酒店+升级一晚海花岛5钻欧堡酒店
-[...1 lines deleted...]
-                ★精华景点：
+                ★舒心住宿：入住三亚2晚4钻度假酒店+一晚海花岛5钻欧堡酒店
+                <w:br/>
+                ★精华景点：                         
                 <w:br/>
                 海花岛：是汇聚数百位国内外建筑大师，斥资千亿重构世界文化旅游版图。
                 <w:br/>
-                亚龙湾玫瑰谷：亚洲最大的玫瑰主题公园，邂逅莫奈的花园般精彩纷呈。
-                <w:br/>
                 海花岛灯光秀：惊艳众人！全球顶级文旅打卡圣地不容过错 
                 <w:br/>
                 南山文化苑5A景区：在世界最大的108米高的海上观音前感受佛光普照
                 <w:br/>
                 天涯海角：有情人终成眷属的浪漫开端，相爱相守的契约之地
                 <w:br/>
                 槟榔谷：海南省游客满意十佳景区及十大最佳特色魅力旅游风景区之一
                 <w:br/>
                 游艇出海：享海上欢乐、体验一次满足对海岛度假的奢华畅想
                 <w:br/>
                 西岛：全称西瑁洲岛，坐落在中国唯一的热带滨海城市三亚市三亚湾海域，是海南第二大岛
                 <w:br/>
+                中服免税店：主营免税商品，拥有市内、离岛等多种类型免税店
+                <w:br/>
                 ★豪华赠送：
                 <w:br/>
-                1.128元/人直升机，体验最时尚、最流行、高逼格网红打卡项目
+                直升机体验：128元/人体验最时尚、最流行、高逼格网红打卡项目
+                <w:br/>
+                海花岛五国温泉：汇聚世界温泉文化精华，于五国异域风情中尽享休闲温泉时光
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10500" w:type="dxa"/>
@@ -493,122 +495,96 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 第一天：广州—海口—儋州海花岛
                 <w:br/>
                 早餐：自理         午餐：团队餐30          晚餐：自理                                  住：海花岛欧堡酒店
                 <w:br/>
-                广州早机飞往海口（具体航班信息请见出团通知书）。航班抵美兰机场，接机后前往前往目前最热门海南【海花岛】这里是汇聚数百位国内外建筑大师，斥资千亿重构世界文化旅游版图。总占地面积约8平方公里，拥有得天独厚的地理优势与生态环境，
-[...1 lines deleted...]
-                汇聚了全球28大热门旅游业态，倾力打造集主题乐园、度假酒店、购物美食、会议会展、滨海娱乐、文化演艺等于一体的一站式国际化度假目的地。
+                广州早机飞往海口（具体航班信息请见出团通知书）。航班抵美兰机场，接机后前往前往目前最热门海南【海花岛】这里是汇聚数百位国内外建筑大师，斥资千亿重构世界文化旅游版图。总占地面积约8平方公里，拥有得天独厚的地理优势与生态环境，汇聚了全球28大热门旅游业态，倾力打造集主题乐园、度假酒店、购物美食、会议会展、滨海娱乐、文化演艺等于一体的一站式国际化度假目的地。赠送【五国温泉城】；(此项目与酒店房间打包销售，1间房2张票，不用不退，如单订温泉票128元/人，赠送日期12月12日-1月31日)，海花岛五国温泉城是荟萃世界沐浴文化精华的温泉度假胜地，设有泰式温泉馆、日式温泉馆、意式温泉馆、土耳其式温泉馆、芬兰式温泉馆及飘香温泉湾六大温泉区。温泉城源自海底深层品质纯正的碱性温泉，拥有120多个功能各异的特温泉池，50余间养生SPA房，20余栋温泉特色汤屋，让您舒享休闲养生时光。门票含意大利馆室内外 、日本馆室外以及飘香温泉湾，所有温泉功能浴（二销项目自理），免费提供浴巾，免费茶饮；
                 <w:br/>
                 下午：在这里，你可以自由打卡：
                 <w:br/>
                 1.【中央公园】，这里有观光塔、风情大草坪、儿童游乐天地等主题区域
                 <w:br/>
                 2.【婚礼庄园】，这里有9栋浪漫典雅的主题婚礼殿堂及欧风大草坪，可以在这里自由拍摄欧式殿堂大片
                 <w:br/>
                 3.【双子沙滩】，270度海景打卡最美日落，享受阳光沙滩日光浴
                 <w:br/>
                 4.【海花灯光秀】晚上自由观光奥运会开幕式总设计师所设计的震撼灯光秀，享受独具一格的光影盛宴
                 <w:br/>
                 <w:br/>
-                第二天：南山文化苑+天涯海角 
-[...24 lines deleted...]
-                1、豪华飞桥游艇3小时激情出海；
+                第二天：南山文化苑+天涯海角 早餐：酒店内用          午餐：团队餐30    晚餐：自理                                  住：三亚四钻酒店
+                <w:br/>
+                早餐后，乘车前往游览中国内陆最南端的祈福圣地【南山佛教文化苑】（游览时间150分钟），不含电瓶车30元/人，南山文化旅游区是海南省依托南山独特的山海天然形胜和丰富的历史文化渊源开发建设的佛教文化展示园区，园区景点众多，佛学氛围浓厚，其中最为有名的便是伫立于金刚洲上【海上观音像】，圣像高108米，是世界最大的观音像。像体为观音的一体三尊，分别呈持珠、持莲、持箧的造型。圣像脚踏莲花宝座，面容慈悲庄严，令人不由崇敬之情。除了南海观音相外，园内更展出有国宝级的金玉佛像和专门的佛教文化交流中心，让您在南海之滨了解海南独特的佛教文化。 前往【天涯海角】（游览时间约90 分钟），不含电瓶车25元/人，最有名的是刻有“天涯”和“海角”的两块巨石，它们一直被视为爱情的象征，也是三亚的标志性景观之一。“北览万里长城，南游天涯海角”不到天涯海角，就不算到过海南，人们在这里可以观赏到热带海滨绮丽风光。“北览万里长城，南游天涯海角”不到天涯海角，就不算到过海南，人们在这里可以观赏到热带海滨绮丽风光。晚上自由活动。
+                <w:br/>
+                <w:br/>
+                第三天：中服免税店—游艇出海—直升机早餐：酒店内用          午餐：团队餐30          晚餐：自理                       住：住：三亚四钻酒店
+                <w:br/>
+                早餐后前往【中服免税店】正规免税购物中心，具有官方资质且品类齐全。主营免税商品，拥有市内、离岛等多种类型免税店，位于三亚大东海核心商圈，面积超4.3万平方米。公司以“免税+健康”为特色，积极参与海南自贸港建设，经营产品以化妆品，酒水，电子产品，保健品为主要特色。
+                <w:br/>
+                前往【豪华游船出海】：1、豪华飞桥游艇3小时激情出海；
                 <w:br/>
                 2、热带时令果盘、饮料、矿泉水；
                 <w:br/>
                 3、海上垂钓（提供钓具、鱼饵）；
                 <w:br/>
                 4、海底探索，自费50/1个咬嘴或者租赁150/副全面镜，包含：氧气瓶、潜水服、教练一对一（该项目为赠送项目，如遇流量控制或暴雨天气等不可抗力因素无法进行，我司会进行合理解释，无任何退费。）
                 <w:br/>
                 5、KTV
                 <w:br/>
                 6、海上无动力项目：浮毯、滑梯；
                 <w:br/>
                 7、免费更衣冲淡（建议自带浴巾）；
                 <w:br/>
-                8、全程贴心服务，为游客安全保驾护航；
-[...1 lines deleted...]
-                前往体验最时尚、最流行、高逼格网红打卡项目——【豪华直升机低空飞行一公里】，晚上自由活动。
+                8、全程贴心服务，为游客安全保驾护航；前往体验最时尚、最流行、高逼格网红打卡项目——【豪华直升机低空飞行一公里】，晚上自由活动。
                 <w:br/>
                 <w:br/>
                 第四天：槟榔谷—西岛—三亚-广州
                 <w:br/>
                 早餐：酒店内用          午餐：团队餐30        晚餐：不含                                住：不含
                 <w:br/>
-                早餐后游览【槟榔谷】（游览时间120分钟），海南省游客满意十佳景区及十大最佳特色魅力旅游风景区之一。这里有全岛树岭最老的槟榔群体——百年槟榔林，同时也是海南岛槟榔的发源地。
-[...7 lines deleted...]
-                前往凤凰机场–晚上机返广州，结束愉快行程。
+                早餐后游览【槟榔谷】（游览时间120分钟），海南省游客满意十佳景区及十大最佳特色魅力旅游风景区之一。这里有全岛树岭最老的槟榔群体——百年槟榔林，同时也是海南岛槟榔的发源地。园中有少数民族表演及各种民族风味小吃，在这里可体验黎族文化中的非遗项目，看黎锦，听八音，黎族纹面等。也可参观黎族百年谷仓和船型屋，感受黎族起居。
+                <w:br/>
+                前往睡美人岛【西岛】（车程约40分钟，游览时间约150分钟），又名玳瑁岛，由于远离城市，海水污染少，岛上风景秀丽，空气清新，沙滩柔和，海水清澈见底；环岛海域生长着大量美丽的珊瑚，保护完好，聚集生活着各种色彩斑斓的热带海鱼，宛如一个巨大的热带海洋生态圈，是一个休闲度假的好地方。于碧海间漫步洁柔沙滩，让海水轻抚脚踝，听大海的浅唱低呤，壮美海景的无尽风光尽收眼底。前往凤凰机场–晚上机返广州，结束愉快行程。
                 <w:br/>
                 <w:br/>
                 （备注：旅行社视实际情况调整行程游览顺序，不影响行程原定标准）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
@@ -658,51 +634,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.【交通】往返机票、机建燃油、（团队机票将统一出票，机票一经开出，不得更改、不得签转、不得退票。）此线路产品为全款买断机票后销售，客人一经确认出行，临时取消导致机位没有时间进行二次销售或隐瞒是失信人而产生的损失，由客人负全责。国家法院失信人验证网站为：站为：http://shixin.court.gov.cn/。当地用车根据团队人数安排9-55座旅游空调车，每人一个正座。
                 <w:br/>
                 2. 【住宿】三亚入住2晚4钻旅游度假酒店+升级一晚海花岛5钻欧堡酒店
                 <w:br/>
                 儋州豪华度假酒店：海花岛·欧堡酒店（备注：如遇政策性不可抗拒因素影响，不能入住海花岛酒店，则安排岛外入住，敬请谅解！参考：福安泰隆大酒店/维也纳酒店/海花岛曼居/儋州桔子酒店/碧桂园哈瓦那）
                 <w:br/>
                 三亚4钻度假酒店： 君亭/禅意/新城/君锦滨海/金贸花园/氢森国际酒店/黄河京都/宝宏/三亚湾戴斯温德姆酒店/维也纳国际酒店/金贸花园/兴安长峰
                 <w:br/>
                 3.【用餐】含3早4正（酒店含早不用不退）；正餐标30元/人餐标，八菜一汤、十人-十二人一桌（餐属于打包销售不用不退）
                 <w:br/>
                 4.【门票】景区首道门票（未含园中园门票及电瓶车）
                 <w:br/>
                 5.【儿童】2周-未满12周岁，含当地车位、含半餐、不含门票、不占床。
                 <w:br/>
                 6.【保险】参团团友均含旅行社责任险。
                 <w:br/>
                 7.【导游】中文导游服务
                 <w:br/>
-                8.【购物】0购物店。（温馨提示：部分景区内自带购物商场，特色商品工作人员会做义务介绍，旅游者购物行为为自主选择，旅行社不接受、旅游者购物方面的投诉要求。）
+                8.【购物】0购物店，中服免税店不是购物点。（温馨提示：部分景区内自带购物商场，特色商品工作人员会做义务介绍，旅游者购物行为为自主选择，旅行社不接受、旅游者购物方面的投诉要求。）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1480,51 +1456,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-11-16</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-02</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>