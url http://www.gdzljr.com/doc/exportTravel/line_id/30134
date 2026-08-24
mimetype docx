--- v0 (2025-10-21)
+++ v1 (2026-08-24)
@@ -408,65 +408,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【打卡 4 处世界文化遗产】
                 <w:br/>
                 拉合尔古堡（1981 年）巴基斯坦
                 <w:br/>
                 夏利玛花园（1981 年）巴基斯坦
                 <w:br/>
                 罗赫达斯要塞（1997 年）巴基斯坦
                 <w:br/>
                 塔克西拉~2000年前的佛教遗址
                 <w:br/>
                 【航司】
                 <w:br/>
                 中文空乘服务员为您随时服务，飞行期间无语言障碍
                 <w:br/>
                 搭乘中国南方航空公司，可申请全国联运，飞行无忧
                 <w:br/>
-                【舌尖美食】
-[...3 lines deleted...]
-                伊斯兰堡特别安排1餐山顶餐厅，俯瞰整个伊堡景色
+                【舌尖美食】印式风味餐+烤肉+穿插中餐
                 <w:br/>
                 【酒店住宿】全程精选当地四星级标准酒店，干净舒适
                 <w:br/>
                 【特别安排】观看1次世界奇观印巴边界降旗仪式
                 <w:br/>
-                【服务承诺】
-[...3 lines deleted...]
-                5年+金牌领队，境外专业导游
+                【服务承诺】5年+金牌领队，境外专业导游
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -1200,101 +1192,101 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 机票标准：广州起止全程团队经济舱机票及机场税（可申请南航全国联运，联运价格后附），团队机票不允许改名、退票、改票、改期。（不含航空公司临时新增的燃油附加费）
                 <w:br/>
                 酒店标准：行程中所列星级酒店的双人间（标准为二人一房，如需入住单间则另付单间差费用或我社有权有权利提前说明情况并调整夫妻及亲属住宿安排）。巴基斯坦酒店不配备烧水壶 ，如需请游客自行配带。 
                 <w:br/>
                 用餐标准：行程中所列餐食（套餐或自助餐，酒水不含）。如果不用餐或因个人原因超出用餐时间到达餐厅的，不再另补且费用不退；（用餐时间在机场候机或飞机上的餐食由客人自理）
                 <w:br/>
                 景点标准：行程中所列景点的首道门票（不含景区内的二道门票及个人消费）。行程表中标明的景点游览顺序和停留时间仅供参考，
                 <w:br/>
                 用车标准：空调旅游巴士（8-10人用16座，11-16人用25座，17-26人用33座，27人以上用44座）；
                 <w:br/>
                 导游司机标准：全程中文领队；境外专业司机和中文导游；
                 <w:br/>
                 保险标准：旅行社责任险。
                 <w:br/>
+                领队以及境外司机导游小费和巴基斯坦电子ETA：RMB1500/人
+                <w:br/>
                 我公司有权根据当地交通等情况调整景点顺序，实际停留时间以具体行程游览时间为准；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 护照费用：（护照的有效期至少为回程日期 +6个月以上，两页以上空白签证页）
-                <w:br/>
-                领队以及境外司机导游小费：RMB1200/人(请於出团前连同团款一齐付清)
                 <w:br/>
                 全程单房差：RMB2200
                 <w:br/>
                 行程表以外行程费用；
                 <w:br/>
                 行李物品的搬运费、保管费及超重费；
                 <w:br/>
                 一切个人消费（如：电话、传真、电视付费频道、洗衣、饮料等）；
                 <w:br/>
                 旅游者因违约、自身过错或自身疾病引起的人身和财产损失；
                 <w:br/>
                 非我社所能控制因素下引起的额外费用，如：自然灾害、罢工、境外当地政策或民俗禁忌、景点维修等；
                 <w:br/>
                 客人往返出境口岸的一切费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
@@ -1730,51 +1722,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-10-21</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>