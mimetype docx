--- v2 (2026-03-06)
+++ v3 (2026-04-29)
@@ -990,51 +990,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-06</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>