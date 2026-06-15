--- v3 (2026-04-29)
+++ v4 (2026-06-15)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">KH-20250212SP0213728357</w:t>
+              <w:t xml:space="preserve">KH-SP0213728357-0.4/0.3/0.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -343,61 +343,57 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                上车点：
-[...9 lines deleted...]
-                番禺广场地铁站、体育西路地铁站、昌岗地铁站附近散团
+                上车点:
+                <w:br/>
+                [A]07:30广州地铁昌岗站D出口
+                <w:br/>
+                [B]08:10广州地铁番禺广场站E出口
+                <w:br/>
+                （集合具体上车时间地址以导游通知为准）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -410,51 +406,51 @@
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、领略大国工程风采 ，不用通行证、只凭身份证即可
                 <w:br/>
                 2、坐车上桥游宏伟的港珠澳大桥+ 登岛游览蓝海豚岛（价值 198元）
                 <w:br/>
                 3、车观九洲桥 【风帆】、青洲桥 【中国结】、江海桥【海豚】+远眺香港机场✈
                 <w:br/>
                 4、偶遇有“海上大熊猫”之称的中华白海豚
                 <w:br/>
                 5、邂逅 网红大剧院日月贝+珠海渔女
                 <w:br/>
-                6、品尝特色青花瓷大宫廷佛跳墙特色宴
+                6、品尝宫廷佛跳墙特色宴
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -571,82 +567,80 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州——日月贝——情侣路珠海渔女——餐厅——港珠澳大桥珠海公路口岸 ——返程
-[...5 lines deleted...]
-                07：00 广州地铁体育西路站B出口集合
+                广州——日月贝—情侣路珠海渔女—餐厅—港珠澳大桥珠海公路口岸 —返程
                 <w:br/>
                 07：30广州地铁昌岗站D出口集合
                 <w:br/>
                 08：10广州地铁番禺广场站E出口集合
                 <w:br/>
-                具体时间以出发前一天通知为准。
+                具体时间地点以导游通知为准。
                 <w:br/>
                 10:30前往有百岛“睡美人”的【野狸岛】。中央音乐学院将它打造成现代“音乐岛”，走过一两百米的跨海大桥，沿着大堤漫步，海水、情侣路、椰子树、棕榈树与附近的高楼大厦构成了一幅美丽迷人的海滨城市的图卷。外观【珠海日月贝大剧院】（30分钟）作为珠海新地标，选址在野狸岛，面朝情侣路，东临香炉湾，与野狸岛隔海湾相望。建于海岛上的歌剧院，它由一大一小两组形似贝壳的建筑构成，取自 “珠生于贝，贝生于海”，因此也得美称“日月贝”。
                 <w:br/>
                 11:00珠海浪漫之路【情侣路】，用“情侣”来命名的海滨环海公路，全长28公里，一侧是城市和山恋，一侧是大海，沿途都是美丽的风景线，尽情享受人在景中景在海边的独特风光
                 <w:br/>
                 浏览位于情侣路的【珠海渔女】（30分钟）珠海城市象征，她身掮渔网，双手擎举一颗晶莹璀璨的珍珠，向世界昭示着光明。
                 <w:br/>
                 浏览渔女旁【香炉湾沙滩】上百米宽的沙滩，绵延三里。在沙滩上逐浪嬉戏，玩沙，拍照，吹海风，神清气爽。
                 <w:br/>
                 11：30左右前往餐厅【享用午餐】
                 <w:br/>
                 然后前往港珠澳大桥珠海公路口岸，坐车登港珠澳大桥蓝海豚岛，近距离接触新世界七大人工奇迹。
                 <w:br/>
                 游览线路：港珠澳大桥旅游检查厅—坐车—大桥收费站—上港珠澳大桥—车观—九洲航道桥—江海航道桥—青州航道桥—海底隧道—(登岛游览)蓝海豚岛—坐车原路返回旅游检查厅。
                 <w:br/>
                 <w:br/>
-                最后乘车返程，依次在番禺广场地铁站、体育西路地铁站、昌岗地铁站附近散团 ，后自行乘车回家。
+                最后乘车返程，依次在番禺广场地铁站、昌岗地铁站附近散团 。
                 <w:br/>
                 *以上行程时间安排可能会因天气、路况等原因做相应调整，敬请谅解。
+                <w:br/>
+                注意：此条线路会跟 港珠澳大桥1日游 拼团出发，如介意的话请勿下单，谢谢！！
+                <w:br/>
+                交通：空调旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -712,51 +706,51 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：根据人数安排5-53座旅游车
                 <w:br/>
-                2、餐食：1次午餐
+                2、餐食：1次中午正餐（正餐餐标40元/人，10-12人/围，）行程用餐不用不退！
                 <w:br/>
                 3、景点：行程注明的景点及大门票
                 <w:br/>
                 4、导服：导游服务
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -842,51 +836,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 注意：此条线路会跟&lt;船游&gt; 港珠澳大桥1日游 拼团出发，如介意的话请勿下单，谢谢！！
                 <w:br/>
-                备注：目前港珠澳大桥旅游对两类人员开放:一是持有效居民身份证的内地居民:是已入境内地且持有效港澳居民来往内地通行证的港澳居民。
+                备注：目前港珠澳大桥旅游对两类人员开放:一是持有效居民身份证的内地居民:是已入境内地且持有效港澳居民来往内地通行证的港澳居民，暂不收外国人士。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -990,51 +984,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-30</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-15</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>