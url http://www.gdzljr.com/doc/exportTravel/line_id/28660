--- v0 (2026-04-06)
+++ v1 (2026-08-24)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">（假日）【鲤遇泉州】旅拍鼓浪屿、帆船出海体验、打卡山海健康步道、滩涂赶海 曾厝垵、航拍环岛路、蟳埔村含簪花、泉州西街、洛阳桥  4天3晚纯玩游行程单</w:t>
+        <w:t xml:space="preserve">（假日）王牌【C位泉州】行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -388,63 +388,71 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ◆品质纯玩：广东成团，0购物0必消，导游全程跟进，每人每天/支水，品质出游。
+                ◆品质纯玩：广东成团，0购物0必消，导游全程跟进，每人每天/1支水，品质出游。
                 <w:br/>
                 ◆海上花园：漫步鼓浪屿，找猫、找路、找风景、找历史、找美食，专属你的浪漫时光。
                 <w:br/>
                 ◆帆船出海：升帆、拉帆亲身体验水上运动的激情与魅力，亲近大海。
                 <w:br/>
-                ◆滩涂赶海：让您享渔民赶海的生活乐趣，感受一天渔民生活;海蟹/海鱼/皮皮虾等海鲜抓多少全算您的，不收取额外费用
-[...1 lines deleted...]
-                ◆鲤遇泉州：汉唐盛世看西安·明清辉煌看北京·宋元繁华看—【泉州】。【渔村文化】体验浔埔村地方民俗【簪花围】。【观世遗】3大世遗点，带你深度解锁新晋世遗地。【泉州西街】闽南原貌老街区，探寻舌尖上的泉州美食。
+                ◆海上明珠：厦门标志性建筑，集气象 监测预警、气象科普、旅游观光于一体。
+                <w:br/>
+                ◆功夫茶歇：以 “云端品茗瞰山海” 为核心定位，感受厦门 “慢生活” 的独特窗口。
+                <w:br/>
+                ◆鲤遇泉州：汉唐盛世看西安·明清辉煌看北京·宋元繁华看—【泉州】。
+                <w:br/>
+                【渔村文化】体验浔埔村地方民俗【簪花围】。
+                <w:br/>
+                【观世遗】3大世遗点，带你深度解锁新晋世遗地。
+                <w:br/>
+                【泉州西街】闽南原貌老街区，探寻舌尖上的泉州美食。
                 <w:br/>
                 ◆特别安排：专业摄影师鼓浪屿旅拍，赠送旅拍底片，环岛路一国两制沙滩航拍。
                 <w:br/>
-                ◆酒店随心：3晚舒适（网评四钻）/豪华酒店（网评五钻）温馨度假，感受厦门美景。
+                ◆酒店随心：3晚四钻酒店/五钻酒店连住不挪窝，温馨度假，感受厦门美景。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10500" w:type="dxa"/>
@@ -475,118 +483,110 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程详情</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第一天：广州南→深圳北→厦门
-[...8 lines deleted...]
-                推荐活动：自由活动前往中山路步行街。中山路步行街是厦门的老城区，拥有丰富的历史建筑、特色小吃和购物场所，非常适合体验厦门当地文化。
+                第一天：广州/深圳→厦门→海上明珠塔→中山路
+                <w:br/>
+                [08:00-12:00之间出发的车次
+                <w:br/>
+                【如广州出发，优先出广州南/广州东直达车次，12306上无直达票则出深圳北中转车次】上午：乘高铁/动车前往海上花园“厦门”。
+                <w:br/>
+                下午：抵达后导游接团，前往游览【海上明珠塔】（游玩约2小时）：是厦门标志性建筑，集气象 监测预警、气象科普、旅游观光于一体。塔内设有非物质文化遗产馆以及360度全景鸟瞰海上花园观景台。登上195米内可俯揽到悬浮式吊桥海沧大桥，厦门美丽的白鹭洲公园，中国的台商投资区湖里区，小三通邮轮码头，远华赖昌新以前的走私油库等····塔
+                <w:br/>
+                内设有高倍望远镜感受台海，金门风光俯揽无遗！赠送品【闽南功夫茶歇】（以景区当天安排标准为准）将闽南传统茶文 化与高空观景体验深度融合，成为访客逛展、观影后放松休憩 的 “空中茶秘境”，也是感受厦门 “慢生活” 的独特窗口。后前往【中山路步行街】（自由活动为主）：中山路最吸引人的，是它两侧连绵不断的骑楼建筑群。这些建筑大多是上世纪二三十年代华侨回乡所建，融合了闽南红砖古厝与南洋建筑的特色，以粉红和乳白为主色调，形成了独特的风景线。无论是白天光影斑驳下的宁静，还是夜晚华灯初上后的璀璨，都非常适合拍照打卡。入住酒店休息。
+                <w:br/>
+                用餐安排： 午餐：敬请自理   晚餐：敬请自理
+                <w:br/>
+                住宿安排：厦门酒店
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                第二天：蟳埔村→泉州西街→开元寺→洛阳桥
+                <w:br/>
+                上午：酒店享用早餐，穿越厦门翔安海底隧道、车程约1.5小时；参观【蟳埔古村】（游玩1小时）蟳埔村位于福建省泉州市丰泽区东海社区的一条小渔村，这里居住的是古时阿拉伯人的后裔。这里的女人们头上戴着鲜花做的漂亮的簪花围，戴着丁香耳坠，穿着大裾衫、宽脚裤，形成了一道独特的风情，她们和惠安女、湄州女一起并称福建三大渔女，这里还有别具特色的民居“蚵壳厝”。体验浔埔村地方民俗，风土人情。【女士赠送插花，体验浔埔渔村民俗】。赠送午餐（不用不退）。
+                <w:br/>
+                下午：【开元寺】（游玩1小时）位于鲤城区西街，是中国东南沿海重要的文物古迹，也是福建省内规模较大的佛教寺院。【西街观景平台】：站在西街高处，俯视千年古刹开元寺，观西街，忆繁华泉州！【网红打卡地小西埕】：是西街新建的小型文创园，网红打卡地，小西埕也留下了；白岩松留下的一句话（泉州，这是你一生至少要去一次的城市！）【洛阳桥】（游玩30分钟）洛阳桥原名万安桥，是古代汉族桥梁建筑的杰作之一。后集合乘车返回厦门酒店休息，自由活动。
+                <w:br/>
+                自费说明：1、因行程景点中寺庙属于佛教圣地不允许大声喧哗，我们倡导文明旅游，无噪音旅游，建议客人自费租用无线耳麦20元/人次（自愿消费，绝不强制）
+                <w:br/>
+                用餐：早餐：含    午餐：含（赠送）   晚餐：敬请自理
                 <w:br/>
                 住宿：厦门酒店
                 <w:br/>
                 <w:br/>
-                <w:br/>
-[...27 lines deleted...]
-                住宿：厦门酒店
+                第三天：南普陀寺→鼓浪屿
+                <w:br/>
+                上午：酒店早餐后，闽南著名寺院【南普陀寺】（游玩约1小时）：闽南佛教圣地之一，始建于唐朝，因其供奉观世音菩萨，与浙江普陀山观音道场类似，又在普陀山以南而得名&amp;quot;南普陀寺&amp;quot;。后外观著名学府【厦门大学】（可自行前往学校大门自拍留影）。后乘坐轮渡前往世界文化遗产、国家5A级景区【鼓浪屿】（轮渡时间约20分钟，全程游玩3小时）：特别安排网红景点旅拍（赠送精美旅拍底片5张），游览南洋风情别墅群，感受异国风情的建筑风格，领略鼓浪屿的历史韵味。后参观为纪念林巧稚大夫而建的园林【毓园】。
+                <w:br/>
+                下午：打卡【鼓浪屿最美转角】电视剧《转角遇到爱》的取景地，如今已经成为游客打卡拍照的圣地，还有许多新人来此拍摄婚纱照。漫步鼓浪屿上的主要商业街【龙头街】品尝当地小吃特产。赠送【鼓浪屿下午茶】。还可前往【港仔后海滨浴场】拥有鼓浪屿最美的海滩，是景好、砂好、水质好、气候好的理想天然海滨。适时乘轮渡出岛，晚餐品尝【闽南风味餐】。
+                <w:br/>
+                用餐安排：早餐：酒店含早   午餐：敬请自理   晚餐：含
+                <w:br/>
+                住宿：厦门酒店    
                 <w:br/>
                 备注：
                 <w:br/>
                 ①上鼓浪屿岛的时间以船务公司确认的票务时间为准，到时行程可能会前后调整
                 <w:br/>
                 ②鼓浪屿上严禁导游使用扩音器，建议游客自行租用无线耳麦20元/人听详细讲解
                 <w:br/>
                 ③鼓浪屿上特产店、小吃店遍布，游客购买为个人商业行为
                 <w:br/>
                 <w:br/>
-                <w:br/>
-[...7 lines deleted...]
-                用餐：早餐：含   午餐：含   晚餐：X
+                第四天：帆船出海→山海步道→环岛路航拍→厦门北→深圳北/广州南
+                <w:br/>
+                上午：早餐后前往【帆船中心-帆船出海体验】（出海时间约40分钟），海天一色的蓝色天堂，升帆、拉帆亲身体验水上运动的激情与魅力！将烦恼、疲倦和困惑统统抖落在容纳百川的大海里 (注1：如因天气原因无法乘坐帆船，厦门当地安排现退门票费用30元/人；2、乘坐帆船须携带相应证件登记)。后前往打卡【山海健康步道】（全程游玩约1小时），沿途体验城市独特魅力，解锁最in玩法。欣赏山海美景，网红点拍摄小视频，留下朋友圈美好的回忆。
+                <w:br/>
+                午餐：【品姜母鸭餐】。
+                <w:br/>
+                下午：乘车沿途观【彩色环岛路】：世界上最漂亮的马拉松赛道、欣赏无限海岸风光；赠送航拍打卡【一国两制沙滩航拍小视频】（全程游玩约15-20分钟）。后前往传统文艺情怀与市井烟火渔村的【曾厝垵】：（自由自活动游玩约1小时），琳琅满目的商品、丰富美味的小吃、悠闲舒适的环境，让你体验一把文艺青年的浪漫生活。随后送厦门高铁站，乘动车返回广州（晚餐于动车上自行安排）结束愉快行程。
+                <w:br/>
+                用餐：早餐：含   午餐：含    晚餐：敬请自理
                 <w:br/>
                 住宿：温馨的家
-                <w:br/>
-[...2 lines deleted...]
-                以上行程仅为参考行程，如果行程受到不可抗力（如自然环境变化）等因素的影响，经与旅游者协商，本公司有权对上述行程次序、景点作临时修改、变动，敬请谅解！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -615,75 +615,73 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.住宿：厦门三晚酒店标准间，若出现单男单女，需自补房差。舒适酒店补480元/人（退房差240元/人含早餐），豪华酒店补600元/人（退房差270元/人含早餐）。
+                1.住宿：厦门3晚酒店标准间，若出现单男单女，需自补房差。
+                <w:br/>
+                舒适酒店补390元/人（退房差200元/人含早餐）
+                <w:br/>
+                豪华酒店补540元/人（退房差240元/人含早餐）
                 <w:br/>
                 参考酒店：
                 <w:br/>
-                舒适酒店：金桥花园/大亿颐豪/柏纳/金瑞佳泰/宜尚/君帝湾/亨龙花园/君诚酒店/同级酒店  
-[...1 lines deleted...]
-                豪华酒店：翔鹭国际/空港佰翔花园/灵玲大酒店/伟尔酒店/万佳国际酒店/同级酒店
+                舒适酒店：柏纳/金瑞佳泰/宜尚/香草园/成功/亨龙花园/君诚酒店/瑞颐逸居/格林东方/庐山智选假日酒店/亨龙东渡酒店/或同级酒店 
+                <w:br/>
+                豪华酒店：翔鹭/空港佰翔//伟尔/海丝艺术品佰翔琨烁/明发国际/君泰/檀邑酒店（高崎机场店）/凯宇美爵酒店/白海豚酒店/灵玲/或同级酒店   
                 <w:br/>
                 注：如遇节假日或特殊活动房间紧张，以出发前通知的酒店为准。响应环保政策，客房内不摆放易耗品，如有需要请致电前台。
                 <w:br/>
-                2.用餐：含3早2正，酒店含早餐，正餐餐标30元/人（小童减半）十人一桌八菜一汤（不足8人现退餐费，若不足10人一桌，则相应减少）。
-[...13 lines deleted...]
-                9.接送：由于部分区域为含接送价格，各区域市场价格不同，广州南/深圳北价格为广州南/深圳北站起止，需自行前往不含接送，清远/肇庆/云浮/佛山/江门/花都/中山价格含出发地接送至广州南，增城价格为出发地接站至新塘站，东莞含出发地接送至深圳北。
+                2.用餐：含3早2正，酒店含早餐，正餐餐标30元/人（小童减半），十人一桌八菜一汤（不足8人现退餐费，若不足10人一桌，则相应减少菜量）。
+                <w:br/>
+                3.交通：深圳北-厦门北往返大交通（高铁/动车二等座）（广州出发客人含广深往返高铁票）；
+                <w:br/>
+                当地空旅游车（5-55座套车，保证每人一个座位）。
+                <w:br/>
+                4.门票：行程中景点首道门票，客人因个人原因自愿放弃景点参观，将不退还门票费用；
+                <w:br/>
+                注：鼓浪屿过渡一经开出均不得退换，赠游项目不游不退。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -766,69 +764,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...17 lines deleted...]
-              </w:t>
+              <w:t xml:space="preserve">本产品供应商为：福建省大游侠国际旅行社有限公司，许可证编号: L-FJ20218。为保证游客可如期出发，我社将与其他旅行社共同委托 福建省大游侠国际旅行社有限公司 组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由 福建省大游侠国际旅行社有限公司 委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -966,51 +946,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-06</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>