--- v0 (2025-12-10)
+++ v1 (2026-08-24)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【春节】埃及迪拜12天 ▏豪华酒店 ▏春节大礼包 ▏阿布扎比 | The Palm棕榈岛 | 卡纳克神庙 | 金字塔 | 埃及博物馆 | 亚历山大 | 红海洪加达 | 卡纳神庙 | 阿布扎比卢浮宫 | 伊朗小镇（ |广州EK）行程单</w:t>
+        <w:t xml:space="preserve">【国庆】埃及迪拜12天 ▏纯玩无购物 ▏开罗 ▏吉萨金字塔群 ▏大埃及博物馆 ▏亚历山大 ▏红海洪加达 ▏卢克索 ▏卡纳克神庙 ▏丹达拉神庙 ▏迪拜 ▏阿布扎比 ▏阿布扎比卢浮宫 ▏茱美拉古镇 ▏伊朗小镇（广州EK））行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -343,136 +343,132 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                参考航班：
-                <w:br/>
                 国际航班：EK363  广州迪拜 0015 0515转 EK927 迪拜开罗 0810 1025
                 <w:br/>
-                国际航班：EK924 开罗迪拜 1930-0040+1
-[...1 lines deleted...]
-                国际航班：EK362 迪拜广州 1050 2145
+                国际航班：EK928 开罗-迪拜 1310 1730  飞行3小时35分
+                <w:br/>
+                国际航班：EK362 迪拜-广州 1050 2145
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 五星级阿联酋航空,全程使用波音777-300ER客机
                 <w:br/>
-                埃及全程五星级住宿，五星海边度假酒店，阿联酋全程国际五星级酒店
+                埃及全程五星级住宿，五星海边度假酒店，阿联酋五星级酒店
                 <w:br/>
                 埃及红海自助餐，阿联酋特色阿拉伯餐，美食盛宴，挑战你的味蕾
                 <w:br/>
                 行程亮点：阿联酋首都阿布扎比，奢华之城迪拜
                 <w:br/>
                 畅游卓美亚运河古镇、伊朗小镇
                 <w:br/>
                 观望迪拜新地标“金相框”和“未来博物馆”
                 <w:br/>
                 乘观光缆车观赏世界第八大奇景--The Palm棕榈岛
                 <w:br/>
                 外观世界最高塔--哈利法塔
                 <w:br/>
                 前往世界最大的神庙群-卡纳克神庙参观。
                 <w:br/>
                 感受7000年古埃及文明，参观埃及博物馆，金字塔！
                 <w:br/>
                 全方位游览神秘国度埃及，亲临首都开罗、亚历山大、卢克索、度假圣地—红海洪加达!
                 <w:br/>
                 1.特别安排尼罗河边享用埃及红茶，近距离感受埃及母亲河的魅力！
                 <w:br/>
                 2.卢克索一日游，膜拜卡尔纳克神庙，乘坐马车欣赏卢克索神庙，乘坐小帆船前往游览香蕉岛
                 <w:br/>
                 3. 赠送价值USD90“地中海的新娘”---亚历山大一日游
                 <w:br/>
                 4.特别安排埃及保存最美的【丹达拉神庙】
                 <w:br/>
                 5.入内参观阿布扎比【海上卢浮宫博物馆】
-                <w:br/>
-                6.入内参观【亚伯拉罕之家】宗教建筑群-光与影的得意之作
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -679,57 +675,57 @@
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 迪拜-开罗
                 <w:br/>
                 抵达后，乘坐阿联酋航空豪华客机飞转机飞往埃及首都-开罗。
                 <w:br/>
                 抵达后，机场助理接机，办理埃及落地签证。
                 <w:br/>
                 特别安排在金字塔餐厅享用午餐
                 <w:br/>
                 后前往参观被誉为当今最高的古代建筑物和世界八大奇迹之首的吉萨金字塔群（参观时间约1.5小时，温馨提示：如需进入最大的胡夫金字塔内看石棺需自行购票入大塔或小塔，每天有名额限制进入；在此，您还可以自费享受骑骆驼之乐，上下骆驼请务必注意安全，个人行为，与旅行社无关）
                 <w:br/>
                 继而前往位于金字塔旁著名的狮身人面像（参观时间约30分钟）
                 <w:br/>
-                前往参观世界最大的【大埃及博物馆】，博物馆的外观设计亮点在于其随时间而变幻光影的大型石制立面，并且建筑设有三条呈放射状的视觉轴线，以此呼应其背景中的三座金字塔，建筑主体紧邻著名的吉萨高地金字塔群。大埃及博物馆工程是“世界上重要的文化工程之一”。馆内开放的公共区域“大楼梯”，是大埃及博物馆内的一条重要走廊，其上陈列着数十件古埃及法老时期的巨型雕像及雕刻作品。（入内参观约2小时）
-[...1 lines deleted...]
-                赠送尼罗河畔餐厅晚餐，观日落品埃及红茶。
+                前往参观世界最大的【大埃及博物馆】，博物馆的外观设计亮点在于其随时间而变幻光影的大型石制立面，并且建筑设有三条呈放射状的视觉轴线，以此呼应其背景中的三座金字塔，建筑主体紧邻著名的吉萨高地金字塔群。大埃及博物馆工程是“世界上重要的文化工程之一”。馆内开放的公共区域“大楼梯”，是大埃及博物馆内的一条重要走廊，其上陈列着数十件古埃及法老时期的巨型雕像及雕刻作品。（入内参观约2小时）（备注：如遇闭馆，埃及大博物馆闭馆，则改为埃及老博物馆参观）
+                <w:br/>
+                赠送尼罗河畔餐厅晚餐，品埃及红茶。
                 <w:br/>
                 之后送至酒店休息。
                 <w:br/>
-                交通：汽车
+                交通：飞机、汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：飞机早餐     午餐：金字塔景观午餐     晚餐：尼罗河畔晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -761,51 +757,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                  开罗-亚历山大-开罗
                 <w:br/>
-                酒店早餐后，乘车赴亚历山大（约240公里，单程车程约2.5个时)抵达后参观罗马皇帝建起的仅剩一根的庞贝之柱（参观约45分钟）
+                酒店早餐后乘车赴亚历山大（约240公里，单程车程约2.5个时)抵达后参观罗马皇帝建起的仅剩一根的庞贝之柱（参观约45分钟）
                 <w:br/>
                 中午特别安排享用当地特色烤鱼。
                 <w:br/>
                 午餐后前往参观世界七大奇观之一的亚历山大灯塔遗址，前往参观凯特贝城堡，海防堡是一座历史悠久的军事防御工事，其坚固的城墙和塔楼见证了海岸线上的风雨岁月。它以其雄伟的建筑风格和战略位置著称，俯瞰着波涛汹涌的大海，曾是保护海岸线安全的重要堡垒。如今，它不仅是历史的见证，也成为了游客探索海防历史的热门景点。（参观约1小时）
                 <w:br/>
                 外观亚历山大图书馆。
                 <w:br/>
                 返回开罗，中餐厅享用晚餐。
                 <w:br/>
                 后入住酒店休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1009,201 +1005,119 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                红海红加达
-[...7 lines deleted...]
-                交通：无
+                红海洪家达-卢克索
+                <w:br/>
+                酒店早餐后，前往卢克索(约380公里，3.5小时)
+                <w:br/>
+                前往乘坐FELUCCA帆船前往香蕉岛（约1小时），欣赏尼罗河最美风景（如条件不允许，则改为机动船）；特别安排观看埃及尼罗鳄。
+                <w:br/>
+                参观卡纳克神庙（入内参观约1小时），该神庙是供奉历代法老王陵墓之地。神庙布局严谨，令人叹为观止！神庙曾作为著名影片《尼罗河上的惨案》的外景地而名声大振，在此你可以看到世界上著名的柱子厅里面的拉美西斯二世的雕像和女王小神庙；
+                <w:br/>
+                乘坐马车外观卢克索神庙，来到卢克索，马车是您一定要尝试的！我们专门安排搭乘马车前往外观气势辉宏的卢克索神庙（不入内），高大英俊的黑马和装饰华丽的马车本身，就足以让你兴奋不止了（需要支付马夫小费1美金）！
+                <w:br/>
+                当地晚餐，后返回酒店休息；
+                <w:br/>
+                交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：酒店午餐     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">红海五星酒店住宿</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：中式晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">卢克索五星级酒店住宿</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
-            </w:r>
-[...84 lines deleted...]
-              <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 卢克索- 红海洪加达
                 <w:br/>
                 早上酒店早餐后，指定时间驱车前往参观【丹达拉神庙】埃及现存神庙里最美的“天花板”，保留下了极为美丽的Tiffany蓝色。离卢克索约 60 公里 ，是一座托勒密时代的神庙 ，供奉哈索尔女神。这里原来的荷鲁斯圣殿已荡然无存 ，荷鲁斯之子——伊西的圣殿现只剩下一座大门。 哈索尔女神是整个古埃及历史中最重要和最受迎的女神之一，头衔众多。旅行者只要记得她是鹰神荷鲁斯的妻子，形象是一位长着牛耳朵的美丽女子 ，是美丽与音乐的女神就可以。传说丹达拉是她的诞生之地 ，此处是她的崇拜之地。 
                 <w:br/>
                 午餐后乘车前往红海红加达，抵达红海后，入住酒店并在酒店用晚餐.
                 <w:br/>
                 （注：如客人参加自费，餐费已经退在自费项目内，不另退餐费或安排用餐)
                 <w:br/>
@@ -1241,307 +1155,387 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">红海五星级酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">D8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                红海红加达-开罗
+                <w:br/>
+                酒店早餐后驱车返回开罗（车程约6小时）
+                <w:br/>
+                午餐于途中享用打包午餐，一路沿着红海海岸线前进，享受美丽的海边风景！
+                <w:br/>
+                后前往汗哈哈里市场享受自由购物的乐趣。
+                <w:br/>
+                （一般约为1小时，但购物时游客较分散，所以实际购物时 间根据具体情况而定）；
+                <w:br/>
+                交通：汽车
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：打包午餐     晚餐：烤鸽子特色餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">开罗五星酒店住宿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 红海红加达-开罗-迪拜
                 <w:br/>
-                酒店早餐后驱车返回开罗（车程约6小时）
-[...5 lines deleted...]
-                （一般约为1小时，但购物时游客较分散，所以实际购物时 间根据具体情况而定）；
+                酒店早餐后自由活动。
                 <w:br/>
                 约定时间前往国际机场，搭乘国际航班飞往迪拜。
                 <w:br/>
-                抵达迪拜后，导游接机送往酒店休息。
+                抵达迪拜后，导游接机安排享用晚餐，之后送往酒店休息。
+                <w:br/>
+                交通：汽车、汽车
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：飞机午餐     晚餐：中式晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">阿联酋五星级酒店</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                阿布扎比-迪拜
+                <w:br/>
+                早上酒店早餐后,之后前往第一大酋长国阿布扎比.
+                <w:br/>
+                途径＂房车小镇＂，十多辆造型特色的房车，或是礼品店，或是歺厅（星巴克、海鲜、烧烤、墨西哥玉米卷、汉堡包等），还有儿童游乐场（蹦极、卡丁车等），小镇四周围墙充满涂丫，浓郁的美式风情.
+                <w:br/>
+                前往【阿布扎比卢浮宫】是阿拉伯世界首个综合性博物馆，专注于展示世界各地文明和文化共同的人类故事。博物馆将展出来自法国顶级博物馆的艺术作品、文物和出借藏品在内的重要艺术藏品。（约60分钟）
+                <w:br/>
+                参观阿布扎比人工岛【 民俗文化村】（入内参观），在这里您可以远眺对岸的海景以及美丽的沙滩, 漫长的海岸线-白沙、阳光，使您仿如置身于夏威夷(参观时间:约30分钟)
+                <w:br/>
+                游览阿拉伯地区最大的清真寺谢赫扎伊德清真寺，这也是世界第六大清真寺，可同时容纳四万名徒。建筑及设计壮观华丽无与伦比，令人惊叹，拥有世界最大的地毯，及最多吊灯的清真寺）；该清真寺耗资五十五亿美元，内部以数以万计的宝石贝壳镶嵌，具欣赏价值的是每盏80万美金的斯洛华世奇水晶吊灯，还有全世界最大的一块手工地毯，整个建筑群都用来自希腊的汉白玉包裹着，白色典雅的外观，衬在蔚蓝的天空下，显得格外庄严肃穆。（游览约45分钟）。
+                <w:br/>
+                参观人工岛 (参观时间:约30分钟)，乘车经过以大炮、茶壶为造型的文化广场.
+                <w:br/>
+                返回迪拜，入住酒店休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：打包午餐     晚餐：飞机餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">迪拜国际五星级酒店住宿</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式午餐     晚餐：阿拉伯晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">阿联酋五星级酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">D10</w:t>
+              <w:t xml:space="preserve">D11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                迪拜-阿布扎比
-[...15 lines deleted...]
-                晚上于当地餐厅享用阿拉伯自助晚餐，之后送至酒店休息。
+                迪拜
+                <w:br/>
+                酒店早餐后，开车前往棕榈岛，乘坐观光缆车欣赏有「世界上最大的人工岛」「世界第八大景」之称的【The Palm棕榈岛】。
+                <w:br/>
+                外观【六星级Atlantis The Palm 酒店】，此酒店耗资15亿美元兴建，坐落阿联酋迪拜的棕榈人工岛上 ，占地113亩，体现了古波斯和古巴比伦建筑装潢风貌。
+                <w:br/>
+                前往朱美拉海滩,最佳角度观赏帆船酒店,迪拜有许多美丽的海滩和海滩公园，提供各种休闲和娱乐设施。朱美拉海滩无疑是其中最著名的一处。白色沙滩和波斯湾的湛蓝海水使朱美拉公共海滩令人着迷。海滩紧邻帆船酒店和诸多迪拜热门景点，是观赏迪拜帆船酒店的绝佳去处
+                <w:br/>
+                前往坐落在著名的运河酒店建筑群里传统的【茱美拉古镇】（入内参观），集市保持着旧时阿拉伯人生活的原始风貌，诸多颇具阿拉伯风情的挂毯烟壶定会令您心仪（约30分钟）
+                <w:br/>
+                之后前往外观迪拜新地标-迪拜之框，它是是迪拜建设的一个新景点，和旋转大厦、帆船酒店等地标式建筑一起，构成迪拜的新天际线。 (10分钟)
+                <w:br/>
+                外观迪拜未来世界博物馆.(20分钟)
+                <w:br/>
+                参观伊朗小镇（约45分钟），以传统的沙漠色房屋、风塔、房屋间狭长的小巷而闻名。穿梭在小城中，里面还有很多艺术馆、画廊，静静地沉浸在艺术的氛围中。可进入中东地区最大的一家咖啡博物馆，这里陈列着由第一次世界大战的弹头融化制成的咖啡研磨器、还有也门、埃及和埃塞俄比亚出土的咖啡壶文物。同时还有一本18世纪德国详细描述咖啡的著作。
+                <w:br/>
+                前往乘坐传统的水上的士，跨过市内的河湾，欣赏两岸的现代建筑（约5分钟）
+                <w:br/>
+                中午于当地餐厅享用海鲜手捉饭。
+                <w:br/>
+                下午特别安排前往“新地标”，最近距离观赏世界最高楼：BURJ KHALIFA，楼高164层的迪拜塔.（不上塔）
+                <w:br/>
+                亲临杜拜08年11月开幕的全世界最大的商场-- Dubai Mall并于此处自由活动（大约2小时），为了方便购物，特不安排晚餐
+                <w:br/>
+                约定时间集合，入住酒店休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式午餐     晚餐：阿拉伯晚餐   </w:t>
-[...94 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：海鲜手抓饭     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">国际五星酒店住宿</w:t>
+              <w:t xml:space="preserve">阿联酋五星级酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1666,117 +1660,1940 @@
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、国际交通：国际间往返经济舱团体机票、机场税。 
                 <w:br/>
                 2、签证：迪拜免签，（台湾护照另加签证费RMB700/人）
                 <w:br/>
                 3、住宿：行程中所列星级酒店的双人间。
                 <w:br/>
                 4、用车：境外旅游巴士及外籍司机；（根据团队人数，保证一人一座）;
                 <w:br/>
                 5、用餐： 行程中所列餐食，午晚餐为中式团队餐（10-12人一桌，餐标十菜一汤)或特色餐（以行程为准）。
                 <w:br/>
                 6、门票： 行程中所列景点的首道门票（不含景区内的二道门票及个人消费）。
                 <w:br/>
                 7、导游司机标准：全程中文领队，境外专业司机和中文导游或司机兼导游。
                 <w:br/>
                 8、旅行社责任险
+                <w:br/>
+                9.埃及签证费用：RMB200/人
+                <w:br/>
+                10.境外司机导游服务费：RMB2000/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.不含埃及签证费用：RMB200/人
-[...17 lines deleted...]
-                10.由于国际燃油价格不断变化，若航空公司书面通知因调整航空燃油价格而导致机票价格上升，团友需另外补交燃油升幅的差价；
+                1.全程单房差RMB4500
+                <w:br/>
+                2.保险：境外旅游意外伤害保险（本公司强烈要求旅客自行购买旅游意外保险，以更全面保障旅客利益）
+                <w:br/>
+                3.行李物品的搬运费、保管费及超重费；
+                <w:br/>
+                4.一切个人消费（如：电话、传真、电视付费频道、洗衣、饮料等）；
+                <w:br/>
+                5.旅游者因违约、自身过错或自身疾病引起的人身和财产损失；
+                <w:br/>
+                6.非我社所能控制因素下引起的额外费用，如：自然灾害、罢工、境外当地政策或民俗禁忌、景点维修等；
+                <w:br/>
+                7.客人往返国内出境口岸的一切费用；
+                <w:br/>
+                8.由于国际燃油价格不断变化，若航空公司书面通知因调整航空燃油价格而导致机票价格上升，团友需另外补交燃油升幅的差价；
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">尼罗河游船+肚皮舞表演+晚餐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                夜游尼罗河游船票+西式自助餐+车费+司机导游加班费+游船服务生小费
+                <w:br/>
+                （1.5小时左右；己扣除当晚餐费用；不含酒水饮品）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 80.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">吉萨金字塔声光秀</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1小时左右，预定座位费；门票费，车费；司机导游加班费；</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 65.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cairo Tower 登顶开罗塔</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                开罗塔门票；车费；停车费，饮料费
+                <w:br/>
+                一层餐厅，装修。
+                <w:br/>
+                二层咖啡馆
+                <w:br/>
+                三层观景台
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 60.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ismailia CANAL 伊斯梅丽亚市苏伊士运河</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                远程车费，渡船费，司导服务费
+                <w:br/>
+                最低人数：6人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">240 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 90.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">萨拉丁城堡</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                车费，门票，司导服务费
+                <w:br/>
+                最低人数：6人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 50.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sea Trip 深海垂钓</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">船票费用（游客可使用船上备用的鱼具也可以自己携带）；导游服务费；</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">240 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 85.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glass Boat In HRG 红海玻璃船</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">船票, 导游服务费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 80.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Starfish特色海鲜餐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">车费，餐费，司导服务费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 65.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">红海潜水艇</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">船票+导游服务费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 110.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">红海4X4驱越野冲沙</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                越野车费用；导游服务费；司机车费
+                <w:br/>
+                最低人数：4人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">180 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 85.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">卢克索卡纳克神庙声光秀</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1小时左右，预订座位费，门票费；车费；司机导游加班费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 65.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LXR hot - air balloon 卢克索热气球</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">乘热气球俯瞰世界上最大的露天博物馆</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 165.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">帝王谷</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                门票；司导服务费；司机车费
+                <w:br/>
+                （里面的Tut Ankh Amun的木乃伊另收钱100埃镑，墓室里不给照相）
+                <w:br/>
+                最低人数：6人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 60.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">沙漠冲沙</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                乘坐4WD越野吉普画进行冒险家游戏-冲沙，欣赏沙漠落日，进入沙漠营帐观赏中东肚皮舞与中东美女共舞。享用的阿拉伯烧烤晚餐，穿阿拉伯民族服饰拍照，品尝阿拉伯特色的水烟，绘制阿拉伯民族手绘（约16:00-21:00）
+                <w:br/>
+                最低人数：6人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 95.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">哈里法塔观光</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                登上世界第一高楼—哈利法塔，它拥有世界上四个之最：最高大楼（约合827米），层数超过160层。最高游泳池，最高清真专卖店，最多和最快的电梯，观光塔设在124层
+                <w:br/>
+                （14：00-19：00PM  价格：120USD  其他时段：USD110）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 120.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">游艇畅游新迪拜</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                在游艇码头乘坐游艇，从不同角度来审视不一样的迪拜之美，游艇驶出滨海新城，穿越高楼林立的DUBAI MARINA滨海新城，可在海上见到世界八大奇观棕榈岛，海湾上挺立着的世界为名七星级帆船酒店，最后穿过棕榈岛大桥，回到DUBAI MARINA海滨新城。（不含餐）
+                <w:br/>
+                （约18:00-20:00）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 120.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">总统府</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">这里是阿联酋最高的权利机关，阿联酋重大事物决策地，阿联酋领导人会见各国领导人的地方，也是各国领导人来阿联酋必到的地方</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 75.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">八星皇宫下午茶</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                特别安排入内参观被誉为世界最豪华之-八星皇宫酒店享，一睹其奢华。另外安排茶餐厅下午茶,包含一杯茶或者一杯咖啡+一块甜点。
+                <w:br/>
+                最低人数：6人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 95.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">八星皇宫酒店 自助餐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                前往八星皇宫酒店享用自助餐（不含酒水），同时可以参观酒店内的公共区域。（参观皇宫酒店必须要有预定方能进入酒店），具体用餐时间段需以预定到的时间为准。
+                <w:br/>
+                午餐USD135；晚餐USD145；下午茶USD95
+                <w:br/>
+                最低人数：6人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 135.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">七星帆船酒店 自助餐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                前往七星帆船酒店享用自助餐（不含酒水），同事可以参观酒店内的公共区域。（参观帆船酒店必须有预定方能进入酒店）
+                <w:br/>
+                着装要求：男士需穿正装（有领有袖），女士不能穿着吊带及短裙，不能穿拖鞋、球鞋、牛仔裤入内！
+                <w:br/>
+                具体用餐时间段需以预定到的时间为准
+                <w:br/>
+                最低人数：6人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 195.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">六星亚特兰蒂斯酒店自助餐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                前往位于世界八大奇观棕榈岛上的六星亚特兰蒂斯酒店享用自助餐（不含酒水），该酒店以传说中拥有高度文明的古国亚特兰蒂斯为主题设计建造，同时可以参观酒店内的公共区域。（参观亚特兰蒂斯酒店必须有预定方能进入酒店正门），具体用餐时间段需以预定到的时间为准。
+                <w:br/>
+                最低人数：6人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 110.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">直升飞机</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">乘坐直升飞机在天上环游一番，探索迪拜市区和它所有迷人的景点，飞越明星汇聚的棕榈岛见证整个世界岛的发展，而且您还可以看到迪拜所有的标志性建筑物以及迪拜举世闻名的天际线。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 300.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">法拉利公园</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                全球首个法拉利主题公园、全球最大的室内主题公园。主题公园占地20万平方米，整个屋顶是红色的法拉利标志，建有20多个游乐设施和精彩项目， 这里所展示的全球最先进的精彩项目之中，包含了在魔力速度（SpeedofMagic）中探险“Nello”梦幻之旅，游客将在淘气赛车手的带领下，穿越深绿的丛林、冰封的洞穴和峡谷，体验新奇的4D历险。游客还可以乘坐世界上最快的过山车--罗莎方程式赛车，在五秒内加速到240公里/小时。
+                <w:br/>
+                最低人数：10人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">240 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 110.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1922,50 +3739,107 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 如果持香港的"CI""DI" （签证身份书），则不能申请埃及签证。
                 <w:br/>
                 持香港护照或澳门护照，出发前请带齐回乡证等相关证件，外籍护照参团的客人要具有回自己本国的机票。如出入境过关出现问题，责任自负。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">退改规则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                1、以收到定金人民币 3000/人为确认参团留位 。豪华酒店一旦预定成功，则不退不改，如取消，则全款损失！
+                <w:br/>
+                2、团队出发前 30 天—21 天取消 ，游客需支付 50%团款损失（机位定金+酒店损失）；
+                <w:br/>
+                3、团队出发前 20 天— 15 天取消 ，游客需支付 80%团款损失（机位定金+酒店损失+地接车、导、
+                <w:br/>
+                境外机票等费 用）；
+                <w:br/>
+                4、团队出发前 14 天—8 天取消 ，只可退 200 元/人餐费和景点门票；
+                <w:br/>
+                5、团队出发 7 天内取消 ，全款损失。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -2096,51 +3970,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2284,50 +4158,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>