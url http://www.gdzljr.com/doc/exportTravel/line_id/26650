--- v1 (2026-03-04)
+++ v2 (2026-04-29)
@@ -701,51 +701,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                伊斯坦布尔  突尼斯 — 迦太基 —  西迪布赛义德 — 哈马马特（车程约1.5小时）
+                伊斯坦布尔 - 突尼斯 — 迦太基 —  西迪布赛义德 — 哈马马特（车程约1.5小时）
                 <w:br/>
                 国际参考航班：TK661  ISTTUN  0900  1000  飞行时间：约3小时 
                 <w:br/>
                 上午：抵达后由导游接机，前往享用地中海烤鱼餐。
                 <w:br/>
                 下午：午餐后前往参观【世界文化遗产迦太基古城遗址】（游览时间约1小时），是突尼斯发源地，意为“新的城市”，迦太基帝国是腓尼基人于公元前8世纪建立的城市国家，曾一度国力强大，但后来在三次布匿战争中均被罗马打败。迦太基城随后遭罗马军烧毁，夷为废墟，曾经是占地辽阔，富甲一方的地中海的贸易都城，从残留下的城墙、神庙、宫殿、浴室、剧场等，可依稀看出当年古城的宏大和壮观。雕刻精美的柱头、女王黛多的雕像，花岗石圆柱、厚重的墙基，无一不展示昔日迦太基城的繁华与强大。
                 <w:br/>
                 前往【地球十大浪漫小镇之一西迪·布赛义德】游览，(游览时间约1.5小时)，是突尼斯境内最美丽的地中海村落，有“蓝白小镇”的美誉。这个位于地中海边峭壁上的镇子，所有的房屋只有两种颜色，白色的墙，蓝色的门窗。始建于13世纪，曾为法国殖民地，欧洲风情依旧，处处都是蓝和白相间的安达路西亚风格小屋，圆顶房屋，从山脚到山顶依山而建，错落有致。狭窄的巷子悠长曲折，石板路旁五颜六色的陶瓷和挂画，与蔚蓝色的地中海构成了一幅和谐、美丽的画卷。
                 <w:br/>
                 前往【突尼斯著名明信片拍摄地草席咖啡馆】品尝薄荷茶或咖啡。这里可以俯瞰脚下的港口，吹着海风，晒着阳光，享受着咖啡或薄荷茶，静静享受地中海风情休闲时光。
                 <w:br/>
                 游览【巴尔多国家博物馆】，突尼斯大大小小的博物馆记载着这个国家的历史变迁，其中以巴尔多博物馆最为著名。原为贝伊皇宫，现在则被打造为地中海区举足轻重的重要博物馆，由于其装潢多为马赛克瓷砖拼接而成，又名“马赛克博物馆”。馆内藏品横跨突尼斯千年历史，多重风格的作品体现了北非丰富的历史文明。巴尔多博物馆建筑本身是上世纪突尼斯封建君主的王宫，突尼斯独立后，这座建筑被改为国家博物馆，号称北非地区排名第二的博物馆，仅次于埃及开罗博物馆。它最引以为傲的收藏，当数贯穿迦太基时代和古罗马时代的马赛克镶嵌画。
                 <w:br/>
                 前往突尼斯东北部的一座古城 — 哈马马特 。参观【YASMIN IN HAMAMMET新城】（游览时间约 30 
                 <w:br/>
                 钟）。
                 <w:br/>
                 前往酒店入住，享用酒店晚餐。
                 <w:br/>
                 交通：飞机、汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1073,51 +1073,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                苏塞 — 突尼斯（车程约2小时）-卡萨布兰卡
+                苏塞 — 突尼斯（车程约2小时)- 卡萨布兰卡
                 <w:br/>
                 国际参考航班：AT573  突尼斯-卡萨布兰卡 1800 2115   飞行时间约：3小时15分钟或TU705  突尼斯-卡萨布兰卡 2230 0110+1 飞行时间约：2小时40分钟
                 <w:br/>
                 参考航班，可能根据航班情况灵活调整
                 <w:br/>
                 上午：早餐后乘车前往突尼斯游览麦地那老城突尼斯市和苏塞市的“麦地那”老城已经被列入联合国“世界文化
                 <w:br/>
                 遗产”名录。而突尼斯首都突尼斯城的麦地那老城是保护得最好的。
                 <w:br/>
                 下午：之后游览布尔吉巴大街这里被称为突尼斯的“香榭丽舍大道”，东西结合风格的建筑是布尔吉巴大街额一道风景，道路中间是人行道，树木四季常青，两旁建筑可谓“东西合璧”，银行、商店坐落其中。
                 <w:br/>
                       约定时间集合乘车前往突尼斯机场，乘机前往卡萨布兰卡。抵达后由导游接机，入住酒店休息。
                 <w:br/>
                 交通：汽车、飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
@@ -1805,65 +1805,65 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、签证标准：突尼斯团队免签、摩洛哥免签。
-[...13 lines deleted...]
-                8、保险标准：旅行社责任险。
+                签证标准：突尼斯团队免签、摩洛哥免签。
+                <w:br/>
+                机票标准：广州起止全程经济舱机票及机场税，团队机票不允许改名、退票、改票、改期。（不含航空公司临时新增的燃油附加费）
+                <w:br/>
+                酒店标准：行程中所列星级酒店的双人间。（标准为二人一房，如需入住单间则另付单间差费用或我社有权有权利提前说明情况并调整夫妻及亲属住宿安排）
+                <w:br/>
+                用餐标准：行程中所列餐食，午晚餐为中式团队餐（10-12 人一桌，餐标十菜一汤)或特当地餐（以行程为准）。如果不用餐或因个人原因超出用餐时间到达餐厅的，不再另补且费用不退。（用餐时间在机场候机或飞机上的餐食由客人自理）
+                <w:br/>
+                景点标准：行程中所列景点的首道门票（不含景区内的二道门票及个人消费）。行程表中标明的景点游览顺序和停留时间仅供参考，我公司有权根据当地天气、交通等情况调整景点顺序，实际停留时间以具体行程游览时间为准。
+                <w:br/>
+                用车标准：空调旅游巴士。（摩洛哥段：10人用17座，15人以上用39座，突尼斯段：9-15人用25座）
+                <w:br/>
+                导游司机标准：突尼斯、摩洛哥全程优秀英文/法文导游+中文翻译
+                <w:br/>
+                保险标准：旅行社责任险。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -2100,51 +2100,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>