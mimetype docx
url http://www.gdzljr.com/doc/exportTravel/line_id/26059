--- v0 (2026-08-24)
+++ v1 (2026-10-21)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">WZ-20260731HYJZ</w:t>
+              <w:t xml:space="preserve">WZ-20260908HYJZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -705,174 +705,174 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：团队用餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">茂县茂县西羌家园酒店/丽宽酒店/岷江隐里/澜悦栖  或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">茂县西羌家园酒店/铂景星辰酒店丽/宽酒店/岷江隐里/澜悦栖   或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 茂县—爱情海（围炉煮茶）—中查沟—九寨 （210公里，车程约3.5-4小时）
                 <w:br/>
-                酒店用早餐后，前往【4A景区-爱情海】（含优惠门票）这里四周远山层叠，森林茂密，海子中溪水蜿蜒，芳草萋萋，如天鹅绒地毯铺满大地，秋季野花点缀其间，牛羊骡马成群，时则一片深黄，与周围的雪山红叶相映成趣。在森林中，尽情享受精心安排的【藏地围炉煮茶】体验原始野趣，感受大自然的宁静与美好。完毕后前往【中查沟】一个藏族山村，秋天的中查沟红叶流丹，层林尽染，宛如画卷，不仅景色优美，而且还有古老的藏族村寨，其神秘的藏族民俗风情和人文资源别具特色。完毕后前往沟口酒店，办理入住。
+                酒店用早餐后，前往4A景区-【爱情海】（含优惠门票）这里四周远山层叠，森林茂密，海子中溪水蜿蜒，芳草萋萋，如天鹅绒地毯铺满大地，秋季野花点缀其间，牛羊骡马成群，时则一片深黄，与周围的雪山红叶相映成趣。在森林中，尽情享受精心安排的【藏地围炉煮茶】体验原始野趣，感受大自然的宁静与美好。完毕后前往【中查沟】一个藏族山村，秋天的中查沟红叶流丹，层林尽染，宛如画卷，不仅景色优美，而且还有古老的藏族村寨，其神秘的藏族民俗风情和人文资源别具特色，可体验藏式祈福：亲手挂经幡、迎风撒隆达、顺时针转白塔、静心念经祈福，沉浸式感受藏族信仰文化。完毕后前往沟口酒店，办理入住。
                 <w:br/>
                 <w:br/>
                 温馨提示：九寨房费和餐费为套餐制，套餐的餐食为酒店配餐，比较简约；如晚餐不用，无费用退出。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【爱情海】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：入住酒店赠送晚餐不用不退   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">九寨沟度假村/格尔单酒店/丽呈君顿酒店/森林山居酒店/璞禾  或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">九寨沟度假村/丽呈睿轩酒店/丽呈君顿酒店/森林山居酒店/璞禾酒店   或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 全天九寨沟
                 <w:br/>
-                酒店用早餐后，前往景区。 游览世界自然遗产-童话世界【九寨沟】（游览6-8小时，含优惠门票、不含：观光车90元+保险10元），它集翠海、叠溪、彩林和藏族风情于一体，以其美丽绝伦的自然风光成为中国著名的风景名胜区。九寨沟的蓝天、白云、雪山、森林、尽融于瀑、河、滩、缀成一串串宛若从天而降的珍珠（全天游览则渣洼沟：长海、五彩池、上下季节海等；日则沟：诺日朗瀑布、镜海、珍珠滩、五花海，箭竹海、熊猫海、原始森林等；树正沟：芦苇海、双龙海、卧龙还、树正群海、树正瀑布、老虎海、犀牛海等）。
+                酒店用早餐后，前往景区。 游览世界自然遗产-童话世界【九寨沟】（含优惠门票、不含：观光车90元+保险10元，游览6-8小时），它集翠海、叠溪、彩林和藏族风情于一体，以其美丽绝伦的自然风光成为中国著名的风景名胜区。九寨沟的蓝天、白云、雪山、森林、尽融于瀑、河、滩、缀成一串串宛若从天而降的珍珠（全天游览则渣洼沟：长海、五彩池、上下季节海等；日则沟：诺日朗瀑布、镜海、珍珠滩、五花海，箭竹海、熊猫海、原始森林等；树正沟：芦苇海、双龙海、卧龙还、树正群海、树正瀑布、老虎海、犀牛海等）。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                  1：九寨沟景区的游览方式需要乘坐景区观光车，请妥善保管好九寨沟的观光车票，以免查票；
                 <w:br/>
                 2：九寨沟景区海拔2500-3100米；建议游客可从远至近进行游览，不做剧烈运动，以免产生高原反应；
                 <w:br/>
                 3：九寨沟景区停车场距离景区大门需要步行5-15分钟，敬请谅解；冬季景区栈道及路面有冰雪，行走请注意安全。
                 <w:br/>
                 <w:br/>
                 温馨提示：[此天行程户外游览时间较长，九寨沟高原地区日照充足，紫外线较强，请备好太阳镜、太阳伞、防晒霜等物品；请遵守景区管理制度，禁止吸烟、乱丢垃圾、违者最低罚款500元起；]
                 <w:br/>
                 <w:br/>
                 当地特色项目推介：
                 <w:br/>
                 《走进藏民家访》到藏家去做客，感受到藏族人民的热情好客一起跳起欢乐的锅庄，热情的为您献上洁白的哈达，更可以品尝手抓肉、酥油茶、特色藏式火锅等地道的藏族人民的饮食；让您体会不一样的生活。（自费150-180元/人）
                 <w:br/>
                 《藏羌歌舞表演》九寨的歌舞晚会是九寨必不可少的秀色大餐，被誉为——“白天看风景，晚上观藏羌风情晚会”成为一道亮丽的人文风景，歌舞晚会，充分展示了九寨沟民俗风情给九寨沟完整旅游融入了浑厚的民族文化色彩，是九寨沟完整旅程中不可缺少的组成部分。（自费180-280元/人）
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【童话世界九寨沟】
                 <w:br/>
                 自费项：九寨保险10元+观光车旺季90元/人；《走进藏民家访》自费150-180元/人、《藏羌歌舞表演》自费180-280元/人
@@ -889,51 +889,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：入住酒店赠送晚餐不用不退   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">九寨沟度假村/格尔单酒店/丽呈君顿酒店/森林山居酒店/璞禾  或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">九寨沟度假村/丽呈睿轩酒店/丽呈君顿酒店/森林山居酒店/璞禾酒店  或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1154,51 +1154,51 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：含广州-成都，双程特惠经济舱机票（未含航空保险）机场建设税。含单程动车组二等座火车票（不保证同车厢连坐）；我社将会尽力安排同车厢连坐。如：动车票为团队票，不可单张票退票或改签，敬请游客注意；
                 <w:br/>
-                2、用车：当地空调旅游车（7-45座，根据实际人数调整，保证每人一正座）。
+                2、用车：当地空调旅游车（根据实际人数调整，保证每人一正座），满18人以上长途行程升级2+1座保姆车（第五天成都东接站以及第六天为普通空调旅游车）。
                 <w:br/>
                 3、导游：优秀地陪讲解服务（不派全陪）。在保证不减少景点的情况下，我社有权调整景点游览先后顺序。
                 <w:br/>
                 4、门票：成人含所列九寨、黄龙、毕棚沟、三星堆、都江堰、爱情海优惠门票；赠送项目如因特殊原因不能成行，不做退款，其中园中园门票需客人自理。特惠线路，任何优惠不退 。【①不含景交：九寨沟观光车90元、毕棚沟观光车70元、（需要乘坐）；
                 <w:br/>
                 ②不含景交：毕棚沟电瓶车20元起/单程、都江堰电瓶车15元、黄龙上下索道120元、黄龙电瓶车20元、三星堆讲解耳麦30元、九寨保险10元、（非必须，自愿选择）； 】（ 60岁以上长者，已经核算优惠门票，不在享受二次优惠，无任何优惠门票退出）
                 <w:br/>
                 5、小童（2-未满12周岁）：只含早餐、车位、不占床位，不含正餐、门票自理；含往返机票。小孩也不享受赠送景点，小童如超高费用自理。
                 <w:br/>
                 6、住宿：入住当地酒店（未挂星）；标准双人间；每成人每晚（12周岁以上）一床位，出现单男或单女请报名时自补房差。在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解。
                 <w:br/>
                 7、用餐：30-40元/正，8正5早（房费含早不用不退），八菜一汤，十人一桌（若不足10人，根据实际人数决定菜品数量）。团队桌餐、全程不用不退餐，请见谅。温馨提醒：当地饮食与游客饮食习惯差异较大，餐饮条件有限，尽请游客谅解并可自备些零食（方便面、榨菜等）。
                 <w:br/>
                 8、购物点：纯玩。 行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -2231,51 +2231,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-24</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-21</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>