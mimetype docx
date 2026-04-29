--- v0 (2026-01-01)
+++ v1 (2026-04-29)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">春节【奢享江西~4人起行】高铁5天｜九江 | 婺源篁岭&amp;晒秋人家｜婺女洲度假区 | 诗画庐山｜仙境三清山｜网红望仙谷｜千年瓷都景德镇行程单</w:t>
+        <w:t xml:space="preserve">五一出游季【奢享江西~4人起行】高铁5天｜九江 | 婺源篁岭&amp;晒秋人家｜婺女洲度假区 | 诗画庐山｜仙境三清山｜网红望仙谷｜千年瓷都景德镇行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -404,69 +404,71 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★ 精品小团，4人起行，超VIP服务，一价全包，亲朋好友出游首选。
                 <w:br/>
-                ★ 邂逅庐山冬日奇景—庐山雾凇，置身于清冽的空气中，从飘逸的雪道上咯吱咯吱的踩过。在如琴湖、花径、锦绣谷、含鄱口赏“别有天地非人间”的庐山冬季美景
-[...3 lines deleted...]
-                ★ 冬天的篁岭沉静清和，当树木上挂着冰条，屋顶晒杆上铺着厚厚积雪，俨然一副篁岭晒雪图，整个村庄宛如童话世界般晶莹剔透。
+                ★ 春日庐山，诗意满盈—如琴湖碧波荡漾，倒映着岸边抽芽的新绿；锦绣谷繁花缀谷，清风拂面，漫步其间，每一步都是“别有天地非人间”的春日惬意。
+                <w:br/>
+                ★ 仙境--三清山：万物复苏，云雾缭绕在山峦间，漫山遍野的花草点缀，宛如仙境。
+                <w:br/>
+                ★ 婺源篁岭--梯田花海与粉墙黛瓦相互映衬，构成如诗如画的田园美景，令人陶醉。
                 <w:br/>
                 ★ 婺源徽州不夜城-【婺女洲】白墙黑瓦，小桥流水，误入江南水墨画，夜晚沉浸式体验徽派文化。
                 <w:br/>
+                ★ 御窑厂国家考古遗址公园：古老建筑在新绿的点缀下，更具历史韵味，可感受千年瓷都的文化底蕴。
+                <w:br/>
+                ★ 陶溪川文化创意园：绿树成荫，创意园内的艺术氛围与春日的生机相得益彰，充满活力。
+                <w:br/>
                 ★ 打卡江西最in网红地--望仙谷，游藏在山谷里的“清明上河图”，赏绝壁神话，人间仙境。特别安排入住一晚望仙谷仙宿，沉浸式体验望仙谷的夜色。
                 <w:br/>
                 ★ 一价全含，行程中所有景点门票、索道、观光车全含，门票总价值860元。
                 <w:br/>
                 ★ 拒绝赶鸭子式行程，把更多的时间留给了景点游览，慢下来，去享受。
                 <w:br/>
                 ★ 九江进，上饶返，不走回头路，避免了长时间车程。
                 <w:br/>
                 ★ 更多优惠：65周岁以上可享受报团优惠330元/人；60-64周岁享受报团优惠60元/人；（需提供有效老人优惠证件，若证件无效，需补相应差价）
-                <w:br/>
-                ★ “百万幸福” 好礼：凡报名者当地赠送一张中国福利彩票&amp;春节大礼包一份。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -1068,51 +1070,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.大交通：广州东-九江/庐山，上饶-广州白云/广州南 往返高铁/动车二等座。
                 <w:br/>
                 备注：节假日高铁票紧张，可能会出现长沙南中转，广州南、广州东、广州白云站均有可能，以实际出票为准，不接受指定时间与站点，由此带来不便，敬请谅解！
                 <w:br/>
                 （根据铁路局2020年最新通知,所有高铁票或火车票一经票点出票，都需要持客人身份证原件方可退票或者改签，由此带来不便，敬请谅解）
                 <w:br/>
                 （注意：由铁路票务系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！ ）
                 <w:br/>
-                2.住宿：全程入住酒店标双；特别入住1晚望仙谷景区内仙宿，安排双人标间；酒店住宿若出现单男单女，客人须与其它同性客人同住，若不能服从旅行社安排或旅行社无法安排的，客人须当地补房差入住双人标间。（4钻酒店：补房差加1900元/人；不占床退1300元/人，含早；5钻酒店：补房差加2700元/人；不占床退2100元/人）；
+                2.住宿：全程入住酒店标双；特别入住1晚望仙谷景区内仙宿，安排双人标间；酒店住宿若出现单男单女，客人须与其它同性客人同住，若不能服从旅行社安排或旅行社无法安排的，客人须当地补房差入住双人标间。（4钻酒店：补房差加1900元/人；不占床退1300元/人，含早；5钻酒店：补房差加2500元/人；不占床退1900元/人）；
                 <w:br/>
                 网评4钻参考酒店：
                 <w:br/>
                 庐山入住：庐山西湖宾馆或莲花台花园度假酒店或庐山融旅酒店或同级；
                 <w:br/>
                 景德镇入住：景德镇陶邑观英酒店或陶欣饭店或景城美莱酒店或美豪丽致酒店或同级；
                 <w:br/>
                 婺源入住：婺源徽州庄园或正洲微马酒店或四季清华度假酒店或星江湾假日酒店或沁庐精品酒店或同级；
                 <w:br/>
                 望仙谷入住：望仙谷仙宿或同级
                 <w:br/>
                 3. 用餐：4早0正餐，正餐自理。
                 <w:br/>
                 4. 门票：庐山大门票，庐山环保车，婺源篁岭（含往返索道），婺女洲度假区大门票（赠送景点，不去不退），三清山大门票，三清山往返缆车，御窑厂国家考古遗址公园大门票，望仙谷大门票（入住望仙谷仙宿赠送大门票，不去不退）；
                 <w:br/>
                 5. 当地优秀专业导服。
                 <w:br/>
                 6. 当地旅游空调车，根据实际人数安排车辆大小，保证一人一正坐。
                 <w:br/>
                 7.儿童安排：6岁以下按小童收费（含早餐；含正餐；占车位导服；不含往返高铁票，若需则自理；不含小孩床位；不含小孩景区大门票，产生自理）；
                 <w:br/>
                 6岁（含）～且未满14岁按中童收费（含早餐；正餐；占车位导服；含儿童往返高铁票；不含小孩床位；含景点儿童半价门票，超高自理）；
                 <w:br/>
                 14岁（含）以上按大人收费；
                 <w:br/>
@@ -1156,50 +1158,243 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。 
                 <w:br/>
                 4、由于不可抗拒原因而需要变更行程时产生的费用（包括但不限于自然灾害、航班延误或取消、车辆故障、交通意外等）
                 <w:br/>
                 5、不含广州市区到广州高铁站接送，高铁站集中，高铁站散团。
                 <w:br/>
                 6、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。（此项可根据线路调整）
                 <w:br/>
                 7、自费推荐：婺女洲度假区《遇见·婺源》演艺秀嘉宾票198元/人（自由选择）
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">婺女洲《遇见 婺源》山水实景演出（选择性消费）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">婺女洲度假区《遇见·婺源》演艺秀嘉宾票</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 198.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1226,132 +1421,103 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
-[...9 lines deleted...]
-                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
+                1、此团4人成团，一单一团。此团由江西新旅程国际旅行社有限公司地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
                 <w:br/>
                 6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
                 <w:br/>
-                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
-[...7 lines deleted...]
-                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、华东江西是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：华东江西旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
                 <w:br/>
-                2）70-75 周岁人群需提交三甲医院的体检报告且有 70 岁以下家属陪同，需签署免责 并购买对应的旅游意外保险方可出游。
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
                 3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
-                12、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。 失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失， 只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如 下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份 产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
-[...32 lines deleted...]
-                13.当地花观赏期视当地气候和条件而定，如因当地条件和气候影响景观，我社不负赔偿责任，敬请谅解！
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1461,51 +1627,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-01-01</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1649,50 +1815,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>