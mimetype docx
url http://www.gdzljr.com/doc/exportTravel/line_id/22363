--- v0 (2025-10-21)
+++ v1 (2026-04-29)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">众行越野肯尼亚 10天7晚 | 安博塞利国家保护区 | 长颈鹿公园 | 马拉河区域 | 纳瓦沙湖 | 纳库鲁国家公园 |爱尔莎庄园 （广州CZ）行程单</w:t>
+        <w:t xml:space="preserve">众行越野疯狂马赛马拉肯尼亚 10天7晚 | 安博塞利国家保护区 | 长颈鹿公园 | 马拉河区域 | 纳瓦沙湖 | 纳库鲁国家公园 |爱尔莎庄园 （广州CZ）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -392,90 +392,101 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                2025年迭代新升级（2024年超过1000人出行）
-[...1 lines deleted...]
-                 赠送一次丛林safari 英式Beer time
+                #2026，迭代新升级
+                <w:br/>
+                 市场独家！马赛马拉荒野徒步！在马赛学者陪同下，亲临马赛之巅
+                <w:br/>
+                 零食随享，安排随车特色零食包
+                <w:br/>
+                 强势资源，3晚马赛马拉连住
+                <w:br/>
+                 2次全天马赛马拉游览，好玩更尽兴
+                <w:br/>
+                <w:br/>
+                #市场领先，好评延续
+                <w:br/>
+                 赠送一次丛林英式Beer time
                 <w:br/>
                  牛津学者讲非洲五霸视频课堂
                 <w:br/>
                  赠送国际插头、安排随车音响
                 <w:br/>
                  越野车不超过6客一台车
                 <w:br/>
                  特别创新升级印度洋龙虾餐
                 <w:br/>
                  赠送价值95美金 纳瓦沙游船+爱尔莎庄园下午茶
                 <w:br/>
                 <w:br/>
                 #必选理由：
                 <w:br/>
-                 坚持2次入园马赛马拉+入内纳库鲁
-[...1 lines deleted...]
-                 4-5星酒店
+                 坚持2次入园马赛马拉，2次入园更尽兴
+                <w:br/>
+                 全程精选特色酒店，全年超千人入住反馈
                 <w:br/>
                  赠送日落香槟+篝火晚会
                 <w:br/>
                  特别赠送长颈鹿公园
                 <w:br/>
                 <w:br/>
                 #五大园区一网打尽：
                 <w:br/>
                  马赛马拉国家野生动物保护区
                 <w:br/>
                  船游鸟类天堂纳瓦沙湖
                 <w:br/>
                  安博塞利 大象生活天堂，仰望非洲第一高峰，乞力马扎罗山
                 <w:br/>
                  长颈鹿公园：喂养罗斯柴尔德长颈鹿
                 <w:br/>
-                 纳库鲁  黑白犀牛
-[...2 lines deleted...]
-                精选航线：广州往返乘坐中国南方航空班机前往内罗毕（经停长沙），+500可申请全国联运。
+                 爱尔莎庄园，聆听人与自然的和谐故事
+                <w:br/>
+                <w:br/>
+                精选航线：广州起止往返内罗毕，+500可申请全国联运。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -832,150 +843,153 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                内罗毕-途径东非大裂谷-马赛马拉国家保护区（车约5小时）
-[...3 lines deleted...]
-                下午：【马赛马拉国家野生动物保护区】动物追踪（游览2小时）位于肯尼亚西南部与坦桑尼亚交界地区，与坦桑尼亚塞伦盖蒂动物保护区相连。该保护区始建于1961年，面积达1800平方公里。保护区内动物繁多，数量庞大，约有95种哺乳动物和450种鸟类，是世界上最好的野生动物保护区之一。（角马过河的奇观受到自然因素影响，旅行社无法保证一定能观看到，也不接受此类投诉，敬请谅解）入住酒店休息。
+                内罗毕-途径东非大裂谷-埃尔门泰塔酒店-船游纳瓦沙（车约4小时）-爱尔莎庄园下午茶-酒店
+                <w:br/>
+                上午：早餐后，驱车前往埃尔门泰塔酒店。
+                <w:br/>
+                途径东非大裂谷 这条长度相当于地球周长1/6的大裂谷，气势宏伟，景色壮观，是世界上最大的裂谷带，有人形象地将其称为“地球表皮上的一条大伤痕”；这条长度相当于地球周长1/6的大裂谷，气势宏伟，景色壮观。在此停留并拍照留念（约20分钟）。
+                <w:br/>
+                下午：特别安排乘船游览东非大裂谷最美湖泊【纳瓦沙湖】。纳瓦沙湖是东非大裂谷中海拔最高的一个湖，安卧在裂谷中心，海拔却有1890米。她的阴晴与枯荣，壮丽和柔美吸引着一批又一批的游客，纳瓦沙湖也是观赏各类野生鸟类极佳的地点之一。（野生鸟类的观赏受到自然因素影响，旅行社无法保证一定能观看到）
+                <w:br/>
+                前往【爱尔莎庄园】参观。爱尔莎庄园是肯尼亚奈瓦沙湖畔的自然保护教育中心与历史地标，因《生而自由》（Born Free）中小狮子爱尔莎的真实故事而闻名，也是乔治・亚当森与乔伊・亚当森夫妇的故居与保护区。在这里，我们享用英式下午茶。
+                <w:br/>
+                后返回酒店休息。
                 <w:br/>
                 <w:br/>
                 推荐自选项目：
                 <w:br/>
-                1.马赛村参观游览
+                1、游览星月岛徒步约1小时（星月岛属于纳瓦莎地名，并非岛屿）
+                <w:br/>
+                纳瓦沙湖徒步
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：酒店午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">入住马赛马拉当地特色酒店MARA CHUI LODGE/ Mara aa lodge 或同级酒店</w:t>
+              <w:t xml:space="preserve">入住埃尔门泰塔湖湖滨特色酒店Jacaranda Lake Elementaita Lodge或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                马赛马拉国家保护区-beertime（赠送酒店日落香槟）
-[...7 lines deleted...]
-                入住酒店休息。
+                埃尔门泰塔酒店-马赛马拉国家保护区-荒野徒步（马赛最高峰）
+                <w:br/>
+                上午：早餐后，驱车前往【马赛马拉国家野生动物保护区】。保护区内有约 95 种哺乳动物和 450 种鸟类，是地球上大型野生哺乳动物集中的栖息地，常见的动物有狮子、大象、野牛、羚羊、斑马、长颈鹿等，也是众多食肉动物的家园。入住酒店，后自由活动。
+                <w:br/>
+                下午：独家安排【马赛马拉荒野徒步】。从酒店出发，前往马赛马拉大草原最高峰（Mount lenganishu (Megwara)。在马赛向导的陪同下，进行自然探索徒步活动，沿途马赛向导将带您领略东非草原的独特魅力。（赠送项目，如因天气或当地政策变化无法安排，费用不退）
+                <w:br/>
                 <w:br/>
                 推荐自选项目：
                 <w:br/>
-                1.热气球
-[...1 lines deleted...]
-                2.马拉河徒步
+                1.马赛村参观游览
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：打包午餐盒     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1007,255 +1021,263 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                马赛马拉国家保护区-船游纳瓦沙（车约4小时）-爱尔莎庄园下午茶-埃尔门泰塔酒店
-[...6 lines deleted...]
-                <w:br/>
+                马赛马拉
+                <w:br/>
+                全天：酒店早餐后，携带午餐打包盒+享受Beer Time。
+                <w:br/>
+                前往【马拉河区域】继续动物追踪（约从8点-15点）。位于肯尼亚西南部与坦桑尼亚交界地区，与坦桑尼亚塞伦盖蒂动物保护区相连。该保护区始建于1961年，面积达1800平方公里。保护区内动物繁多，数量庞大，约有95种哺乳动物和450种鸟类，是世界上最好的野生动物保护区之一。（角马过河的奇观受到自然因素影响，旅行社无法保证一定能观看到，也不接受此类投诉，敬请谅解）
+                <w:br/>
+                17点左右安排马赛马拉日落香槟SUN DOWNER.加 篝火晚会.（如果天气不允许则无法安排，赠送项目不用不退）
+                <w:br/>
+                入住酒店休息。
                 <w:br/>
                 推荐自选项目：
                 <w:br/>
-                游览星月岛徒步约1小时（星月岛属于纳瓦莎地名，并非岛屿）
+                1.热气球
+                <w:br/>
+                2.马拉河徒步
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：酒店午餐     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">入住埃尔门泰塔湖湖滨特色酒店Jacaranda Lake Elementaita Lodge或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：打包午餐     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">入住马赛马拉当地特色酒店Mara Chui Lodge/ Mara AA Lodge 或同级酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                埃尔门泰塔酒店-纳库鲁（车约1.5小时）-埃尔门泰塔酒店
-[...4 lines deleted...]
-                <w:br/>
+                马赛马拉
+                <w:br/>
+                全天：酒店早餐后，携带午餐打包盒前往马赛马拉进行游览。（全天游览约从8点-15点）
+                <w:br/>
+                前往【马拉河区域】继续动物追踪。位于肯尼亚西南部与坦桑尼亚交界地区，与坦桑尼亚塞伦盖蒂动物保护区相连。该保护区始建于1961年，面积达1800平方公里。保护区内动物繁多，数量庞大，约有95种哺乳动物和450种鸟类，是世界上最好的野生动物保护区之一。（角马过河的奇观受到自然因素影响，旅行社无法保证一定能观看到，也不接受此类投诉，敬请谅解）
+                <w:br/>
+                入住酒店休息。
                 <w:br/>
                 推荐自选项目：
                 <w:br/>
-                埃尔门泰塔湖园区游览1-2小时.
+                1.热气球
+                <w:br/>
+                2.马拉河徒步
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：打包午餐/酒店午餐     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">入住埃尔门泰塔湖湖滨特色酒店Jacaranda Lake Elementaita Lodge或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：打包午餐     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">入住马赛马拉当地特色酒店Mara Chui Lodge/ Mara AA Lodge 或同级酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                埃尔门泰塔酒店-内罗毕（车约2.5小时）
+                马赛马拉-内罗毕（车约5小时）-内罗毕市区观光-当地超市
                 <w:br/>
                 上午：酒店早餐后，返回内罗毕。
                 <w:br/>
-                下午：前往超市自由购物（非旅行社安排购物店），可以选择你喜欢的具有肯尼亚手信。晚餐后,入住酒店休息。
+                下午：前往内罗毕【市区游览】，外观肯尼亚最高法院、肯雅塔国际会议中心、议会等。乘车前往肯尼亚的超市自由购物当地特产如咖啡，红茶和肯尼亚豆等。
+                <w:br/>
+                前往超市自由购物（非旅行社安排购物店），可以选择你喜欢的具有肯尼亚手信。晚餐后,入住酒店休息。
                 <w:br/>
                 <w:br/>
                 推荐自费项目：
                 <w:br/>
                 1.凯伦故居 
                 <w:br/>
                 2.国家博物馆
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团队餐     晚餐：中式团队餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：火锅午餐     晚餐：中式晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">入住内罗毕市区特色酒店Eastland Hotel  或同级酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1266,51 +1288,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                内罗毕-广州（参考航班：CZ6044    NBOCAN  1500 - 1120+1 ——经停长沙 总飞行15H）
+                内罗毕-广州（参考航班：CZ6044    NBOCAN  1500 - 1120+1，总飞行15小时15分）
                 <w:br/>
                 上午：酒店早餐后，前往内罗毕国际机场，返回国内。
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：飞机套   </w:t>
             </w:r>
           </w:p>
@@ -2019,51 +2041,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-10-21</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>