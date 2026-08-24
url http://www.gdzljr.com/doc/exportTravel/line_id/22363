--- v1 (2026-04-29)
+++ v2 (2026-08-24)
@@ -32,50 +32,64 @@
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">众行越野疯狂马赛马拉肯尼亚 10天7晚 | 安博塞利国家保护区 | 长颈鹿公园 | 马拉河区域 | 纳瓦沙湖 | 纳库鲁国家公园 |爱尔莎庄园 （广州CZ）行程单</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">广州CZ起止</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
@@ -966,68 +980,68 @@
                 <w:br/>
                 <w:br/>
                 推荐自选项目：
                 <w:br/>
                 1.马赛村参观游览
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：打包午餐盒     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">入住马赛马拉当地特色酒店MARA CHUI LODGE/ Mara aa lodge 或同级酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：酒店午餐     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">入住马赛马拉当地特色酒店Mara Chui Lodge/ Mara AA Lodge 或同级酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1495,50 +1509,52 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.机票标准：广州往返全程团队经济舱机票及机场税，团队机票不允许改名、退票、改票、改期。（不含航空公司临时新增的燃油附加费）；联运航班（即航空公司将客人从【始发地】经【中转地】运送至【目的地】）均为航司配套优惠政策，仅适用于搭配南航（CZ）非共享航班；若委托旅行社预定了联运航班的，航班一旦匹配成功则不允许修改和取消；客人必须顺次使用联运航班，否则，若客人因自身原因未使用其中一程航班的，则后续航班将自动被航空公司取消，由此造成的损失均自行承担。
                 <w:br/>
                 2.酒店标准：行程中所列酒店的双人间（标准为二人一房，如需入住单间则另付单间差费用；我社有权利提前说明情况并调整夫妻及亲属住宿安排，境外酒店无挂星制度，评核以房间装修为标准，最终入住情况由当天办理入住时酒店安排）；
                 <w:br/>
                 3.用餐标准：行程中所列餐食，午晚餐为中式团队餐（10-12人一桌，餐标六菜一汤)。在所有公园或保护区用西式自助餐或打包餐盒，如果不用餐或因个人原因超出用餐时间到达餐厅的，不再另补且费用不退；（用餐时间在机场候机或飞机上的餐食由客人自理）；
                 <w:br/>
                 4.景点标准：行程中所列景点的首道门票（不含景区内的二道门票及个人消费）。行程表中标明的景点游览顺序和停留时间仅供参考，我公司有权根据当地天气、交通、酒店超售等情况调整景点顺序，实际停留时间以具体行程游览时间为准；
                 <w:br/>
                 5.用车标准：6人共乘坐一台7-9座越野车（无空调）；有可能内罗毕市区会安排22座考斯特；
                 <w:br/>
                 6.向导司机标准：全程中文领队（9人以上安排领队），境外专业司机和中文向导（跳车服务：向导和领队按顺序分段到每台车进行服务）；
                 <w:br/>
                 7.购物标准：无购物店，行程内经过的景区商店、餐厅、商场、集市、中途休息站等商店不属于旅游定点购物店，若游客在此类购物店所购买的商品出现质量问题，旅行社不承担任何责任；
                 <w:br/>
                 8.自选标准：以行程表所安排的自费项目为准，不增加额外行程项目（须游客签字同意方可增加），具体安排详见《旅游合同自选补充协议》；
                 <w:br/>
                 9.肯尼亚入境许可（ETA）;
                 <w:br/>
                 10.旅行社责任险。
+                <w:br/>
+                11.境外司机、向导服务费（1000元/人）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1546,66 +1562,257 @@
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、护照费用；
                 <w:br/>
                 2、全程单房差RMB 3800/人（平日）&amp; RMB 4800/人（入住时间涉及到7-8月）（（温馨提示：非洲大部分酒店1人入住补单房差默认为入住一间大床房，且大部分酒店不能安排1人入住一间双人房，敬请谅解）；
                 <w:br/>
-                3、境外司机、向导服务费（不含境外司导服务费1000元/人）；
-[...3 lines deleted...]
-                5、行李物品的搬运费、保管费及超重费；如行李或物品丢失、被盗等意外损失费用；
+                3、行程表以外费用；
+                <w:br/>
+                4、行李物品的搬运费、保管费及超重费；如行李或物品丢失、被盗等意外损失费用；
                 <w:br/>
                 6、一切个人消费（如：电话、传真、电视付费频道、洗衣、饮料等）；
                 <w:br/>
                 7、旅游者因违约、自身过错或自身疾病引起的人身和财产损失；
                 <w:br/>
                 8、非我社所能控制因素下引起的额外费用，如：自然灾害、罢工、境外当地政策或民俗禁忌、景点维修等；
                 <w:br/>
                 9、游客人身意外保险及客人往返出境口岸的一切费用。
                 <w:br/>
                 10. 12周岁以下，不占床按照成人9折，占床与成人同价（司导服务费不打折）；建议1.4米以上儿童占床。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">购物点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="shop"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">无</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="4200" w:type="dxa"/>
@@ -1703,102 +1910,696 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">自费项目</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">详情见附件</w:t>
+              <w:t xml:space="preserve">埃尔门泰塔湖观火烈鸟（95美金/人）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">埃尔门泰塔湖是位于东非大裂谷中的一个咸水湖，距离内罗毕约130公里，位于著名淡水湖纳瓦沙湖和前火烈鸟之乡-纳库鲁湖之间，是一个小众的观鸟圣地。在湖边可以有机会观赏到成群的火烈鸟和其他鸟类，远处有著名的死火山“沉睡的勇士”，因形状酷似平躺的人而得名。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">$(美元) 95.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">凯伦故居（50美金/人）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">凯伦，布里克森博物馆（Karen Blixen Museum）隶属于肯尼亚国家博物馆，其前身是凯伦故居，是丹麦著名女作家凯伦，布里克森（KarenBlixen）曾居住的地方。它始建于1912年，1917年凯伦夫妇将其买下，1925年凯伦与丈夫离异后继续在此居住至1931年，之后数易其主。1963年丹麦政府赠与肯尼亚政府以纪念肯尼亚独立，1985年正式建为凯伦，布里克森博物馆。凯伦的代表作《走出非洲》描写了白人殖民者在肯尼亚的生活。其同名电影也在肯尼亚拍摄，并获得多项奥斯卡奖，其外景取景地就是凯伦故居。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 50.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">热气球之旅（480美金/人，约2小时，7-8月为500美金/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                热气球之旅（480美金/人，约2小时，7-8月为500美金/人）：
+                <w:br/>
+                在宁谧平静的晨曦中，享受一次与众不同的探险之旅。热气球在低空中飞行，幸运的话可以看到草原上的各种动物，或悠闲觅食，或追逐嬉戏，日出时阳光初晒在广阔的草原上，油画般的晨曦美得令人惊叹。降落后，有精心准备好的草原早餐以及香槟酒迎接您的凯旋归来，那种彻底融入大自然的舒畅感觉将令人一辈子都无法忘怀。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 480.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">纳库鲁国家公园 USD200/人</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                费用包含:门票+向导+车费+2小时游览 【含打包简盒每人一份】
+                <w:br/>
+                纳库鲁湖又称红鹤湖，是东非大裂谷湖泊之一，主要动物有火烈鸟、滨鹬、矶鹞、杜鹃、翠鸟、欧椋鸟、太阳鸟等。 纳库鲁湖水中盐碱质沉积，藻类滋生，是火烈鸟的主要食粮。除火烈鸟外，这里还栖息着400多种、数以百只珍禽,园内还有珍贵的白犀牛和黑犀牛和其它的野生动物等
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 200.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">纳瓦莎游览星月岛45-60分钟  USD 80/人</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">【当地称为星月岛，并非岛屿】徒步游览星月岛门票+向导+车费，45分钟-60分钟徒步游览.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 80.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnivore烤肉餐+向导陪同+往返车费 （USD 60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                Carnivore烤肉餐+向导陪同+往返车费 （USD 60/人）
+                <w:br/>
+                百兽宴CARNIVORE餐厅，目前全世界仅有两家，分别位于内罗毕和约翰内斯堡，本次探访的是肯尼亚店，在内罗毕属于知名餐厅，中文也有把店名翻译成食肉苑。这里是肉食爱好者的“朝圣之地”，有着二十多年的历史，来这里品尝“百兽宴”是内罗毕之行的必备节目。它曾经两次被英国《餐厅》杂志选入“全球50佳餐厅”名单。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 60.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">【马赛村】（50美金/人）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                【马赛村】（50美金/人）
+                <w:br/>
+                马赛人直到现在还保持着传统的生活方式，他们以牛羊肉及其奶、血制品为主要食物。马赛人的服饰以红色为主，色彩鲜艳。他们的耳饰各具特色，耳孔也超级大的能放进一根木棒，客人可以零距离接触马赛人，与他们合影留念，参观他们的家。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 50.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">马拉河徒步游览(NATURE WALKING SAFARIS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                马拉河徒步游览(NATURE WALKING SAFARIS)：35USD/人
+                <w:br/>
+                前往肯尼亚和坦桑尼亚交界处的马拉河徒步游览约45-60分钟,感受马赛马拉的野生魅力.
+                <w:br/>
+                全程有持枪森林警察和本地向导做护卫。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 35.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">国家博物馆【内含当地英文讲解员】USD50/人</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                国家博物馆【内含当地英文讲解员】USD50/人
+                <w:br/>
+                肯尼亚国家博物馆（KenyaNationalMuseum）位于内罗毕市中心，系中东部非洲乃至全非最为著名的博物馆之一。1910年由东非自然历史协会发起修建。60年代扩建。除总部内罗毕展馆外，下设16个地区博物馆和几处历史遗迹陈列馆。馆内陈列有人类、鸟类、海洋生物起源和地质演变等方面的展品以及古代地图和绘画等。肯尼亚国家博物馆也是内罗毕著名的旅游景点之一
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 50.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1885,51 +2686,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、以收到定金10000元/人为确认参团留位，如取消定金不退，并于出发前14天付清全款；
+                1、以收到定金10000元/人为确认参团留位，如取消定金不退。
                 <w:br/>
                 2、 团队出发前30天—14天取消，游客需支付50%团款损失（机位定金+酒店损失）；
                 <w:br/>
                 3、 团队出发前14天—8天取消，只可退1000元/人餐费和景点门票；
                 <w:br/>
                 4、 团队出发7天内取消，全款损失。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2041,51 +2842,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-30</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2229,50 +3030,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="shop">
+    <w:name w:val="shop"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>