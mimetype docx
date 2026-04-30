--- v0 (2025-10-21)
+++ v1 (2026-04-30)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【非洲南部】纳米比亚 、津巴布韦 、赞比亚 、博茨瓦纳四国12天之旅 ▏苏丝斯黎红沙漠 ▏鲸湾港 ▏三明治湾 ▏温得和克 ▏维多利亚瀑布城  ▏乔贝  ▏利文斯通（广州/上海ET）行程单</w:t>
+        <w:t xml:space="preserve">【南部非洲】纳米比亚 、津巴布韦 、赞比亚 、博茨瓦纳四国12天之旅 ▏苏丝斯黎红沙漠 ▏鲸湾港 ▏三明治湾 ▏温得和克 ▏维多利亚瀑布城  ▏乔贝  ▏利文斯通（广州/上海ET）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -406,53 +406,51 @@
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【航司】：
                 <w:br/>
                 搭乘非洲最佳航空公司-埃塞俄比亚航空，直达非洲大陆；广州/北京/上海/成都 多地起止，出行更方便
                 <w:br/>
-                无购物，高端服务，让您放心游；
-[...1 lines deleted...]
-                6人起发团，9人安排优秀中文领队全程陪同；
+                0购物0自费，高端服务，让您放心游；
                 <w:br/>
                 【酒店】：
                 <w:br/>
                 特别安排：打卡纳米比亚、津巴布韦、博茨瓦纳、赞比亚4国酒店入住体验；瀑布城住2晚+利文斯通住1晚，津赞两国全方位不同角度欣赏大瀑布。
                 <w:br/>
                 升级酒店体验, 体验多样特色的非洲风情住宿；苏丝斯黎特色观星Lodge；鲸湾/斯瓦克普蒙德品质4星酒店；温得和克市区品质4星酒店
                 <w:br/>
                 <w:br/>
                 【用餐安排】：
                 <w:br/>
                 特别安排德式猪肘餐、纳米比亚生蚝、BOMA烧烤餐，河景瞭望餐厅，中式海鲜餐，秃鹫餐厅，让您体验非洲当地特色风味美食的同时满足中国胃。
                 <w:br/>
                 【行程】：
                 <w:br/>
                 精华景点荟萃
                 <w:br/>
                 1、探访世界上最古老的沙漠----纳米布沙漠，形成于6000万年前，与大西洋相依相偎，一路纠缠1600公里，谱写一段地理传奇；
                 <w:br/>
                 2、鲸湾安排乘船出海观看海豹海豚，观鹈鹕、海豚、鲸鱼，与海豹嬉戏，品最新鲜美味生蚝；
                 <w:br/>
                 3、三明治湾四驱冲沙，惊险刺激，寻找沙漠动物，拍摄沙海相连美景；
                 <w:br/>
                 4、安排与红泥人拍照留影；
                 <w:br/>
                 5、世界上最美的沙丘---苏斯斯黎45号沙丘，不管风多强它永远都保持优美的S形曲线，宛如优雅的少女；
@@ -682,51 +680,53 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州/上海/北京/成都-亚的斯亚贝巴
                 <w:br/>
-                随后转机飞往纳米比亚首都-温得和克，抵达后参观著名的德国路德福音大教堂, 国会花园，国家博物馆等地标性建筑及景观(外观约30分钟）。著名的路德福音哥特式教堂被纳米比亚人视作珍宝，精心呵护，墙上的刻文讲述着它的修建历史，所有教堂的基石1907年从欧洲运来，之后花了3年多时间才将其修建完成。教堂虽然已有超过100年的历史，仍然风采依旧，红色墙面和彩色玻璃鲜明夺目。国会花园位于纳米比亚国会大厦前，风景如画，经常能看见温得和克的新人在这里为婚礼拍照留念。纳米比亚国家博物馆是纳米比亚悠久历史的缩影，是承载了历史、经济、文化、民俗风情的万花筒，馆内设有多个分馆，是历史文化爱好者向往的胜地。晚餐特别安排乔的啤酒屋享用德国猪肘餐。
+                随后转机飞往纳米比亚首都-温得和克，抵达后参观著名的德国路德福音大教堂, 国会花园，国家博物馆等地标性建筑及景观(外观约30分钟）。著名的路德福音哥特式教堂被纳米比亚人视作珍宝，精心呵护，墙上的刻文讲述着它的修建历史，所有教堂的基石1907年从欧洲运来，之后花了3年多时间才将其修建完成。教堂虽然已有超过100年的历史，仍然风采依旧，红色墙面和彩色玻璃鲜明夺目。国会花园位于纳米比亚国会大厦前，风景如画，经常能看见温得和克的新人在这里为婚礼拍照留念。
+                <w:br/>
+                晚餐特别安排著名网红餐厅~乔的啤酒屋享用德国猪肘餐。
                 <w:br/>
                 交通：飞机、汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：飞机上     午餐：飞机上     晚餐：德式猪肘餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -762,51 +762,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 温得和克-苏丝斯黎红沙漠（距离约380公里，车程约5小时）
                 <w:br/>
                 早餐后，前往世界上最古老的【纳米布红沙漠】，这片神秘古老的沙漠，在阳光的照耀下有丝绸般柔美的曲线，令人惊叹的奇妙光影，极具冲击力的多样暖色，让每个游客流连忘返，为之沉醉。在这片看似荒凉了无生机的沙漠中，却有许多与众不同的植物和野生动物，这些守护着古老沙丘的“精灵”展现出富有激情的顽强生命力。
                 <w:br/>
-                抵达后，可以选择自费参加酒店的【夕阳巡游（酒店的自选项目，不属于旅行社自费项目）】（约2小时）活动，从酒店出发，到达庄园的私人保护区，在一个视野广阔的地方欣赏壮观的日落。也可以在酒店悠闲休息，泳池清凉畅游。
+                途径【南回归线】标志打卡拍照，途径废弃汽车和仙人掌组合成的【小镇 Solitaire】休息拍照。
+                <w:br/>
+                抵达酒店后，可以选择自费参加酒店的【夕阳巡游（酒店的自选项目，不属于旅行社自费项目）】（约2小时）活动，从酒店出发，到达庄园的私人保护区，在一个视野广阔的地方欣赏壮观的日落。也可以在酒店悠闲休息，泳池清凉畅游。
                 <w:br/>
                 夜间运气好的话可以到观赏被评为世界最美星空之一的纳米比亚沙漠星空，夜空星罗棋布,繁星点点,旱季常能看到清晰的银河,繁喧都市难以见到的美景在这里会真实地展现在你的眼前。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：当地午餐     晚餐：当地晚餐（不用无退）   </w:t>
             </w:r>
           </w:p>
@@ -840,97 +842,97 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                苏丝斯黎-鲸湾港（距离约376公里，车程约5小时）
+                苏丝斯黎-鲸湾港/斯瓦克普蒙德（距离约376公里，车程约5小时）
                 <w:br/>
                 早餐后，驱车进入沙漠，在道路两侧连绵不绝、各具特色的红色沙丘簇拥中前行至【著名的45号沙丘】。在日出低光照射下，45号沙丘，朝阳一面如血般殷红，背阴一面黑夜般深邃，沙丘脊线切割出来的明暗两面给人强大的视觉冲击， 八千年时光雕刻出的优美曲线令人如痴如醉。之后乘车前往【世界自然遗产死亡谷】，一棵棵屹立了几百年的骆驼枯树孑然伫立，苍凉壮美，地上留下昔日河床泥土的遗迹，映衬身后层层红色沙丘，蓝天白云。（游玩约1.5小时）
                 <w:br/>
                 午餐后，驱车前往位于大西洋海岸的著名海滨城市鲸湾 。 鲸湾港是纳米比亚也是整个西南非洲最大的港口，曾先后被英国，德国，南非等国家殖民统治。在这里幸运的话您能体验带有欧洲遗风的休闲海边生活，享受落日美景和海风，在南部非洲最大火烈鸟栖息地泻湖旁欣赏火烈鸟优雅的身姿。
                 <w:br/>
                 游览【斯瓦科普蒙德】，这座被沙漠与大海拥抱的“德式小镇”，清洁、宁静、有序。大部分当地人可以讲德语，1890年以来，德国对纳米比亚长期殖民统治的影响还是很深远的，在这里仿佛穿越到了欧洲的某个角落，却又带着非洲独有的魔幻气息。
                 <w:br/>
                 温馨提醒：鲸湾/斯瓦克普蒙德酒店都属于小型精品酒店，旅行社根据当团酒店客房情况选择入住城市，鲸湾-斯瓦车程约30分钟，行程顺序会相应调整。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：当地午餐     晚餐：中式海鲜晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">鲸湾Flamingo Villa或斯瓦克普蒙德swakopmund hotel四星酒店或同级</w:t>
+              <w:t xml:space="preserve">鲸湾Flamingo Villa或斯瓦克普蒙德swakopmund hotel当地四星或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1298,95 +1300,95 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：酒店午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">乔贝Mowana lodge 4星或同级</w:t>
+              <w:t xml:space="preserve">乔贝当地特色营地</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 乔贝-利文斯通（赞比亚）（单程驱车约1.5小时，不含过境时间）
                 <w:br/>
                 早餐后，过关前往赞比亚利文斯通小镇。
                 <w:br/>
-                【维多利亚瀑布赞比亚段】（约2小时)，维多利亚瀑布又称莫西奥图尼亚瀑布，位于非洲赞比西河中游，赞比亚与津巴布韦接壤处。宽1700多米，最高处108米，为世界三大瀑布之一。
-[...1 lines deleted...]
-                【利文斯通博物馆】（约30分钟)，前身是成立于1934年的大卫·利文斯通纪念博物馆，也是赞比亚历史悠久，规模较大的博物馆，在这里可以了解利文斯通镇和维多利亚瀑布被发现的历史。
+                【维多利亚瀑布赞比亚段】（约1.5小时)，维多利亚瀑布又称莫西奥图尼亚瀑布，位于非洲赞比西河中游，赞比亚与津巴布韦接壤处。宽1700多米，最高处108米，为世界三大瀑布之一。
+                <w:br/>
+                【利文斯通博物馆】（约1小时)，前身是成立于1934年的大卫·利文斯通纪念博物馆，也是赞比亚历史悠久，规模较大的博物馆，在这里可以了解利文斯通镇和维多利亚瀑布被发现的历史。
                 <w:br/>
                 【MUKUNI VILLAGE】（约30分钟)，参观拥有700年历史的大树村，了解非洲真实的农村。
                 <w:br/>
                 晚餐后，送往酒店休息，夜宿利文斯通。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：中式餐     晚餐：中式餐   </w:t>
@@ -1437,50 +1439,55 @@
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 利文斯通-维多利亚瀑布城-亚的斯亚贝巴
                 <w:br/>
                 早餐后，走过位于津巴布韦与赞比亚两国交接的【瀑布大桥】，前往维多利亚瀑布城机场。
                 <w:br/>
                 搭乘国际航班飞往亚的斯亚贝巴，随后转机飞往上海/广州
                 <w:br/>
                 <w:br/>
                 参考航班：ET829 1300/2130(飞行约7.5小时）经停哈博罗内
                 <w:br/>
                 亚的斯亚贝巴上海  参考航班：ET684  2315/1530+1（飞行约11小时15分）
                 <w:br/>
                 亚的斯亚贝巴广州  参考航班：ET606  2345/1455+1（飞行约10小时10分）
                 <w:br/>
                 参考航班，具体以最终实际出团通知书为准；
                 <w:br/>
+                <w:br/>
+                早餐后，走过位于津巴布韦与赞比亚两国交接的【瀑布大桥】，前往维多利亚瀑布城机场。
+                <w:br/>
+                搭乘国际航班飞往亚的斯亚贝巴，随后转机飞往上海/广州
+                <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：飞机上     晚餐：飞机上   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1522,50 +1529,52 @@
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 亚的斯亚贝巴-北京/成都
                 <w:br/>
                 抵达北京/上海/广州/成都机场，结束愉快的南部非洲4国之旅。
                 <w:br/>
                 <w:br/>
                 亚的斯亚贝巴-北京   参考航班：ET604  0140/1720 (飞行约10.5小时）
                 <w:br/>
                 亚的斯亚贝巴-成都   参考航班：ET636  0025/1435（飞行约11小时10分）
                 <w:br/>
                 参考航班，具体以最终实际出团通知书为准；
                 <w:br/>
+                <w:br/>
+                抵达北京/上海/广州/成都机场，结束愉快的南部非洲4国之旅。
                 <w:br/>
                 以上行程仅供参考，旅行社有权根据航班调整顺序，遇景点维修等非旅行社控制因素，旅行社保留使用其它相关代替景点的权利！
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1631,129 +1640,129 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、机票标准：上海/广州/北京/成都起止全程经济舱机票及机场税，团队机票不允许改名、退票、改票、改期。（不含航空公司临时新增的燃油附加费）；
-[...11 lines deleted...]
-                7、保险标准：旅行社责任险。
+                机票标准：上海/广州/北京/成都起止全程经济舱机票及机场税，团队机票不允许改名、退票、改票、改期。（不含航空公司临时新增的燃油附加费）；
+                <w:br/>
+                酒店标准：行程中所列标准酒店的双人间。（标准为二人一房，如需入住单间则另付单间差费用或我社有权有权利提前说明情况并调整夫妻及亲属住宿安排）；纳赞津博四国的酒店没有官方公布的星级标准，没有挂星制度。一般所标明的星级标准为当地行业参考标准，普遍比国内同级酒店略差一点。
+                <w:br/>
+                用餐标准：行程中所列餐食，午晚餐为中式团队餐（餐标六菜一汤)或特色餐（以行程为准）。如果不用餐或因个人原因超出用餐时间到达餐厅的，不再另补且费用不退。（用餐时间在机场候机或飞机上的餐食由客人自理）；
+                <w:br/>
+                景点标准：行程中所列景点的首道门票（不含景区内的二道门票及个人消费）。行程表中标明的景点游览顺序和停留时间仅供参考，我公司有权根据当地天气、交通等情况调整景点顺序，实际停留时间以具体行程游览时间为准；
+                <w:br/>
+                用车标准：空调旅游巴士。
+                <w:br/>
+                导游司机标准：全程中文导游、外文司机陪同；
+                <w:br/>
+                保险标准：旅行社责任险。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、护照费用（护照原件离回程日期6个月以上有效期，至少有3张完整空白页）；
-[...17 lines deleted...]
-                10、客人往返出境口岸的一切费用；
+                护照费用（护照原件离回程日期6个月以上有效期，至少有3张完整空白页）；
+                <w:br/>
+                签证标准：纳米比亚贴签、津巴布韦落地签、博茨瓦纳落地签
+                <w:br/>
+                全程单房差：6500元
+                <w:br/>
+                行程表以外行程费用；
+                <w:br/>
+                行李物品的搬运费、保管费及超重费；
+                <w:br/>
+                一切个人消费（如：电话、传真、电视付费频道、洗衣、饮料等）；
+                <w:br/>
+                旅游者因违约、自身过错或自身疾病引起的人身和财产损失；
+                <w:br/>
+                非我社所能控制因素下引起的额外费用，如：自然灾害、罢工、境外当地政策或民俗禁忌、景点维修等；
+                <w:br/>
+                游客人身意外保险；
+                <w:br/>
+                客人往返出境口岸的一切费用；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1926,51 +1935,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-10-21</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>